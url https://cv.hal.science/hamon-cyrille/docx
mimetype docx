--- v0 (2026-03-20)
+++ v1 (2026-05-10)
@@ -100,2094 +100,2094 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal Tunable Metasurfaces via Depletion-Induced Self-Assembly of Plasmonic Nanorods</w:t>
+                <w:t xml:space="preserve">Bridging the Gap between Osmotic and Crystalline Swelling in 2D Layered Materials Using Levitated Droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Gabriel Trazo</w:t>
+                <w:t xml:space="preserve">Claire Hotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Marcone</w:t>
+                <w:t xml:space="preserve">Thomas Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahul Nag</w:t>
+                <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Goldmann</w:t>
+                <w:t xml:space="preserve">Éric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nika Kutalia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erwan Paineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (33), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c17436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202505038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349048v1</w:t>
+                <w:t xml:space="preserve">hal-05238530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong and Weak Coupling Nanophysics with Free Electron Beams</w:t>
+                <w:t xml:space="preserve">Tunable Plasmonic Circular Dichroism of Hierarchical Chiral Assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Kociak</w:t>
+                <w:t xml:space="preserve">Jaime Gabriel Trazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyan Li</w:t>
+                <w:t xml:space="preserve">Andrés Serrano Freijeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Auad</w:t>
+                <w:t xml:space="preserve">Mikhail Mychinko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Hamon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Goldmann</w:t>
+                <w:t xml:space="preserve">Nika Kutalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.202501548⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (21), pp.9320-9325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5c00909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05359373v1</w:t>
+                <w:t xml:space="preserve">hal-05217679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Form factor of prismatic particles for Small Angle Scattering analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jaime Gabriel Trazo</w:t>
+                <w:t xml:space="preserve">Two-Step Reshaping of Acicular Gold Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jieli Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Matthews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Alloyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahul Nag</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
+                <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600576725000676⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (4), pp.1544-1549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c05601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05135262v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co‐Solvent‐Aided Opto‐Thermophoretic Printing of Gold Nanorod Assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Jiménez Amaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maike C Haidasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric H Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202500375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Low Symmetry to High Dissymmetry: Chiral Plasmonic Films of Binary and Nanobipyramid Assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martyna Wasiluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martyna Wasiluk</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claire Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Bagiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateusz Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawełw. Majewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202500933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic Polymorphs by Combining Shape Anisotropy and Soft Interactions in Bipyramid Thin Films</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Strong and Weak Coupling Nanophysics with Free Electron Beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kociak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Auad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202500389⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, e01548, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202501548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05135273v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faceted 3D Supercrystals for Plasmonic Photocatalysis: Design, Reactivity and Operando Studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eva Yazmin Santiago</w:t>
+                <w:t xml:space="preserve">Form factor of prismatic particles for Small Angle Scattering analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Marcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Gabriel Trazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Nag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sstr.202500481⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (2), pp.543-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576725000676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05301837v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Step Reshaping of Acicular Gold Nanoparticles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Alloyeau</w:t>
+                <w:t xml:space="preserve">Colloidal Tunable Metasurfaces via Depletion-Induced Self-Assembly of Plasmonic Nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Gabriel Trazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Marcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Nag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Hamon</w:t>
+                <w:t xml:space="preserve">Nika Kutalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c05601⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c17436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934268v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the Gap between Osmotic and Crystalline Swelling in 2D Layered Materials Using Levitated Droplets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasmonic Polymorphs by Combining Shape Anisotropy and Soft Interactions in Bipyramid Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Marcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Juergensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Hotton</w:t>
+                <w:t xml:space="preserve">Juan Barrios‐capuchino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bizien</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xiaoyian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 21 (33), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202505038⟩</w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202500389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05238530v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Plasmonic Circular Dichroism of Hierarchical Chiral Assemblies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaime Gabriel Trazo</w:t>
+                <w:t xml:space="preserve">Faceted 3D Supercrystals for Plasmonic Photocatalysis: Design, Reactivity and Operando Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Chaâbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Serrano Freijeiro</w:t>
+                <w:t xml:space="preserve">Jesús Giráldez-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhail Mychinko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nika Kutalia</w:t>
+                <w:t xml:space="preserve">Meyssa Mockbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
+                <w:t xml:space="preserve">Eva Yazmin Santiago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (21), pp.9320-9325. </w:t>
+              <w:t xml:space="preserve">Small Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (12), pp.e202500481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5c00909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/sstr.202500481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05217679v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depletion-Induced Tunable Assembly of Complementary Platonic Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rahul Nag</w:t>
+                <w:t xml:space="preserve">Prismatic Confinement Induces Tunable Orientation in Plasmonic Supercrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Chaâbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jieli Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Marcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Rouvière</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nika Kutalia</w:t>
+                <w:t xml:space="preserve">Eleonora ten Veen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (51), pp.16368-16373. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c04923⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.3c12799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840881v1</w:t>
+                <w:t xml:space="preserve">hal-04515350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Colloidal Phase Transitions of Imogolite Nanotubes by Evaporation Induced Self‐Assembly in Levitation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anisotropic Thermal Transport in Tunable Self-Assembled Nanocrystal Supercrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Pansu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matias Feldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Nag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan J Barrios-Capuchino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202400323⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.4c12991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736252v1</w:t>
+                <w:t xml:space="preserve">hal-04826476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Thermal Transport in Tunable Self-Assembled Nanocrystal Supercrystals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Depletion-Induced Tunable Assembly of Complementary Platonic Solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahul Nag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Royer</w:t>
+                <w:t xml:space="preserve">Nina Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Gabriel Trazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Marcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nika Kutalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (51), pp.16368-16373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.4c12991⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c04923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826476v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating Supercrystal Mechanics and Nanoparticle Size and Shape Effects under High Pressure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Exploring Colloidal Phase Transitions of Imogolite Nanotubes by Evaporation Induced Self‐Assembly in Levitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel García-Lojo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evgeny Modin</w:t>
+                <w:t xml:space="preserve">Brigitte Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahul Nag</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyrille Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Paineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sstr.202400303⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.202400323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202400323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840876v1</w:t>
+                <w:t xml:space="preserve">hal-04736252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prismatic Confinement Induces Tunable Orientation in Plasmonic Supercrystals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Goldmann</w:t>
+                <w:t xml:space="preserve">Elucidating Supercrystal Mechanics and Nanoparticle Size and Shape Effects under High Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel García-Lojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Modin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Nag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonora ten Veen</w:t>
+                <w:t xml:space="preserve">Sergio Gómez-Graña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Small Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (12), pp.2400303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.3c12799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/sstr.202400303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515350v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphous Packing of Pentagonal Nanoprisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Marcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Chaâbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2238,90 +2238,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement Effects on the Structure of Entropy‐Induced Supercrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Chaâbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Moncomble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2372,77 +2372,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting the morphology of gold bipyramids from SAXS experiments via form factor modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieli Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2483,1892 +2483,1892 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double‐Lattice Packing of Pentagonal Gold Bipyramids in Supercrystals with Triclinic Symmetry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Shape-Controlled Second-Harmonic Scattering from Gold Nano-Tetrapods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieli Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Chuvilin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bizien</w:t>
+                <w:t xml:space="preserve">Fabien Rondepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202200883⟩</w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c01867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648507v1</w:t>
+                <w:t xml:space="preserve">hal-03677875v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling Single Particle Coupling of Metallic Nanoparticles and Whispering Gallery Mode Resonators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Laser-Driven Bubble Printing of Plasmonic Nanoparticle Assemblies onto Nonplasmonic Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Herber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927622007656⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (17), pp.7622-7629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c02414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449647v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Vibration Modes of Gold-Silver Core-Shell Nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tadele Otomalo</w:t>
+                <w:t xml:space="preserve">Double‐Lattice Packing of Pentagonal Gold Bipyramids in Supercrystals with Triclinic Symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jieli Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Chaâbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Modin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Di Mario</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francesco Toschi</w:t>
+                <w:t xml:space="preserve">Andrey Chuvilin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/chemosensors10050193⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2200883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202200883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673269v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of kinetically trapped small clusters of PEGylated gold nanoparticles revealed by the combination of small-angle X-ray scattering and visible light spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling Single Particle Coupling of Metallic Nanoparticles and Whispering Gallery Mode Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Auad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Tencé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Szekrényes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Doru Constantin</w:t>
+                <w:t xml:space="preserve">H Lourenço-Matins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">András Deák</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vahagn Mkhitaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (43), pp.8295-8301. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (S1), pp.1962-1964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2SM01257J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1431927622007656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838184v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal and Transversal Directed Overgrowth of Pentatwinned Silver Nanorods with Tunable Optical Properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Kociak</w:t>
+                <w:t xml:space="preserve">Acoustic Vibration Modes of Gold-Silver Core-Shell Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadele Otomalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Di Mario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Toschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c02846⟩</w:t>
+              <w:t xml:space="preserve">Chemosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (5), pp.193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/chemosensors10050193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766715v1</w:t>
+                <w:t xml:space="preserve">hal-03673269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-Driven Bubble Printing of Plasmonic Nanoparticle Assemblies onto Nonplasmonic Substrates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Formation of kinetically trapped small clusters of PEGylated gold nanoparticles revealed by the combination of small-angle X-ray scattering and visible light spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Szekrényes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcel Herber</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">András Deák</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (43), pp.8295-8301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2SM01257J⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c02414⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03766714v1</w:t>
+                <w:t xml:space="preserve">hal-03838184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape-Controlled Second-Harmonic Scattering from Gold Nano-Tetrapods</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Longitudinal and Transversal Directed Overgrowth of Pentatwinned Silver Nanorods with Tunable Optical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kociak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (28), pp.11667-11673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c01867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c02846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677875v2</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping Liquid Crystals of Colloidal Inorganic Nanotubes by Additive-Free Metal Nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Gold-clay nanocomposite colloids with liquid-crystalline and plasmonic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin El Rifaii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hamon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erwan Paineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c01311⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CC03826E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278924v1</w:t>
+                <w:t xml:space="preserve">hal-03368825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharp spectral variations of the ultrafast transient light extinction by bimetallic nanoparticles in the near‐UV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadele Orbula Otomalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Di Mario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khanh-Van Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.2001778. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adom.202001778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-step assembly kinetics of gold nanoparticles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Doping Liquid Crystals of Colloidal Inorganic Nanotubes by Additive-Free Metal Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Doru Constantin</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Launois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Paineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (21), pp.5052-5058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c01311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0TC05076H⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03365388v1</w:t>
+                <w:t xml:space="preserve">hal-03278924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry Breaking in Seed-Mediated Silver Nanorod Growth Induced by Dimethyl Sulfoxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta de Frutos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric H Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33 (8), pp.2948-2956. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c00454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03210606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the coupling of single metallic nanoparticles to whispering-gallery microcavities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Two-step assembly kinetics of gold nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jieli Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Alloyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c03826⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (5), pp.1730-1739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0TC05076H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373950v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Formation Kinetics of Millimeter‐Size Single Domain Supercrystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrey Chuvilin</w:t>
+                <w:t xml:space="preserve">Unveiling the coupling of single metallic nanoparticles to whispering-gallery microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Auad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Tencé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lourenço-Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahagn Mkhitaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c03826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202101869⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03210614v1</w:t>
+                <w:t xml:space="preserve">hal-03373950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold-clay nanocomposite colloids with liquid-crystalline and plasmonic properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Davidson</w:t>
+                <w:t xml:space="preserve">Structure and Formation Kinetics of Millimeter‐Size Single Domain Supercrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel García-Lojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Modin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Gómez-Graña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Michot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marianne Impéror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Chuvilin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.2101869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1CC03826E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202101869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368825v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time In Situ Observations Reveal a Double Role for Ascorbic Acid in the Anisotropic Growth of Silver on Gold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinanti Aliyah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieli Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (8), pp.2830-2837. </w:t>
@@ -4406,51 +4406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth Kinetics of Core-Shell Au/Ag Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4497,77 +4497,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining the morphology and concentration of core–shell Au/Ag nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieli Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Geertsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4614,77 +4614,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic Oligomers with Tunable Conductive Nanojunctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieli Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu K Kociak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4748,51 +4748,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloidal Design of Plasmonic Sensors Based on Surface Enhanced Raman Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Liz-Marzán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4839,64 +4839,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the symmetry of supercrystals formed by plasmonic core–shell nanorods with tunable cross-section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4943,51 +4943,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An aqueous one-pot route to gold/quantum rod heterostructured nanoparticles functionalized with DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5077,51 +5077,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptidic ligands to control the three-dimensional self-assembly of quantum rods in aqueous media.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Even-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5365,51 +5365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and enzymatic photo-activity of an O2 tolerant hydrogenase-CdSe@CdS quantum rod bioconjugate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ciaccafava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5512,51 +5512,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-induced reactivation of O2-tolerant membrane-bound [Ni-Fe] hydrogenase from the hyperthermophilic bacterium Aquifex aeolicus under turnover conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ciaccafava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Infossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5633,90 +5633,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional self-assembling of gold nanorods with controlled macroscopic shape and local smectic B order.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Postic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Mazari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5759,465 +5759,534 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depletion-induced tunable assembly of complementary Platonic solids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Evaporation-Induced Phase Transitions in Free-Standing Nanoparticle Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gold 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, San Sebastian, Spain, Spain</w:t>
+              <w:t xml:space="preserve">C’Nano Île-de-France Scientific Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069982v1</w:t>
+                <w:t xml:space="preserve">hal-05589176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly of plasmonic nanoparticles into supercrystals with unusual symmetries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Depletion-induced tunable assembly of complementary Platonic solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telluride 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Biarritz (France), France</w:t>
+              <w:t xml:space="preserve">Gold 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, San Sebastian, Spain, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901652v1</w:t>
+                <w:t xml:space="preserve">hal-05069982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinematography of Nanoparticle Assembly at Different Length Scales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Assembly of plasmonic nanoparticles into supercrystals with unusual symmetries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">METSA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Telluride 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Biarritz (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901671v1</w:t>
+                <w:t xml:space="preserve">hal-04901652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prismatic Confinement Induces Tunable Orientation in Plasmonic Supercrystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Cinematography of Nanoparticle Assembly at Different Length Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in nanophotonics-The 2nd inanophotonic Symposium 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Online, China</w:t>
+              <w:t xml:space="preserve">METSA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901634v1</w:t>
+                <w:t xml:space="preserve">hal-04901671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prismatic Confinement Induces Tunable Orientation in Plasmonic Supercrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in nanophotonics-The 2nd inanophotonic Symposium 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Online, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Revealing the Dynamics of Functional Nanomaterials in Their Formation and Application Media with Liquid and Gas-phase TEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Alloyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Khelfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinan Aliyah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Chmielewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy Society of America 2020 Microscopy &amp; Microanalysis Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Chicago, United States. pp.196-198, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1431927620013768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6227,100 +6296,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparation et auto-assemblage de nanobâtonnets fonctionnalisés pour la photo oxydo-réduction catalytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Rennes, 2013. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2013REN1S056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01214746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6330,105 +6399,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloidal design of nanoparticles and hierarchical nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chemical Sciences. Université Paris-Saclay, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04700011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId207"/>
+      <w:footerReference w:type="default" r:id="rId208"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6575,51 +6644,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Gabriel Trazo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Marcone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Nag" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Kutalia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c17436" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359373v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hamon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202501548" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135262v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576725000676" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135276v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jim&#233;nez Amaya" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike C Haidasch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H Hill" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202500375" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Wasiluk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Bagi&#324;ski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Pawlak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322;w. Majewski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202500933" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135273v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Juergensen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Barrios&#8208;capuchino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyian Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202500389" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301837v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Brissaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Cha&#226;bani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Gir&#225;ldez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyssa Mockbel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Yazmin Santiago" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sstr.202500481" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934268v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieli Lyu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Matthews" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zinn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c05601" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238530v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hotton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ferrage" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202505038" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217679v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Serrano Freijeiro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Mychinko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c00909" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840881v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c04923" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736252v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pansu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202400323" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826476v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Feldman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vernier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Barrios-Capuchino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c12991" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840876v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garc&#237;a-Lojo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Modin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio G&#243;mez-Gra&#241;a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sstr.202400303" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515350v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora ten Veen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c12799" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992796v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doru Constantin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c04541" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224483v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moncomble" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202303380" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956176v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576722011669" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648507v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Chuvilin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202200883" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449647v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Tenc&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Louren&#231;o-Matins" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahagn Mkhitaryan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622007656" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673269v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadele Otomalo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Di Mario" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Toschi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10050193" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838184v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Szekr&#233;nyes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s De&#225;k" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM01257J" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766715v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c02846" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766714v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hill" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Herber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c02414" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677875v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rondepierre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Brevet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c01867" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278924v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaudoin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c01311" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154697v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadele Orbula Otomalo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Van Do" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202001778" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365388v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TC05076H" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210606v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Frutos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c00454" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373950v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Louren&#231;o-Martins" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c03826" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210614v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202101869" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368825v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin El Rifaii" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC03826E" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997235v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinanti Aliyah" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00121" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997238v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06142" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02939650v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geertsen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00629G" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348902v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu K Kociak" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b03185" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349042v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Liz-Marz&#225;n" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.10.117" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348522v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR06376A" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01208413v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Even-Hernandez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boichard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Voisin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc05148g" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114542v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Even-Hernandez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Postic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mazari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Chevance" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201400300" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RJLRQD2X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063254v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bizien" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.03.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20GKFK3M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114425v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ciaccafava" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Infossi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Puppo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Even-Hernandez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc49368g" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00860457v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ciaccafava" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Infossi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marchi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp52596a" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846622v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupuis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn3006027" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069982v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901652v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901671v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901634v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998027v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Khelfa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinan Aliyah" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Chmielewski" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Meng" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620013768" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01214746v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013REN1S056" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04700011v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238530v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hotton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hamon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ferrage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202505038" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217679v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Gabriel Trazo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Serrano Freijeiro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Mychinko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Kutalia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c00909" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934268v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieli Lyu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Matthews" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zinn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c05601" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135276v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jim&#233;nez Amaya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike C Haidasch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H Hill" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202500375" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135267v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Wasiluk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Bagi&#324;ski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Pawlak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322;w. Majewski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202500933" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202501548" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135262v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Marcone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Nag" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576725000676" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349048v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c17436" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135273v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Juergensen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Barrios&#8208;capuchino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyian Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202500389" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301837v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Brissaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Cha&#226;bani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Gir&#225;ldez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyssa Mockbel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Yazmin Santiago" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sstr.202500481" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515350v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora ten Veen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c12799" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826476v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Feldman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vernier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Barrios-Capuchino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c12991" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840881v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c04923" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736252v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pansu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202400323" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840876v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garc&#237;a-Lojo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Modin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio G&#243;mez-Gra&#241;a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sstr.202400303" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992796v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doru Constantin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c04541" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224483v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moncomble" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202303380" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956176v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576722011669" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677875v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rondepierre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Brevet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c01867" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766714v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hill" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Herber" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c02414" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648507v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Chuvilin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202200883" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449647v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Tenc&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Louren&#231;o-Matins" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahagn Mkhitaryan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622007656" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673269v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadele Otomalo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Di Mario" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Toschi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10050193" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838184v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Szekr&#233;nyes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s De&#225;k" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM01257J" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766715v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c02846" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368825v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin El Rifaii" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC03826E" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154697v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadele Orbula Otomalo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Van Do" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202001778" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278924v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaudoin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c01311" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210606v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Frutos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c00454" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365388v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TC05076H" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373950v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Louren&#231;o-Martins" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c03826" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210614v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202101869" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997235v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinanti Aliyah" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00121" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997238v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06142" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02939650v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geertsen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00629G" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348902v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu K Kociak" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b03185" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349042v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Liz-Marz&#225;n" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.10.117" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348522v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR06376A" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01208413v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Even-Hernandez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boichard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Voisin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc05148g" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114542v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Even-Hernandez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Postic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mazari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Chevance" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201400300" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RJLRQD2X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063254v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bizien" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.03.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20GKFK3M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114425v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ciaccafava" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Infossi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Puppo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Even-Hernandez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc49368g" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00860457v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ciaccafava" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Infossi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marchi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp52596a" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846622v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupuis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn3006027" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589176v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069982v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901652v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901671v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901634v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998027v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Khelfa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinan Aliyah" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Chmielewski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Meng" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620013768" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01214746v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013REN1S056" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04700011v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>