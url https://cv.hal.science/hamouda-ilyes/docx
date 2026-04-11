--- v0 (2026-03-04)
+++ v1 (2026-04-11)
@@ -350,527 +350,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du polyhandicap de l’enfant sur le vécu des parents : étude transversale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Négociation des Pratiques et Identités Parentales en Situations de Polyhandicap : Entretiens Qualitatifs auprès de Parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamouda Ilyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Any Beltran Anzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Baumstarck</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème congrès de la SFNP (Société Française de Neurologie Pédiatrique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">37ème Congrès SOFMER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03633620v1</w:t>
+                <w:t xml:space="preserve">hal-03901396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Négociation des Pratiques et Identités Parentales en Situations de Polyhandicap : Entretiens Qualitatifs auprès de Parents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualité de vie des personnes polyhandicapées : validation initiale du PolyQol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Loundou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème Congrès SOFMER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">31ème congrès de la SFNP (Société Française de Neurologie Pédiatrique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03901396v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de vie des personnes polyhandicapées : validation initiale du PolyQol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Projet POLYMIME – Expérience vécue et impact familial du polyhandicap : résultats préliminaires d’entretiens auprès de parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Any Beltran Anzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anderson Loundou</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème congrès de la SFNP (Société Française de Neurologie Pédiatrique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03633984v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet POLYMIME – Expérience vécue et impact familial du polyhandicap : résultats préliminaires d’entretiens auprès de parents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Impact du polyhandicap de l’enfant sur le vécu des parents : étude transversale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Valkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème congrès de la SFNP (Société Française de Neurologie Pédiatrique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03633979v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience vécue et impact familial du polyhandicap : résultats préliminaires d’entretiens auprès de parents</w:t>
               </w:r>
@@ -882,51 +882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aim Marie-Anastasie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -994,51 +994,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lived experience and family impact of polyhandicap: preliminary results of interviews with parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1311,51 +1311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Loundou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Handicaps et Mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SoFOP, SFERHE, SOFAMEA, Apr 2023, Saint - Etienne, France</w:t>
@@ -1499,273 +1499,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eval-PLH cohort - La cohorte de personnes polyhandicapées. Leurs aidants familiaux et leurs aidants institutionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Situation de polyhandicap et conséquences psychosociales : entretiens auprès de parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Baumstarck</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamouda Ilyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billette de Villemeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Handicaps et Mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SoFOP, SFERHE, SOFAMEA, Apr 2023, Saint etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216773v1</w:t>
+                <w:t xml:space="preserve">hal-04216803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Situation de polyhandicap et conséquences psychosociales : entretiens auprès de parents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eval-PLH cohort - La cohorte de personnes polyhandicapées. Leurs aidants familiaux et leurs aidants institutionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Baumstarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Any Beltran Anzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamouda Ilyes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Handicaps et Mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SoFOP, SFERHE, SOFAMEA, Apr 2023, Saint etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216803v1</w:t>
+                <w:t xml:space="preserve">hal-04216773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs associés à la mortalité chez les personnes polyhandicapées en France</w:t>
               </w:r>
@@ -1814,307 +1814,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03901587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du polyhandicap sur la qualité de vie des parents : étude transversale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lived experience and family impact of polyhandicap: preliminary results of interviews with parents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Any Beltran Anzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Baumstarck</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Congrès SOFMER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">12th Biennial Conference of the International Society of Critical Health Psychology (ISCHP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Wellington, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03634045v1</w:t>
+                <w:t xml:space="preserve">hal-03281556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lived experience and family impact of polyhandicap: preliminary results of interviews with parents.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Impact du polyhandicap sur la qualité de vie des parents : étude transversale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Valkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Biennial Conference of the International Society of Critical Health Psychology (ISCHP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Wellington, New Zealand</w:t>
+              <w:t xml:space="preserve">36ème Congrès SOFMER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281556v1</w:t>
+                <w:t xml:space="preserve">hal-03634045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de vie de la personne polyhandicapée : validation initiale de polyQoL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2221,77 +2221,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Valkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Congrès SOFMER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Lille, France</w:t>
@@ -2391,51 +2391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fromonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Berbis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2923,51 +2923,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178162v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Ilyes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gautheron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Peudenier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178144v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anastasie Aim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any Beltran Anzola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633620v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Hamouda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valkov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenormand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901396v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633984v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633979v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271224v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim Marie-Anastasie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271217v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216767v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baumstarck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216754v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216792v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216773v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901587v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634045v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281556v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loundou Anderson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03660835v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Marquant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fromonot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berbis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cen.14620" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03465137v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Loubiere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Monfardini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Allaria" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mosnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Allibert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255498" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270236v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Rousseau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;francois Dagois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lausecker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humbertclaude" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dominique" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jppi.12384" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178162v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Ilyes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gautheron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Peudenier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178144v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anastasie Aim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any Beltran Anzola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901396v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633984v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Hamouda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633979v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633620v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valkov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenormand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271224v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim Marie-Anastasie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271217v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216767v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baumstarck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216754v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216792v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216803v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216773v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901587v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281556v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634045v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loundou Anderson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03660835v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Marquant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fromonot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berbis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cen.14620" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03465137v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Loubiere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Monfardini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Allaria" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mosnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Allibert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255498" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270236v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Rousseau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;francois Dagois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lausecker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humbertclaude" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dominique" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jppi.12384" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>