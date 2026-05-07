--- v1 (2026-04-11)
+++ v2 (2026-05-07)
@@ -1499,273 +1499,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Situation de polyhandicap et conséquences psychosociales : entretiens auprès de parents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eval-PLH cohort - La cohorte de personnes polyhandicapées. Leurs aidants familiaux et leurs aidants institutionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Baumstarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Any Beltran Anzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamouda Ilyes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Handicaps et Mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SoFOP, SFERHE, SOFAMEA, Apr 2023, Saint etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216803v1</w:t>
+                <w:t xml:space="preserve">hal-04216773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eval-PLH cohort - La cohorte de personnes polyhandicapées. Leurs aidants familiaux et leurs aidants institutionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Situation de polyhandicap et conséquences psychosociales : entretiens auprès de parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Baumstarck</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamouda Ilyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billette de Villemeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Handicaps et Mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SoFOP, SFERHE, SOFAMEA, Apr 2023, Saint etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216773v1</w:t>
+                <w:t xml:space="preserve">hal-04216803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs associés à la mortalité chez les personnes polyhandicapées en France</w:t>
               </w:r>
@@ -2923,51 +2923,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178162v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Ilyes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gautheron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Peudenier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178144v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anastasie Aim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any Beltran Anzola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901396v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633984v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Hamouda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633979v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633620v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valkov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenormand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271224v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim Marie-Anastasie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271217v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216767v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baumstarck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216754v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216792v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216803v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216773v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901587v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281556v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634045v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loundou Anderson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03660835v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Marquant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fromonot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berbis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cen.14620" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03465137v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Loubiere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Monfardini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Allaria" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mosnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Allibert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255498" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270236v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Rousseau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;francois Dagois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lausecker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humbertclaude" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dominique" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jppi.12384" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178162v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Ilyes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gautheron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Peudenier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178144v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anastasie Aim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any Beltran Anzola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901396v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633984v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Hamouda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633979v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633620v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valkov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenormand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271224v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim Marie-Anastasie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271217v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216767v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baumstarck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216754v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216792v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216773v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901587v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281556v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634045v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loundou Anderson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03660835v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Marquant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fromonot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berbis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cen.14620" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03465137v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Loubiere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Monfardini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Allaria" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mosnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Allibert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255498" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270236v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Rousseau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;francois Dagois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lausecker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humbertclaude" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dominique" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jppi.12384" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>