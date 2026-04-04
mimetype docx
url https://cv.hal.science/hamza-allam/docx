--- v0 (2026-03-09)
+++ v1 (2026-04-04)
@@ -368,395 +368,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the integration of bio-based thermal insulations in compressed earth blocks walls</w:t>
+                <w:t xml:space="preserve">From biobased &amp; geosourced materials to building hygrothermal transfers: A review of modeling, simulation and experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giada Giuffrida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ibos</w:t>
+                <w:t xml:space="preserve">Nicolas Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahim Boudenne</w:t>
+                <w:t xml:space="preserve">Vincent Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Allam</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.135412⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 98, pp.110979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.110979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715685v1</w:t>
+                <w:t xml:space="preserve">hal-04819986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From biobased &amp; geosourced materials to building hygrothermal transfers: A review of modeling, simulation and experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Feuillet</w:t>
+                <w:t xml:space="preserve">Analysis of the thermal performances of uninsulated and bio-based insulated compressed earth blocks walls: from the material to the wall scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Giuffrida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ibos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Allam</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 98, pp.110979. </w:t>
+              <w:t xml:space="preserve">, 2024, 90, pp.109370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.110979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.109370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819986v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the thermal performances of uninsulated and bio-based insulated compressed earth blocks walls: from the material to the wall scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Exploring the integration of bio-based thermal insulations in compressed earth blocks walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Giuffrida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Allam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 90, pp.109370. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 418, pp.135412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.109370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.135412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715719v1</w:t>
+                <w:t xml:space="preserve">hal-04715685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon fibers' percolation in smart cementitious materials considering sand characteristics</w:t>
               </w:r>
@@ -853,51 +853,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of manufacturing process efficiency in the dispersion of carbon fibers in smart concrete by measuring ac impedance</w:t>
+                <w:t xml:space="preserve">About the self-sensing behavior of smart concrete and its interaction with the carbon fiber percolation status, sand connectivity status and grain size distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Duplan</w:t>
@@ -915,106 +915,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Burtschell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 127 (12), pp.104394. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 324, pp.126609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2021.104394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.126609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03524393v1</w:t>
+                <w:t xml:space="preserve">hal-04337789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the self-sensing behavior of smart concrete and its interaction with the carbon fiber percolation status, sand connectivity status and grain size distribution</w:t>
+                <w:t xml:space="preserve">Assessment of manufacturing process efficiency in the dispersion of carbon fibers in smart concrete by measuring ac impedance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Duplan</w:t>
@@ -1032,82 +1032,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Burtschell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 324, pp.126609. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (12), pp.104394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.126609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2021.104394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337789v1</w:t>
+                <w:t xml:space="preserve">hal-03524393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About electrical resistivity variation during drying and improvement of the sensing behavior of carbon fiber-reinforced smart concrete</w:t>
               </w:r>
@@ -1389,77 +1389,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement thermique des murs en blocs de terre comprimée : comparaison entre simulations et mesures à l'échelle paroi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Giuffrida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Allam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1497,90 +1497,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration des performances thermique et énergétique des parois en blocs de terre comprimée: solutions géo et bio-sourcées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Giuffrida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Boudenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français du Génie Civil : Ville du futur et changement climatique CFGC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1895,51 +1895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05078877v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ulanowski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ibos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2025.e04714" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05044888v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111405" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04715685v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Giuffrida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Boudenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Allam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.135412" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04819986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dujardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Feuillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gourlay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Nasser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.110979" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04715719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.109370" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322853v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza ALLAM" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duplan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Burtschell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02187-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03524393v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2021.104394" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337789v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126609" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03086122v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Clerc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120699" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice El Khoury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Hamdaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Pannier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Perin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-123" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779842v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779819v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205971v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05078877v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ulanowski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ibos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2025.e04714" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05044888v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111405" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04819986v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dujardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Feuillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Allam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gourlay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Nasser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.110979" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04715719v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Giuffrida" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Boudenne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.109370" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04715685v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.135412" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322853v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza ALLAM" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duplan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Burtschell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02187-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337789v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126609" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03524393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2021.104394" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03086122v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Clerc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120699" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice El Khoury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Hamdaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Pannier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Perin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-123" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779842v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779819v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205971v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>