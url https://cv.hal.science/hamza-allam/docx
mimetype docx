--- v1 (2026-04-04)
+++ v2 (2026-05-10)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation and experimental hygrothermal investigations of a raw compressed earth brick house in Sense-City equipment: From material to building scale</w:t>
+                <w:t xml:space="preserve">Dataset of hygrothermal and energy measurements for a raw compressed earth brick house of Sense-City equipment during different seasons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Waeytens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Duc</w:t>
@@ -179,106 +179,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.e04714. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59, pp.111405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2025.e04714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05078877v1</w:t>
+                <w:t xml:space="preserve">hal-05044888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset of hygrothermal and energy measurements for a raw compressed earth brick house of Sense-City equipment during different seasons</w:t>
+                <w:t xml:space="preserve">Instrumentation and experimental hygrothermal investigations of a raw compressed earth brick house in Sense-City equipment: From material to building scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Waeytens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Duc</w:t>
@@ -313,450 +313,450 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 59, pp.111405. </w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e04714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2025.e04714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05044888v1</w:t>
+                <w:t xml:space="preserve">hal-05078877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From biobased &amp; geosourced materials to building hygrothermal transfers: A review of modeling, simulation and experiment</w:t>
+                <w:t xml:space="preserve">Exploring the integration of bio-based thermal insulations in compressed earth blocks walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dujardin</w:t>
+                <w:t xml:space="preserve">Giada Giuffrida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Feuillet</w:t>
+                <w:t xml:space="preserve">Abderrahim Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Allam</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.110979⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 418, pp.135412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.135412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04819986v1</w:t>
+                <w:t xml:space="preserve">hal-04715685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the thermal performances of uninsulated and bio-based insulated compressed earth blocks walls: from the material to the wall scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From biobased &amp; geosourced materials to building hygrothermal transfers: A review of modeling, simulation and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giada Giuffrida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ibos</w:t>
+                <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahim Boudenne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hadi Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 90, pp.109370. </w:t>
+              <w:t xml:space="preserve">, 2024, 98, pp.110979. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.109370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.110979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715719v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the integration of bio-based thermal insulations in compressed earth blocks walls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Analysis of the thermal performances of uninsulated and bio-based insulated compressed earth blocks walls: from the material to the wall scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Giuffrida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Allam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 418, pp.135412. </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 90, pp.109370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.135412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.109370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715685v1</w:t>
+                <w:t xml:space="preserve">hal-04715719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon fibers' percolation in smart cementitious materials considering sand characteristics</w:t>
               </w:r>
@@ -1389,77 +1389,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement thermique des murs en blocs de terre comprimée : comparaison entre simulations et mesures à l'échelle paroi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Giuffrida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Allam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1497,90 +1497,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration des performances thermique et énergétique des parois en blocs de terre comprimée: solutions géo et bio-sourcées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Giuffrida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Boudenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français du Génie Civil : Ville du futur et changement climatique CFGC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1895,51 +1895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05078877v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ulanowski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ibos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2025.e04714" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05044888v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111405" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04819986v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dujardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Feuillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Allam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gourlay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Nasser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.110979" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04715719v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Giuffrida" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Boudenne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.109370" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04715685v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.135412" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322853v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza ALLAM" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duplan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Burtschell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02187-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337789v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126609" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03524393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2021.104394" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03086122v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Clerc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120699" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice El Khoury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Hamdaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Pannier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Perin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-123" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779842v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779819v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205971v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05044888v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ulanowski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ibos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111405" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05078877v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2025.e04714" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04715685v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Giuffrida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Boudenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Allam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.135412" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04819986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dujardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Feuillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gourlay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Nasser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.110979" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04715719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.109370" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322853v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza ALLAM" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duplan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Burtschell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02187-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337789v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126609" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03524393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2021.104394" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03086122v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Clerc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120699" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice El Khoury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Hamdaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Pannier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Perin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-123" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779842v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779819v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205971v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>