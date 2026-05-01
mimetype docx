--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.88544891641px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hamza KAOUACH </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hamza KAOUACH (M.S & Ph.D)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hamza KAOUACH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> received the M.S. degree in high frequency communications systems from the University of Paris-Est Marne-la-Vallée, France, in 2006 and the Ph.D. degree in signal processing and telecommunications from the University of Rennes 1, France, in 2009. From 2006 to 2009, he was a Research Engineer at CEA-Léti, Grenoble, France. From 2010 to 2012, he was an Antenna and RF Engineer in industries at MATIS Group and PSA Peugeot Citroën Group, Paris, France. Since July 2012, he is an Assistant Professor at the Umm Al-Qura University, College of Engineering at Al-Lith (CEL), ECE Department, Makkah, Saudi Arabia. His current research interests include numerical modeling (FDTD), frequency selective surfaces, measurement antennas, quasi-optic reconfigurable antennas, antenna arrays and transmit-arrays at millimeter-wave frequencies. Dr. Kaouach is a member of the AASCIT and the IEEE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">--</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">HF APW Communications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IEEE Antennas and Propagation Society (APS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">AASCIT: American Association for Science and Technology</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband 1-bit Reconfigurable Circularly Polarized Transmitarrays in Ka-Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro De Oliveira Cabral Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Positano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.170670-170680. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3615780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband and High-Efficiency Circularly Polarized Unit-Cell for X and Ka-Band Transmitarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Oliveira Cabral Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (4), pp.1061-1076. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJAP.2024.3409746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Numerical Methodology for Efficient Design and Optimization of Transmit-Array Antennas, X-Band Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pages-Mounic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Oliveira Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.148302 - 148314. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3124287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri-layer linearly-polarized discrete lens antenna operating in X-band, design & characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 86, pp.117-124. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeue.2018.01.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Characterization of Circularly Polarized Discrete Lens Antennas in 60-GHz Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2015.2499703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Tri-Layer Linearly Polarized Discrete Lens Antenna With High-Efficiency for mmWave Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2015.2440321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, Design and Demonstration for Discrete Lens Antennas with Circular-Polarization in the 60-GHz Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dussopt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Research in Wireless Systems (IJRWS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband low-loss linear and circular polarization transmit-arrays in V-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dussopt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Koleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (7), 2513-2523 - 11 p. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2011.2152331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularly-polarized discrete lens antennas in the 60-GHz band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dussopt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radioengineering, Part.I., Special issue on Applied Electromagnetics and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (4), pp.733-738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Hybrid Numerical Methodology for Fast Design of Reconfigurable Transmit-Arrays Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Oliveira Cabral Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMW-EuMIC+EuMC+EuRAD 2025-European Microwave Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ultrawideband Linearly Polarized Unit-Cell Design for Ka-band SatCom Transmitarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis de la Cruz Painado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CAMA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Circularly Polarized and Wideband 1-Bit Transmitarrays in Ka-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Oliveira Cabral Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CAMA 2025 - Conference on Antenna Measurements and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly efficient and wideband circularly polarised transmitarrays operating at millimeter wave frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro De Oliveira Cabral Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes (06), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel wideband circularly polarized unit-cell for TransmitArrays in X-band and Ka-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessando de Oliveira Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Phased Array Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Efficient Wideband Circularly Polarized Transmitarrays in X and Ka Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Oliveira Cabral Junior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and ITNC-USNC-URSI Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Florence, Italy. https://2024.apsursi.org/view_paper.php?PaperNum=1607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Characterization of Electromagnetic Reverberation Chamber with Metamaterial Walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeudy Kean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokchenda Sreng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosorl Thourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Third International Conference on Signal, Control and Communication (SCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Hammamet, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC59637.2023.10527551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearly Polarized Transmit-array Operating in cmWave Bands, Design, Optimization and Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Oliveira Cabral Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pages-Mounic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Antennas and Propagation (EuCAP) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Madrid, Spain. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP53622.2022.9769313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband 196-Element Transmit-Arrays Operating in mmWave Bands; Design &amp; Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pigaglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France. pp.177-180, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Metamaterial Walls Reverberation Chamber by Using Modal Expansion Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeudy Kean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosorl Thourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokchenda Sreng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Asia-Pacific International Symposium on Electromagnetic Compatibility (APEMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nusa Dua - Bali, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APEMC49932.2021.9596974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearly Polarized Unit-Cells for Transmit-Arrays Operating in mmWave Bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pigaglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Granada, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2019.8878990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical simulator for transmit-array antenna design and performance evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pages-Mounic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Demonstration of Linearly-Polarized Transmit-Arrays in X-Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 48th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, France. pp.1529-1532, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC.2018.8541372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and demonstration of Linearly-Polarized Transmit-Arrays in X-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Belaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 15th European Radar Conference (EuRAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, France. pp.509-512, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuRAD.2018.8546658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband high-efficiency unit-cell for 1-bit and 2-bit transmit-arrays operating in X-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 11th European Conference on Antennas and Propagation (EUCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. pp.2320-2324, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearly-polarized transmit-arrays for mmwave applications; comparative study and perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 10th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Davos, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of wideband high-efficiency unit cells for frequency selective surfaces in 10GHz-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Ouasli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetics in Advanced Applications (ICEAA), 2015 International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Torino, Italy. pp. 149 - 152, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2015.7297093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of 1-bit passive unit-cells for transmit-arrays and frequency selective surfaces in V-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications (APWC), </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Turin, Italy. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APWC.2015.7300141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Gaussian Optics Measurement System to Characterize A New Wideband Low-Loss Antenna-Slot-Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Kabashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CAMA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Antibes Juan-les-Pins, France. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA.2014.7003380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150396v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and demonstration of 1-bit and 2-bit transmit-arrays at V-band frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dussopt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Taipei, TAIWAN, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularly-polarized discrete lens antennas in the 60-GHz band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dussopt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Koleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Applied Electromagnetics and Communications (ICECom 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Dubrovnic, Croatia. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-band transmit-arrays with linear and circular polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dussopt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Koleck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation EUCAP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and circular polarization transmit-arrays at V-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dussopt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Koleck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France. 4 p., </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUMC.2010.5615964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and demonstration of an X-band transmit-array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dussopt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Koleck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Antennas and Propagation (EUCAP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et démonstration d'un réseau transmetteur multi-faisceau en bande X à commutation de sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dussopt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Koleck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and demonstration of 1-bit and 2-bit transmit-arrays at X-band frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dussopt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Koleck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th European Microwave Conference 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1-bit and 2-bit transmit-arrays for X-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dussopt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Koleck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Progress in Electromagnetics Research Symposium (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes quasi-optiques reconfigurables à grande ouverture aux fréquences millimétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dussopt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Koleck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CNES Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna-Filter-Antenna based Frequency Selective Surfaces for Quasi-Optical Applications in Q-Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Kabashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal. pp.15, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150380v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna design & Channel modeling for H-Speed wireless communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Kabashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Simsim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 978-3330002494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes Quasi-Optiques Reconfigurables Aux Frequences Millimetriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dussopt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes quasi-optiques reconfigurables aux fréquences millimétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 978-6131532030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellule Transmit-Arrays (TA) active « Cellule unitaire reconfigurable de type réseau transmetteur à conversion de polarisation linéaire (PL) vers circulaire (PC) large bande (UWB) avec circuit de polarisation et commande »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Oliveira Cabral Junior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : B2301116FR. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CompactAnt (Antenne cavité à réseau transmetteur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pigaglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2308301. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellule Polarisante (Wideband TA Unit-Cell, LP-to-CP conversion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barka André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro De Oliveira Cabral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : INPI 23.07788. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.88544891641px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hamza KAOUACH </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hamza KAOUACH (M.S & Ph.D)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hamza KAOUACH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> received the M.S. degree in high frequency communications systems from the University of Paris-Est Marne-la-Vallée, France, in 2006 and the Ph.D. degree in signal processing and telecommunications from the University of Rennes 1, France, in 2009. From 2006 to 2009, he was a Research Engineer at CEA-Léti, Grenoble, France. From 2010 to 2012, he was an Antenna and RF Engineer in industries at MATIS Group and PSA Peugeot Citroën Group, Paris, France. Since July 2012, he is an Assistant Professor at the Umm Al-Qura University, College of Engineering at Al-Lith (CEL), ECE Department, Makkah, Saudi Arabia. His current research interests include numerical modeling (FDTD), frequency selective surfaces, measurement antennas, quasi-optic reconfigurable antennas, antenna arrays and transmit-arrays at millimeter-wave frequencies. Dr. Kaouach is a member of the AASCIT and the IEEE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">--</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">HF APW Communications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IEEE Antennas and Propagation Society (APS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">AASCIT: American Association for Science and Technology</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband 1-bit Reconfigurable Circularly Polarized Transmitarrays in Ka-Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro De Oliveira Cabral Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Positano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.170670-170680. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3615780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband and High-Efficiency Circularly Polarized Unit-Cell for X and Ka-Band Transmitarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Oliveira Cabral Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (4), pp.1061-1076. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJAP.2024.3409746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Numerical Methodology for Efficient Design and Optimization of Transmit-Array Antennas, X-Band Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pages-Mounic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Oliveira Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.148302 - 148314. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3124287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri-layer linearly-polarized discrete lens antenna operating in X-band, design & characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 86, pp.117-124. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeue.2018.01.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Characterization of Circularly Polarized Discrete Lens Antennas in 60-GHz Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2015.2499703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Tri-Layer Linearly Polarized Discrete Lens Antenna With High-Efficiency for mmWave Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2015.2440321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, Design and Demonstration for Discrete Lens Antennas with Circular-Polarization in the 60-GHz Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dussopt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Research in Wireless Systems (IJRWS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband low-loss linear and circular polarization transmit-arrays in V-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dussopt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Koleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (7), 2513-2523 - 11 p. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2011.2152331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularly-polarized discrete lens antennas in the 60-GHz band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dussopt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radioengineering, Part.I., Special issue on Applied Electromagnetics and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (4), pp.733-738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Hybrid Numerical Methodology for Fast Design of Reconfigurable Transmit-Arrays Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Oliveira Cabral Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMW-EuMIC+EuMC+EuRAD 2025-European Microwave Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-backed Phased Array CPA, A Novel Transmit-Arrays Antenna Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pigaglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Antibes Juan-les-Pins, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA65664.2025.11335253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Control of Reconfigurable Transmit-Array Antennas, Study and Discussion, Application in the X-Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikra Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pigaglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Antibes Juan-les-Pins, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA65664.2025.11335318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ultrawideband Linearly Polarized Unit-Cell Design for Ka-band SatCom Transmitarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis de la Cruz Painado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CAMA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Circularly Polarized and Wideband 1-Bit Transmitarrays in Ka-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Oliveira Cabral Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CAMA 2025 - Conference on Antenna Measurements and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly efficient and wideband circularly polarised transmitarrays operating at millimeter wave frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro De Oliveira Cabral Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes (06), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel wideband circularly polarized unit-cell for TransmitArrays in X-band and Ka-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessando de Oliveira Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Phased Array Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARRAY58370.2024.10880389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Efficient Wideband Circularly Polarized Transmitarrays in X and Ka Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Oliveira Cabral Junior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and ITNC-USNC-URSI Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Florence, Italy. https://2024.apsursi.org/view_paper.php?PaperNum=1607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Characterization of Electromagnetic Reverberation Chamber with Metamaterial Walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeudy Kean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokchenda Sreng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosorl Thourn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Third International Conference on Signal, Control and Communication (SCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Hammamet, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC59637.2023.10527551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearly Polarized Transmit-array Operating in cmWave Bands, Design, Optimization and Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Oliveira Cabral Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pages-Mounic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Antennas and Propagation (EuCAP) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Madrid, Spain. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP53622.2022.9769313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Metamaterial Walls Reverberation Chamber by Using Modal Expansion Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeudy Kean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosorl Thourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokchenda Sreng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Asia-Pacific International Symposium on Electromagnetic Compatibility (APEMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nusa Dua - Bali, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APEMC49932.2021.9596974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband 196-Element Transmit-Arrays Operating in mmWave Bands; Design &amp; Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pigaglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France. pp.177-180, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearly Polarized Unit-Cells for Transmit-Arrays Operating in mmWave Bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pigaglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Granada, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2019.8878990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical simulator for transmit-array antenna design and performance evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pages-Mounic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Demonstration of Linearly-Polarized Transmit-Arrays in X-Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 48th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, France. pp.1529-1532, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC.2018.8541372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and demonstration of Linearly-Polarized Transmit-Arrays in X-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Belaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 15th European Radar Conference (EuRAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, France. pp.509-512, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuRAD.2018.8546658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband high-efficiency unit-cell for 1-bit and 2-bit transmit-arrays operating in X-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 11th European Conference on Antennas and Propagation (EUCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. pp.2320-2324, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearly-polarized transmit-arrays for mmwave applications; comparative study and perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 10th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Davos, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of wideband high-efficiency unit cells for frequency selective surfaces in 10GHz-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Ouasli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetics in Advanced Applications (ICEAA), 2015 International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Torino, Italy. pp. 149 - 152, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2015.7297093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of 1-bit passive unit-cells for transmit-arrays and frequency selective surfaces in V-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications (APWC), </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Turin, Italy. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APWC.2015.7300141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Gaussian Optics Measurement System to Characterize A New Wideband Low-Loss Antenna-Slot-Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Kabashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CAMA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Antibes Juan-les-Pins, France. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA.2014.7003380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150396v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and demonstration of 1-bit and 2-bit transmit-arrays at V-band frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dussopt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Taipei, TAIWAN, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularly-polarized discrete lens antennas in the 60-GHz band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dussopt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Koleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Applied Electromagnetics and Communications (ICECom 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Dubrovnic, Croatia. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-band transmit-arrays with linear and circular polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dussopt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Koleck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation EUCAP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and circular polarization transmit-arrays at V-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dussopt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Koleck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France. 4 p., </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUMC.2010.5615964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et démonstration d'un réseau transmetteur multi-faisceau en bande X à commutation de sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dussopt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Koleck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and demonstration of 1-bit and 2-bit transmit-arrays at X-band frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dussopt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Koleck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th European Microwave Conference 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and demonstration of an X-band transmit-array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dussopt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Koleck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Antennas and Propagation (EUCAP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1-bit and 2-bit transmit-arrays for X-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dussopt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Koleck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Progress in Electromagnetics Research Symposium (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes quasi-optiques reconfigurables à grande ouverture aux fréquences millimétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dussopt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Koleck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CNES Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna-Filter-Antenna based Frequency Selective Surfaces for Quasi-Optical Applications in Q-Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Kabashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal. pp.15, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150380v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna design & Channel modeling for H-Speed wireless communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Kabashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Simsim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 978-3330002494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes Quasi-Optiques Reconfigurables Aux Frequences Millimetriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dussopt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes quasi-optiques reconfigurables aux fréquences millimétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 978-6131532030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellule Transmit-Arrays (TA) active « Cellule unitaire reconfigurable de type réseau transmetteur à conversion de polarisation linéaire (PL) vers circulaire (PC) large bande (UWB) avec circuit de polarisation et commande »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Oliveira Cabral Junior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : B2301116FR. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CompactAnt (Antenne cavité à réseau transmetteur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pigaglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2308301. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellule Polarisante (Wideband TA Unit-Cell, LP-to-CP conversion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kaouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barka André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro De Oliveira Cabral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : INPI 23.07788. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D254329A"/>
+    <w:nsid w:val="98CEA493"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308660v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro De Oliveira Cabral Junior" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Barka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Kaouach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Positano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3615780" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Oliveira Cabral Junior" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2024.3409746" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420724v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Pages-Mounic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Oliveira Cabral" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Barka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3124287" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505592v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2018.01.032" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343682v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2015.2499703" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343683v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2015.2440321" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151808v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dussopt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664441v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lanteri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koleck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2152331" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661658v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301386v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Oliveira Cabral Junior" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486483v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis de la Cruz Painado" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457406v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729063v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768074v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessando de Oliveira Cabral" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944940v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeudy Kean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raveu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokchenda Sreng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosorl Thourn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC59637.2023.10527551" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721593v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769313" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795716v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pigaglio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703574" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795720v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEMC49932.2021.9596974" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795725v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8878990" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351569v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505573v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2018.8541372" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795732v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Belaid" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuRAD.2018.8546658" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505575v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928034" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505579v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481101" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220795v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Ouasli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2015.7297093" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343684v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2015.7300141" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150396v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Kabashi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003380" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151812v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583482v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511442v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511441v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUMC.2010.5615964" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408400v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408449v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408408v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364349v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150380v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940639v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Simsim" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152167v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940610v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771147v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771003v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771042v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barka Andr&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro De Oliveira Cabral" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308660v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro De Oliveira Cabral Junior" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Barka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Kaouach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Positano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3615780" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Oliveira Cabral Junior" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2024.3409746" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420724v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Pages-Mounic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Oliveira Cabral" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Barka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3124287" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505592v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2018.01.032" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343682v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2015.2499703" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343683v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2015.2440321" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151808v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dussopt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664441v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lanteri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koleck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2152331" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661658v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301386v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Oliveira Cabral Junior" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05593738v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raveu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pigaglio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA65664.2025.11335253" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05592080v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikra Ahmed" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA65664.2025.11335318" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486483v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis de la Cruz Painado" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457406v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729063v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768074v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessando de Oliveira Cabral" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY58370.2024.10880389" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944940v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766679v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeudy Kean" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokchenda Sreng" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosorl Thourn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC59637.2023.10527551" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721593v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769313" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795720v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEMC49932.2021.9596974" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795716v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703574" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795725v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8878990" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351569v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505573v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2018.8541372" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795732v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Belaid" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuRAD.2018.8546658" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505575v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928034" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505579v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481101" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220795v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Ouasli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2015.7297093" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343684v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2015.7300141" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150396v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Kabashi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003380" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151812v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583482v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511442v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511441v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUMC.2010.5615964" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408449v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408405v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408400v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364349v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150380v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940639v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Simsim" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152167v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940610v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771147v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771003v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771042v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barka Andr&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro De Oliveira Cabral" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>