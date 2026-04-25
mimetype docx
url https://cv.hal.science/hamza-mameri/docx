--- v0 (2026-03-10)
+++ v1 (2026-04-25)
@@ -66,3452 +66,3854 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-Lactoglobulin and sorghum phenolic compounds molecular binding: Interaction mechanism and thermal stability impact</w:t>
+                <w:t xml:space="preserve">Compositional, structural, and functional characterization of corn fiber-derived cellulose as a sustainable dietary fiber source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Thomaz dos Santos d'Almeida</w:t>
+                <w:t xml:space="preserve">Fatma Boukid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Caroline de Albuquerque Sales</w:t>
+                <w:t xml:space="preserve">Maria Paciulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Augusta O. Xavier</w:t>
+                <w:t xml:space="preserve">Houda Hamiach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Mameri</w:t>
+                <w:t xml:space="preserve">Céline Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Simões Larraz Ferreira</w:t>
+                <w:t xml:space="preserve">Charlène Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 478, pp.143632. </w:t>
+              <w:t xml:space="preserve">Applied Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6 (1), pp.101651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.143632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.afres.2025.101651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04986171v1</w:t>
+                <w:t xml:space="preserve">hal-05565156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Chromatography for the Isolation of 7S Globulin Enriched Fraction from Pigeon Pea Seeds</w:t>
+                <w:t xml:space="preserve">Integrative transcriptomic and functional analyses reveal candidate transcription factors associated with sorghum grain quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adilson Roberto Locali-Pereira</w:t>
+                <w:t xml:space="preserve">Mamadou Sene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Solé-Jamault</w:t>
+                <w:t xml:space="preserve">Caroline Calatayud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Davy</w:t>
+                <w:t xml:space="preserve">Angélique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Cherkaoui</w:t>
+                <w:t xml:space="preserve">Alexandre Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+                <w:t xml:space="preserve">Frédérique Richaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 73 (18), pp.11288-11302. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 77 (8), pp.2349-2366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5c01681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erag015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05083795v1</w:t>
+                <w:t xml:space="preserve">hal-05542546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Barley, Sorghum, Rice, and Maize in North African Cuisine</w:t>
+                <w:t xml:space="preserve">Starches From Cold‐Climate Adapted Sorghums: Their Properties and Implications for Food Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Boukid</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Francis Ala Adjetey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zogona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter de Milliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mameri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Om Dangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The North African Journal of Food and Nutrition Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51745/najfnr.9.20.31-48⟩</w:t>
+              <w:t xml:space="preserve">Starch/Stärke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 78 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/star.70182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05179442v1</w:t>
+                <w:t xml:space="preserve">hal-05565147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysaccharide distribution and cell wall deposition in the endosperm and outer layers of developing sorghum grains</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large-Scale Chromatography for the Isolation of 7S Globulin Enriched Fraction from Pigeon Pea Seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergi Navarro Sanz</w:t>
+                <w:t xml:space="preserve">Adilson Roberto Locali-Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Solé-Jamault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2025.104239⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73 (18), pp.11288-11302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5c01681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179516v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the nutritional value of sorghum grains bred for northern Europe through processing: A perspective on phenolic bioaccessibility and protein digestibility</w:t>
+                <w:t xml:space="preserve">The Role of Barley, Sorghum, Rice, and Maize in North African Cuisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Thomaz dos Santos d'Almeida</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fatma Boukid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Mameri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The North African Journal of Food and Nutrition Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (20), pp.31-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51745/najfnr.9.20.31-48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.142627⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04863538v1</w:t>
+                <w:t xml:space="preserve">hal-05179442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications in lipids and storage proteins composition during germination of chia seeds (Salvia hispanica L.)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polysaccharide distribution and cell wall deposition in the endosperm and outer layers of developing sorghum grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Louis-Mondésir</w:t>
+                <w:t xml:space="preserve">Camille Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihem Hentati</w:t>
+                <w:t xml:space="preserve">Lucie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Chrisologue Totozafy</w:t>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Collet</w:t>
+                <w:t xml:space="preserve">Sylviane Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Navarro Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.144682⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 124, pp.104239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2025.104239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05083804v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Metabolomic Changes in the Phenolic Compound Profile and Antioxidant Activity in Developmental Sorghum Grains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">β-Lactoglobulin and sorghum phenolic compounds molecular binding: Interaction mechanism and thermal stability impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
+                <w:t xml:space="preserve">Carolina Thomaz dos Santos d'Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Terrier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Anne Caroline de Albuquerque Sales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Augusta O. Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mameri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Simões Larraz Ferreira</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.4c08975⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 478, pp.143632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.143632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863534v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant protein innovations in snacks and bakery: synergy of market trends and scientific advances</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enhancing the nutritional value of sorghum grains bred for northern Europe through processing: A perspective on phenolic bioaccessibility and protein digestibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Thomaz dos Santos d'Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Bonicel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter de Milliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trust Beta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Simões Larraz Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fbio.2024.105580⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 470, pp.142627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.142627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04810329v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating sorghum protein solubility and in vitro digestibility during seed germination</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modifications in lipids and storage proteins composition during germination of chia seeds (Salvia hispanica L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Louis-Mondésir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Hentati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chrisologue Totozafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 439, pp.138084. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 489, pp.144682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.144682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.138084⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04355729v1</w:t>
+                <w:t xml:space="preserve">hal-05083804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the changes and bioaccessibility of phenolic compounds of sorghum grains (Sorghum bicolor (L.) Moench) upon germination and seedling growth by UHPLC-QTOF-MS/MS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Dynamic Metabolomic Changes in the Phenolic Compound Profile and Antioxidant Activity in Developmental Sorghum Grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Thomaz dos Santos D’almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mameri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Simões Larraz Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114854⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73 (2), pp.1725-1738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.4c08975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671808v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorghum protein ingredients: Production, compositional variability and enhancement of aqueous dispersibility through homogenization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant protein innovations in snacks and bakery: synergy of market trends and scientific advances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Boukid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Mefleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Mameri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Rosell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fufo.2024.100323⟩</w:t>
+              <w:t xml:space="preserve">Food Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62, pp.105580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbio.2024.105580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04531997v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis of developing sorghum grains to detect genes related to cell wall biosynthesis and remodelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating sorghum protein solubility and in vitro digestibility during seed germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Abdelbost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Bonicel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Costes</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hamza Mameri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomic Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12863-024-01198-x⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 439, pp.138084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.138084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04494039v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorghum grain germination as a route to improve kafirin digestibility: Biochemical and label free proteomics insights</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Tracking the changes and bioaccessibility of phenolic compounds of sorghum grains (Sorghum bicolor (L.) Moench) upon germination and seedling growth by UHPLC-QTOF-MS/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Thomaz dos Santos D’almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Abdelbost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Mameri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Simões Larraz Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.136407⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 193, pp.114854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180198v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les différentes faces du gluten</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sorghum protein ingredients: Production, compositional variability and enhancement of aqueous dispersibility through homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thais Cristina Benatti Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Beaumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Houinsou-Houssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ribourg-Birault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mmm.2023.09.009⟩</w:t>
+              <w:t xml:space="preserve">Future Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, pp.100323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fufo.2024.100323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245153v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical structural elements for the antigenicity of wheat allergen LTP1 (Tri a 14) revealed by site-directed mutagenesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Transcriptomic analysis of developing sorghum grains to detect genes related to cell wall biosynthesis and remodelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Navarro Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Calatayud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mameri</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chantal Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-15811-5⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomic Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12863-024-01198-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03736832v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytidine deaminase deficiency in tumor cells is associated with sensitivity to a naphthol derivative and a decrease in oncometabolite levels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Corcelle</w:t>
+                <w:t xml:space="preserve">Sorghum grain germination as a route to improve kafirin digestibility: Biochemical and label free proteomics insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Abdelbost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Barette</w:t>
+                <w:t xml:space="preserve">Talita Pimenta Do Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz-Claudio Cameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Bonicel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-022-04487-9⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 424, pp.136407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.136407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766208v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of extrusion and turmeric addition on phenolic compounds and kafirin properties in tannin and tannin-free sorghum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les différentes faces du gluten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mameri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2021.110663⟩</w:t>
+              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (7), pp.568-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mmm.2023.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337931v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decrease in NAMPT activity impairs basal PARP-1 activity in cytidine deaminase deficient-cells, independently of NAD+</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critical structural elements for the antigenicity of wheat allergen LTP1 (Tri a 14) revealed by site-directed mutagenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Mameri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Cunha Silveira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Buhagiar-Labarchède</w:t>
+                <w:t xml:space="preserve">Virginie Lollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosine Onclercq-Delic</w:t>
+                <w:t xml:space="preserve">Olivier Tranquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Gemble</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elias Bou Samra</w:t>
+                <w:t xml:space="preserve">Chantal Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-70874-6⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.12253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-15811-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918992v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytidine Deaminase Deficiency Reveals New Therapeutic Opportunities against Cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cytidine deaminase deficiency in tumor cells is associated with sensitivity to a naphthol derivative and a decrease in oncometabolite levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mameri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Buhagiar-Labarchède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Bièche</w:t>
+                <w:t xml:space="preserve">Gaëlle Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Meseure</w:t>
+                <w:t xml:space="preserve">Céline Corcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabetta Marangoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Buhagiar-Labarchède</w:t>
+                <w:t xml:space="preserve">Caroline Barette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (8), pp.2116-2126. </w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (8), pp.465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-16-0626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00018-022-04487-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588335v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allergen relative abundance in several wheat varieties as revealed via a targeted quantitative approach using MS.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+                <w:t xml:space="preserve">Effect of extrusion and turmeric addition on phenolic compounds and kafirin properties in tannin and tannin-free sorghum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Thomaz dos Santos d'Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Mameri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marija Pavlovic</w:t>
+                <w:t xml:space="preserve">Neuri dos Santos Menezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta R. Lupi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Lollier</w:t>
+                <w:t xml:space="preserve">Carlos Wanderlei Piler de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Joint</w:t>
+                <w:t xml:space="preserve">Valeria Aparecida Vieira Queiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (10), pp.1736-1745. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149, pp.110663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pmic.201400416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2021.110663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639491v1</w:t>
+                <w:t xml:space="preserve">hal-03337931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Basis of IgE Binding to alpha- and gamma-Gliadins: Contribution of Disulfide Bonds and Repetitive and Nonrepetitive Domains</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Gaudin</w:t>
+                <w:t xml:space="preserve">A decrease in NAMPT activity impairs basal PARP-1 activity in cytidine deaminase deficient-cells, independently of NAD+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cunha Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Buhagiar-Labarchède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Gohon</w:t>
+                <w:t xml:space="preserve">Rosine Onclercq-Delic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Paty</w:t>
+                <w:t xml:space="preserve">Simon Gemble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou Samra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b01922⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-70874-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204207v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and immunological characterization of wheat Serpin (Tri a 33)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cytidine Deaminase Deficiency Reveals New Therapeutic Opportunities against Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mameri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon M. Pietri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tranquet</w:t>
+                <w:t xml:space="preserve">Ivan Bièche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Larré</w:t>
+                <w:t xml:space="preserve">Didier Meseure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Marangoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Buhagiar-Labarchède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201200244⟩</w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (8), pp.2116-2126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-16-0626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01004110v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunoglobulin-E Reactivity and Structural Analysis of Wheat Low-Molecular-Weight Glutenin Subunits and Their Repetitive and Nonrepetitive Halves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Mameri</w:t>
+                <w:t xml:space="preserve">Allergen relative abundance in several wheat varieties as revealed via a targeted quantitative approach using MS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques J. Snegaroff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Gohon</w:t>
+                <w:t xml:space="preserve">Marija Pavlovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C. Pecquet</w:t>
+                <w:t xml:space="preserve">Roberta R. Lupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique D. Choudat</w:t>
+                <w:t xml:space="preserve">Mathilde Joint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 60 (30), pp.7538 - 7547. </w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (10), pp.1736-1745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf3007568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201400416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004138v1</w:t>
+                <w:t xml:space="preserve">hal-02639491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Recombinant omega-Gliadin-like D-Type Glutenin and an alpha-Gliadin from Wheat (Triticum aestivum): Two Immunoglobulin E Binding Proteins, Useful for the Diagnosis of Wheat-Dependent Allergies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Structural Basis of IgE Binding to alpha- and gamma-Gliadins: Contribution of Disulfide Bonds and Repetitive and Nonrepetitive Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mameri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bouchez-Mahiout</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Pecquet</w:t>
+                <w:t xml:space="preserve">Yann Gohon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Raison-Peyron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Choudat</w:t>
+                <w:t xml:space="preserve">Evelyne Paty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 60 (32), pp.8059 - 8068. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf301992w⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 63 (29), pp.6546 - 6554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b01922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190738v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunoglobulin-E-binding epitopes of wheat allergens in patients withfood allergy to wheat and in mice experimentally sensitized to wheat proteins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Molecular and immunological characterization of wheat Serpin (Tri a 33)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Mameri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Denery-Papini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bodinier</w:t>
+                <w:t xml:space="preserve">Manon M. Pietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tranquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Pineau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier O. Tranquet</w:t>
+                <w:t xml:space="preserve">Colette Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2222.2011.03808.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56 (12), pp.1874 - 1883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201200244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649440v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Immunoglobulin-E Reactivity and Structural Analysis of Wheat Low-Molecular-Weight Glutenin Subunits and Their Repetitive and Nonrepetitive Halves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Mameri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Snegaroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gohon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Pecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Choudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (30), pp.7538 - 7547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf3007568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Recombinant omega-Gliadin-like D-Type Glutenin and an alpha-Gliadin from Wheat (Triticum aestivum): Two Immunoglobulin E Binding Proteins, Useful for the Diagnosis of Wheat-Dependent Allergies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Mameri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouchez-Mahiout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Raison-Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Choudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (32), pp.8059 - 8068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf301992w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immunoglobulin-E-binding epitopes of wheat allergens in patients withfood allergy to wheat and in mice experimentally sensitized to wheat proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Denery-Papini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bodinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Triballeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Tranquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (10), pp.1478 - 1492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2222.2011.03808.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Methionine deprivation regulates the S6K1 pathway and protein synthesis in avian QM7 myoblasts without activating the GCN2/elF2alpha cascade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mameri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 140 (9), pp.1539-1545. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3945/jn.110.122663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId143"/>
+      <w:footerReference w:type="default" r:id="rId159"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3658,51 +4060,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Thomaz dos Santos d'Almeida" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caroline de Albuquerque Sales" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Augusta O. Xavier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mameri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Sim&#245;es Larraz Ferreira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.143632" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05083795v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilson Roberto Locali-Pereira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Davy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Cherkaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c01681" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05179442v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Boukid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51745/najfnr.9.20.31-48" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05179516v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Costes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Navarro Sanz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2025.104239" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04863538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bonicel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter de Milliano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trust Beta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142627" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05083804v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Labat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Louis-Mond&#233;sir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hentati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144682" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04863534v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Thomaz dos Santos D&#8217;almeida" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Terrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c08975" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810329v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mefleh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rosell" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2024.105580" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355729v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Abdelbost" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.138084" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671808v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114854" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531997v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Cristina Benatti Gallo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaumal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou-Houssou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Viau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg-Birault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2024.100323" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494039v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Calatayud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-024-01198-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180198v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Pimenta Do Nascimento" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Claudio Cameron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136407" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245153v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2023.09.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736832v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaudin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tranquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brossard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15811-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766208v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Buhagiar-Labarch&#232;de" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fontaine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Corcelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-022-04487-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337931v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuri dos Santos Menezes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Wanderlei Piler de Carvalho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Aparecida Vieira Queiroz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110663" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918992v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cunha Silveira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Onclercq-Delic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gemble" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou Samra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70874-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04588335v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bi&#232;che" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Meseure" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Marangoni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-16-0626" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639491v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Pavlovic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta R. Lupi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joint" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201400416" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH8RP160-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204207v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gohon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Paty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b01922" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004110v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Denery-Papini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M. Pietri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201200244" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9RD9W73D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004138v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Snegaroff" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Pecquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Choudat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf3007568" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190738v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez-Mahiout" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pecquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Raison-Peyron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Choudat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf301992w" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649440v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pineau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Triballeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Tranquet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2222.2011.03808.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFVHZ8PB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129434v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.110.122663" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05565156v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Boukid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paciulli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Hamiach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carbonnel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Fabre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101651" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542546v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sene" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Calatayud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Berger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Richaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erag015" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05565147v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ala Adjetey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zogona" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter de Milliano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mameri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Dangi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.70182" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05083795v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilson Roberto Locali-Pereira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Davy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Cherkaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c01681" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05179442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51745/najfnr.9.20.31-48" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05179516v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Costes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Navarro Sanz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2025.104239" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986171v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Thomaz dos Santos d'Almeida" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caroline de Albuquerque Sales" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Augusta O. Xavier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Sim&#245;es Larraz Ferreira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.143632" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04863538v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bonicel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trust Beta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142627" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05083804v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Labat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Louis-Mond&#233;sir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hentati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144682" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04863534v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Thomaz dos Santos D&#8217;almeida" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Terrier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c08975" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810329v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mefleh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rosell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2024.105580" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355729v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Abdelbost" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.138084" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671808v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114854" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531997v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Cristina Benatti Gallo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaumal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou-Houssou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Viau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg-Birault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2024.100323" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494039v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-024-01198-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180198v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Pimenta Do Nascimento" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Claudio Cameron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136407" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245153v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2023.09.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736832v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaudin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tranquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brossard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15811-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766208v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Buhagiar-Labarch&#232;de" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fontaine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Corcelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-022-04487-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337931v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuri dos Santos Menezes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Wanderlei Piler de Carvalho" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Aparecida Vieira Queiroz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110663" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918992v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cunha Silveira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Onclercq-Delic" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gemble" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou Samra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70874-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04588335v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bi&#232;che" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Meseure" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Marangoni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-16-0626" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639491v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Pavlovic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta R. Lupi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joint" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201400416" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH8RP160-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204207v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gohon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Paty" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b01922" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004110v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Denery-Papini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M. Pietri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201200244" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9RD9W73D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004138v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Snegaroff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Pecquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Choudat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf3007568" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190738v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez-Mahiout" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pecquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Raison-Peyron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Choudat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf301992w" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649440v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pineau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Triballeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Tranquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2222.2011.03808.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFVHZ8PB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129434v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.110.122663" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>