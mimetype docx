--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -100,788 +100,788 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional, structural, and functional characterization of corn fiber-derived cellulose as a sustainable dietary fiber source</w:t>
+                <w:t xml:space="preserve">Starches From Cold‐Climate Adapted Sorghums: Their Properties and Implications for Food Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Boukid</w:t>
+                <w:t xml:space="preserve">Francis Ala Adjetey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Paciulli</w:t>
+                <w:t xml:space="preserve">Daniel Zogona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Hamiach</w:t>
+                <w:t xml:space="preserve">Walter de Milliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Carbonnel</w:t>
+                <w:t xml:space="preserve">Hamza Mameri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Fabre</w:t>
+                <w:t xml:space="preserve">Om Dangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Food Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 6 (1), pp.101651. </w:t>
+              <w:t xml:space="preserve">Starch/Stärke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 78 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.afres.2025.101651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/star.70182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05565156v1</w:t>
+                <w:t xml:space="preserve">hal-05565147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative transcriptomic and functional analyses reveal candidate transcription factors associated with sorghum grain quality</w:t>
+                <w:t xml:space="preserve">Compositional, structural, and functional characterization of corn fiber-derived cellulose as a sustainable dietary fiber source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Sene</w:t>
+                <w:t xml:space="preserve">Fatma Boukid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Calatayud</w:t>
+                <w:t xml:space="preserve">Maria Paciulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Berger</w:t>
+                <w:t xml:space="preserve">Houda Hamiach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Soriano</w:t>
+                <w:t xml:space="preserve">Céline Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Richaud</w:t>
+                <w:t xml:space="preserve">Charlène Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 77 (8), pp.2349-2366. </w:t>
+              <w:t xml:space="preserve">Applied Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6 (1), pp.101651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erag015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.afres.2025.101651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05542546v1</w:t>
+                <w:t xml:space="preserve">hal-05565156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starches From Cold‐Climate Adapted Sorghums: Their Properties and Implications for Food Systems</w:t>
+                <w:t xml:space="preserve">Integrative transcriptomic and functional analyses reveal candidate transcription factors associated with sorghum grain quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Ala Adjetey</w:t>
+                <w:t xml:space="preserve">Mamadou Sene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Zogona</w:t>
+                <w:t xml:space="preserve">Caroline Calatayud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter de Milliano</w:t>
+                <w:t xml:space="preserve">Angélique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Mameri</w:t>
+                <w:t xml:space="preserve">Alexandre Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Om Dangi</w:t>
+                <w:t xml:space="preserve">Frédérique Richaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Starch/Stärke</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 78 (2), </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 77 (8), pp.2349-2366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/star.70182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erag015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05565147v1</w:t>
+                <w:t xml:space="preserve">hal-05542546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Chromatography for the Isolation of 7S Globulin Enriched Fraction from Pigeon Pea Seeds</w:t>
+                <w:t xml:space="preserve">Polysaccharide distribution and cell wall deposition in the endosperm and outer layers of developing sorghum grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adilson Roberto Locali-Pereira</w:t>
+                <w:t xml:space="preserve">Camille Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Solé-Jamault</w:t>
+                <w:t xml:space="preserve">Lucie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Davy</w:t>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Cherkaoui</w:t>
+                <w:t xml:space="preserve">Sylviane Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+                <w:t xml:space="preserve">Sergi Navarro Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 73 (18), pp.11288-11302. </w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 124, pp.104239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5c01681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2025.104239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05083795v1</w:t>
+                <w:t xml:space="preserve">hal-05179516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Barley, Sorghum, Rice, and Maize in North African Cuisine</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Large-Scale Chromatography for the Isolation of 7S Globulin Enriched Fraction from Pigeon Pea Seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adilson Roberto Locali-Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Solé-Jamault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The North African Journal of Food and Nutrition Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51745/najfnr.9.20.31-48⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73 (18), pp.11288-11302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5c01681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05179442v1</w:t>
+                <w:t xml:space="preserve">hal-05083795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysaccharide distribution and cell wall deposition in the endosperm and outer layers of developing sorghum grains</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Role of Barley, Sorghum, Rice, and Maize in North African Cuisine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Boukid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Mameri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 124, pp.104239. </w:t>
+              <w:t xml:space="preserve">The North African Journal of Food and Nutrition Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (20), pp.31-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2025.104239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51745/najfnr.9.20.31-48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179516v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">β-Lactoglobulin and sorghum phenolic compounds molecular binding: Interaction mechanism and thermal stability impact</w:t>
               </w:r>
@@ -906,51 +906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Caroline de Albuquerque Sales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Augusta O. Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mameri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Simões Larraz Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1027,51 +1027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Thomaz dos Santos d'Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Bonicel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter de Milliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trust Beta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1308,51 +1308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mameri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Simões Larraz Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1393,594 +1393,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant protein innovations in snacks and bakery: synergy of market trends and scientific advances</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sorghum protein ingredients: Production, compositional variability and enhancement of aqueous dispersibility through homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Mefleh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hamza Mameri</w:t>
+                <w:t xml:space="preserve">Thais Cristina Benatti Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Rosell</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Beaumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Houinsou-Houssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ribourg-Birault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fbio.2024.105580⟩</w:t>
+              <w:t xml:space="preserve">Future Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, pp.100323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fufo.2024.100323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810329v1</w:t>
+                <w:t xml:space="preserve">hal-04531997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating sorghum protein solubility and in vitro digestibility during seed germination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Tracking the changes and bioaccessibility of phenolic compounds of sorghum grains (Sorghum bicolor (L.) Moench) upon germination and seedling growth by UHPLC-QTOF-MS/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Thomaz dos Santos D’almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Abdelbost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mameri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Simões Larraz Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.138084⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 193, pp.114854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355729v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the changes and bioaccessibility of phenolic compounds of sorghum grains (Sorghum bicolor (L.) Moench) upon germination and seedling growth by UHPLC-QTOF-MS/MS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Plant protein innovations in snacks and bakery: synergy of market trends and scientific advances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Boukid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Mefleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mameri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mariana Simões Larraz Ferreira</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Rosell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114854⟩</w:t>
+              <w:t xml:space="preserve">Food Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62, pp.105580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbio.2024.105580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671808v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorghum protein ingredients: Production, compositional variability and enhancement of aqueous dispersibility through homogenization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating sorghum protein solubility and in vitro digestibility during seed germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Abdelbost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Bonicel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Mameri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9, pp.100323. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 439, pp.138084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fufo.2024.100323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.138084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04531997v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic analysis of developing sorghum grains to detect genes related to cell wall biosynthesis and remodelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi Navarro Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Calatayud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mameri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomic Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25, pp.14. </w:t>
@@ -2022,51 +2022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorghum grain germination as a route to improve kafirin digestibility: Biochemical and label free proteomics insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Abdelbost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2169,51 +2169,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les différentes faces du gluten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mameri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (7), pp.568-575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2247,51 +2247,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical structural elements for the antigenicity of wheat allergen LTP1 (Tri a 14) revealed by site-directed mutagenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mameri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2381,51 +2381,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytidine deaminase deficiency in tumor cells is associated with sensitivity to a naphthol derivative and a decrease in oncometabolite levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mameri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Buhagiar-Labarchède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2528,51 +2528,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of extrusion and turmeric addition on phenolic compounds and kafirin properties in tannin and tannin-free sorghum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Thomaz dos Santos d'Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mameri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuri dos Santos Menezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2783,51 +2783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytidine Deaminase Deficiency Reveals New Therapeutic Opportunities against Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mameri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Bièche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2917,51 +2917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allergen relative abundance in several wheat varieties as revealed via a targeted quantitative approach using MS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Pavlovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3063,51 +3063,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Basis of IgE Binding to alpha- and gamma-Gliadins: Contribution of Disulfide Bonds and Repetitive and Nonrepetitive Domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mameri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3197,51 +3197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and immunological characterization of wheat Serpin (Tri a 33)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mameri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Denery-Papini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3343,51 +3343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunoglobulin-E Reactivity and Structural Analysis of Wheat Low-Molecular-Weight Glutenin Subunits and Their Repetitive and Nonrepetitive Halves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mameri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Snegaroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3477,51 +3477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Recombinant omega-Gliadin-like D-Type Glutenin and an alpha-Gliadin from Wheat (Triticum aestivum): Two Immunoglobulin E Binding Proteins, Useful for the Diagnosis of Wheat-Dependent Allergies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mameri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bouchez-Mahiout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3770,51 +3770,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methionine deprivation regulates the S6K1 pathway and protein synthesis in avian QM7 myoblasts without activating the GCN2/elF2alpha cascade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mameri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4060,51 +4060,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05565156v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Boukid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paciulli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Hamiach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carbonnel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Fabre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101651" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542546v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sene" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Calatayud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Berger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Richaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erag015" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05565147v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ala Adjetey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zogona" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter de Milliano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mameri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Dangi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.70182" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05083795v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilson Roberto Locali-Pereira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Davy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Cherkaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c01681" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05179442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51745/najfnr.9.20.31-48" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05179516v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Costes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Navarro Sanz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2025.104239" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986171v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Thomaz dos Santos d'Almeida" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caroline de Albuquerque Sales" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Augusta O. Xavier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Sim&#245;es Larraz Ferreira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.143632" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04863538v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bonicel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trust Beta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142627" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05083804v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Labat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Louis-Mond&#233;sir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hentati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144682" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04863534v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Thomaz dos Santos D&#8217;almeida" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Terrier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c08975" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810329v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mefleh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rosell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2024.105580" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355729v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Abdelbost" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.138084" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671808v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114854" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531997v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Cristina Benatti Gallo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaumal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou-Houssou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Viau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg-Birault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2024.100323" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494039v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-024-01198-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180198v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Pimenta Do Nascimento" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Claudio Cameron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136407" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245153v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2023.09.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736832v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaudin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tranquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brossard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15811-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766208v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Buhagiar-Labarch&#232;de" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fontaine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Corcelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-022-04487-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337931v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuri dos Santos Menezes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Wanderlei Piler de Carvalho" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Aparecida Vieira Queiroz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110663" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918992v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cunha Silveira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Onclercq-Delic" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gemble" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou Samra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70874-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04588335v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bi&#232;che" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Meseure" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Marangoni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-16-0626" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639491v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Pavlovic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta R. Lupi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joint" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201400416" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH8RP160-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204207v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gohon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Paty" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b01922" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004110v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Denery-Papini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M. Pietri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201200244" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9RD9W73D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004138v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Snegaroff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Pecquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Choudat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf3007568" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190738v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez-Mahiout" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pecquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Raison-Peyron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Choudat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf301992w" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649440v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pineau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Triballeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Tranquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2222.2011.03808.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFVHZ8PB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129434v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.110.122663" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05565147v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ala Adjetey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zogona" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter de Milliano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mameri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Dangi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.70182" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05565156v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Boukid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paciulli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Hamiach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carbonnel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Fabre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101651" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542546v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sene" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Calatayud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Berger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Richaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erag015" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05179516v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Costes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Navarro Sanz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2025.104239" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05083795v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilson Roberto Locali-Pereira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Davy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Cherkaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c01681" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05179442v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51745/najfnr.9.20.31-48" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986171v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Thomaz dos Santos d'Almeida" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caroline de Albuquerque Sales" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Augusta O. Xavier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Sim&#245;es Larraz Ferreira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.143632" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04863538v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bonicel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trust Beta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142627" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05083804v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Labat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Louis-Mond&#233;sir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hentati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144682" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04863534v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Thomaz dos Santos D&#8217;almeida" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Terrier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c08975" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531997v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Cristina Benatti Gallo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaumal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou-Houssou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Viau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg-Birault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2024.100323" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671808v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Abdelbost" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114854" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810329v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mefleh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rosell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2024.105580" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355729v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.138084" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494039v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-024-01198-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180198v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Pimenta Do Nascimento" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Claudio Cameron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136407" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245153v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2023.09.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736832v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaudin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tranquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brossard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15811-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766208v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Buhagiar-Labarch&#232;de" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fontaine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Corcelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-022-04487-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337931v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuri dos Santos Menezes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Wanderlei Piler de Carvalho" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Aparecida Vieira Queiroz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110663" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918992v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cunha Silveira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Onclercq-Delic" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gemble" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou Samra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70874-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04588335v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bi&#232;che" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Meseure" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Marangoni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-16-0626" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639491v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Pavlovic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta R. Lupi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joint" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201400416" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH8RP160-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204207v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gohon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Paty" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b01922" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004110v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Denery-Papini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M. Pietri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201200244" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9RD9W73D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004138v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Snegaroff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Pecquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Choudat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf3007568" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190738v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez-Mahiout" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pecquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Raison-Peyron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Choudat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf301992w" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649440v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pineau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Triballeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Tranquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2222.2011.03808.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFVHZ8PB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129434v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.110.122663" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>