--- v0 (2026-03-25)
+++ v1 (2026-05-01)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -460,676 +460,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental investigation of the nucleation and the propagation of NiTi martensitic transformation front under impact loading</w:t>
+                <w:t xml:space="preserve">Exploratory Tests on a Biaxial Compression Hopkinson Bar Set-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Xiao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Hou</w:t>
+                <w:t xml:space="preserve">Bastien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q.P. Sun</w:t>
+                <w:t xml:space="preserve">Pierre Quillery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Zhao</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y.L. Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 140, pp.103559. </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2020.103559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-020-00665-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02508539v1</w:t>
+                <w:t xml:space="preserve">hal-02963087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-static compressive behavior and constitutive model of graded foams</w:t>
+                <w:t xml:space="preserve">An experimental investigation of the nucleation and the propagation of NiTi martensitic transformation front under impact loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Duan</w:t>
+                <w:t xml:space="preserve">R. Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xianhang Zhao</w:t>
+                <w:t xml:space="preserve">Q.P. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bing Du</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y.L. Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2020.105603⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140, pp.103559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2020.103559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02508534v1</w:t>
+                <w:t xml:space="preserve">hal-02508539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploratory Tests on a Biaxial Compression Hopkinson Bar Set-up</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quasi-static compressive behavior and constitutive model of graded foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Durand</w:t>
+                <w:t xml:space="preserve">Xianhang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Quillery</w:t>
+                <w:t xml:space="preserve">Bing Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Zouari</w:t>
+                <w:t xml:space="preserve">Xiaopeng Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Zhao</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177, pp.105603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-020-00665-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2020.105603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02963087v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new testing method for the dynamic response of soft cellular materials under combined shear–compression</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rearrangement of the transmembrane domain interfaces associated with the activation 1 of a GPCR hetero-oligomer 2 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.F. Sun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Wang</w:t>
+                <w:t xml:space="preserve">Li Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.G. Liu</w:t>
+                <w:t xml:space="preserve">Qian Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyu Gai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2019.05.039⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.2765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-10834-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442535v1</w:t>
+                <w:t xml:space="preserve">hal-02398123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rearrangement of the transmembrane domain interfaces associated with the activation 1 of a GPCR hetero-oligomer 2 3</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Han Zhao</w:t>
+                <w:t xml:space="preserve">A new testing method for the dynamic response of soft cellular materials under combined shear–compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Rovira</w:t>
+                <w:t xml:space="preserve">T.F. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siyu Gai</w:t>
+                <w:t xml:space="preserve">J.G. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.2765. </w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 159, pp.306-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-10834-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2019.05.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398123v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact perforation of aluminium Cymat foam</w:t>
               </w:r>
@@ -1223,64 +1223,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.F. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1333,747 +1333,747 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel-titanium pseudo-elastic behavior under equi-biaxial dynamic loading conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A versatile split Hopkinson pressure bar using electromagnetic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Hubert</w:t>
+                <w:t xml:space="preserve">Hailiang Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Suo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beibei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201818302054⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 116, pp.94-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2018.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889556v1</w:t>
+                <w:t xml:space="preserve">hal-01709007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the influence of the property gradient on the impact behavior of graded multilayer sandwich with corrugated cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.L. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 113, pp.98 - 105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2017.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on the dynamic behaviour of metal foam: From yield to densification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Siyuan He</w:t>
+                <w:t xml:space="preserve">Nickel-titanium pseudo-elastic behavior under equi-biaxial dynamic loading conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Quillery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Zhao</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mingyang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2017.12.016⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 183, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201818302054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01690904v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetric split Hopkinson compression and tension tests using synchronized electromagnetic stress pulse generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hailiang Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Suo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaopeng Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hailiang Nie</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Huifang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 122, pp.73-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2018.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A versatile split Hopkinson pressure bar using electromagnetic loading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tao Suo</w:t>
+                <w:t xml:space="preserve">Experimental investigation on the dynamic behaviour of metal foam: From yield to densification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiagui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyuan He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beibei Wu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Han Zhao</w:t>
+                <w:t xml:space="preserve">Mingyang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 116, pp.94-104. </w:t>
+              <w:t xml:space="preserve">, 2018, 114, pp.69 - 77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2018.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2017.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709007v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study of NiTi alloy under shear loading over a large range of strain rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huang, H.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingping Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2145,77 +2145,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study on the impact behavior of multilayer sandwich with corrugated cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.L. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3131,620 +3131,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01547361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lattice deformation based model of metallic lattice sandwich plates subjected to impulsive loading</w:t>
+                <w:t xml:space="preserve">Fabrication and Mechanical Properties of a Micro/Nanoscale Hybrid Composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaodong Cui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daining Fang</w:t>
+                <w:t xml:space="preserve">Genwei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhihua Wang</w:t>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longmao Zhao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Han Zhao</w:t>
+                <w:t xml:space="preserve">Ya-Pu Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Nonlinear Sciences and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (2), pp.153-157</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01549276v1</w:t>
+                <w:t xml:space="preserve">hal-00694922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in spatiotemporal evolution of thermomechanical fields during the solid-solid phase transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q.P. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Saletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Yin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 340 (4-5), pp.349-358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crme.2012.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inertia effects on the progressive crushing of aluminium honeycombs under impact loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bing Hou</w:t>
+                <w:t xml:space="preserve">A lattice deformation based model of metallic lattice sandwich plates subjected to impulsive loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaodong Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daining Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pattofatto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y.L. Li</w:t>
+                <w:t xml:space="preserve">Zhihua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longmao Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 49, pp.2754-2762. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.05.005⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 49, pp.2854-2862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549252v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the piercing force enhancement of aluminum foam sandwich plates under impact loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Inertia effects on the progressive crushing of aluminium honeycombs under impact loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pattofatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Huabin Zeng</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiagui Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.L. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49, pp.2754-2762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549295v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and Mechanical Properties of a Micro/Nanoscale Hybrid Composite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Genwei Wang</w:t>
+                <w:t xml:space="preserve">On the piercing force enhancement of aluminum foam sandwich plates under impact loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pattofatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huabin Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Zhao</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ya-Pu Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nonlinear Sciences and Numerical Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 13 (2), pp.153-157</w:t>
+              <w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694922v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact behavior of honeycombs under combined shear-compression, Part Ⅱ analysis</w:t>
               </w:r>
@@ -3993,3060 +3993,2930 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perforation of sandwich plates with graded hollow sphere cores under impact loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huabin Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pattofatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.B. Zeng</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Zhao</w:t>
+                <w:t xml:space="preserve">Yannick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Fascio</w:t>
+                <w:t xml:space="preserve">Valia Fascio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 37 (11), pp.1083. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+              <w:t xml:space="preserve">, 2010, 37 (11), pp.1083-1091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2010.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00723005v1</w:t>
+                <w:t xml:space="preserve">hal-00520624v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perforation of sandwich plates with graded hollow sphere cores under impact loading</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Han Zhao</w:t>
+                <w:t xml:space="preserve">Surface and catalytic properties of V2O5-TiO2/SO42- catalysts for the oxidation of methanol prepared by various methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bennici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Girard</w:t>
+                <w:t xml:space="preserve">J. Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valia Fascio</w:t>
+                <w:t xml:space="preserve">A. Auroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 309 (1-2), pp.28-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcata.2009.04.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2010.05.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00520624v1</w:t>
+                <w:t xml:space="preserve">hal-00430894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and catalytic properties of V2O5-TiO2/SO42- catalysts for the oxidation of methanol prepared by various methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Shen</w:t>
+                <w:t xml:space="preserve">Cellular Structures under Impact Loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Elnasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Auroux</w:t>
+                <w:t xml:space="preserve">Hui Jian Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 309 (1-2), pp.28-34. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 539-543, pp.1880-1885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcata.2009.04.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.539-543.1880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00430894v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock enhancement of cellular structures under impact loading: Part II Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shock enhancement of cellular structures under impact loading: Part I Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Elnasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pattofatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Elnasri</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elli Tsitsiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 55 (12), pp.2672-2686. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2007.04.004⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 55 (12), pp.2652-2671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2007.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199386v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock enhancement of cellular structures under impact loading: Part I Experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shock enhancement of cellular structures under impact loading: Part II Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pattofatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Elnasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pattofatto</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elli Tsitsiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 55 (12), pp.2652-2671. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2007.04.005⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 55 (12), pp.2672-2686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2007.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199385v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular Structures under Impact Loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new Hopkinson bar method to investigate the compacting behaviour of fresh concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pattofatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hui Jian Li</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Poitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.539-543.1880⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, EURODYMAT 2006 - 8th International Conference on Mechanical and Physical Behaviour of Materials under Dynamic Loading 134, pp.701-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2006134108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580893v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Hopkinson bar method to investigate the compacting behaviour of fresh concrete</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An experimental study of square tube crushing under impact loading using a modified large scale SHPB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Poitou</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Abdennadher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:2006134108⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 32 (7), pp.1174-1189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2004.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004912v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new testing method to investigate the compacting behavior of fresh concretes under impact loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pattofatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Tsitisiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 46 (3), pp.377-386. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-006-6419-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-006-6419-3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study of square tube crushing under impact loading using a modified large scale SHPB</w:t>
+                <w:t xml:space="preserve">Recent development on cellular structures and energy absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Zhao</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Vehicle Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37, pp.113-114</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006852v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent development on cellular structures and energy absorption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental analysis of fresh concrete under dynamic loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pattofatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Poitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Vehicle Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 110, pp.447-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:20020734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022244v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of fresh concrete under dynamic loadings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behaviour characterization of polymeric foams over a large range of strain rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Poitou</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 110, pp.447-451. </w:t>
+              <w:t xml:space="preserve">International Journal of Vehicle Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 30, pp.135-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:20020734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJVD.2002.002028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01006830v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour characterization of polymeric foams over a large range of strain rates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Dynamic testing of fibre polymer matrix composite plates under in-plane compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Vehicle Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJVD.2002.002028⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 31, pp.835-840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1359-835X(00)00026-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111355v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale du comportement dynamique des matériaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Dynamic tensile testing of sheet metal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Zhao</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10, pp.149-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2000925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111297v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic tensile testing of sheet metal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale du comportement dynamique des matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Han Zhao</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 1, pp.15-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00111309v1</w:t>
+                <w:t xml:space="preserve">hal-00111297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic testing of fibre polymer matrix composite plates under in-plane compression</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behaviour characterisations of sheet metals, metallic honeycombs and foams at high and medium strain rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1359-835X(00)00026-9⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 177-180, pp.225-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.177-180.225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111310v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour characterisations of sheet metals, metallic honeycombs and foams at high and medium strain rates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Gary</w:t>
+                <w:t xml:space="preserve">A study of specimen thickness effects in the impact tests on polymers by numeric simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.177-180.225⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 39, pp.1103-1106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0032-3861(97)00374-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111311v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crushing behaviour of Aluminium Honeycombs under impact loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 21, pp.827-836. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0734-743X(98)00034-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study on testing techniques for concrete-like materials under compressive impact loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 20, pp.293-299. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0958-9465(98)00008-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of specimen thickness effects in the impact tests on polymers by numeric simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Han Zhao</w:t>
+                <w:t xml:space="preserve">Large Strain Range Dynamic Testing at High and Medium Strain Rates, Using a Common Scale SHPB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0032-3861(97)00374-1⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 07 (C3), pp.C3-341-C3-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1997360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111610v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00255517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental investigation of compressive failure strength of fibre-reinforced polymer-matrix composite plates under impact loading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gary</w:t>
+                <w:t xml:space="preserve">Testing of polymeric foams at high and medium strain rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compos. Sci. Technol.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0266-3538(96)00117-0⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 16, pp.507-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0142-9418(97)00012-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111584v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A constitutive model for metals over a large range of strain rates - Identification for mild-steeel and aluminium sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, A230, pp.95-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0921-5093(97)00024-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of a viscoelastic split Hopkinson pressure bar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janusz R Klepaczko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 19, pp.319-330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0734-743X(96)00038-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for the separation of waves. Application to the SHPB technique for an unlimited duration of measurement</w:t>
+                <w:t xml:space="preserve">An experimental investigation of compressive failure strength of fibre-reinforced polymer-matrix composite plates under impact loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-5096(96)00117-2⟩</w:t>
+              <w:t xml:space="preserve">Compos. Sci. Technol.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 57, pp.287-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0266-3538(96)00117-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111583v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Strain Range Dynamic Testing at High and Medium Strain Rates, Using a Common Scale SHPB</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Gary</w:t>
+                <w:t xml:space="preserve">A new method for the separation of waves. Application to the SHPB technique for an unlimited duration of measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:1997360⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 45 (7), pp.1185-1202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-5096(96)00117-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00255517v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing of polymeric foams at high and medium strain rates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Zhao</w:t>
+                <w:t xml:space="preserve">On the use of SHPB techniques to determine the dynamic behavior of materials in the range of small strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 33 (23), pp.3363-3375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0020-7683(95)00186-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0142-9418(97)00012-3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111587v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of SHPB techniques to determine the dynamic behavior of materials in the range of small strains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">The testing and behaviour modelling of sheet metals at strain rates from 10&amp;lt;sup&amp;gt;4&amp;lt;/sup&amp;gt; to 10&amp;lt;sup&amp;gt;4&amp;lt;/sup&amp;gt;s&amp;lt;sup&amp;gt;-1&amp;lt;/sup&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 207 (1), pp.46-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0921-5093(95)10017-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0020-7683(95)00186-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111561v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The testing and behaviour modelling of sheet metals at strain rates from 10&amp;lt;sup&amp;gt;4&amp;lt;/sup&amp;gt; to 10&amp;lt;sup&amp;gt;4&amp;lt;/sup&amp;gt;s&amp;lt;sup&amp;gt;-1&amp;lt;/sup&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dépouillement de l'essai aux barres de Hopkinson par une technique de calcul inverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zhao</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 04 (C8), pp.C8-89-C8-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1994813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0921-5093(95)10017-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111529v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00253368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépouillement de l'essai aux barres de Hopkinson par une technique de calcul inverse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">CORRECTION DE DISPERSION POUR L'ANALYSE DES PETITES DÉFORMATIONS AUX BARRES DE HOPKINSON</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Klepaczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 04 (C8), pp.C8-89-C8-94. </w:t>
+              <w:t xml:space="preserve">, 1991, 01 (C3), pp.C3-403-C3-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:1994813⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1991357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...115 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00250501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId233"/>
+      <w:footerReference w:type="default" r:id="rId229"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7193,51 +7063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Zhao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113151" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03201000v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Elnasri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/16878140211009415" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153199v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Ji" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dauser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano M&#233;ndez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Mao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abc55e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508539v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Xiao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.P. Sun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2020.103559" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianhang Zhao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Du" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopeng Shi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2020.105603" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963087v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Quillery" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zouari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-020-00665-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442535v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Sun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2019.05.039" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398123v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Sun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rovira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Gai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10834-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987999v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Elnasri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442513v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2019.05.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDTKRHXB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889556v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818302054" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665450v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2017.11.017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690904v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiagui Li" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan He" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gan Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyang Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2017.12.016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HDV3JCF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988003v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailiang Nie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Suo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifang Liu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2018.08.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XDV75N5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beibei Wu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2018.02.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN04PG2V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547298v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang, H." TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingping Sun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2017.03.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2VNPC91-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547246v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.01.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842513v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giannopoulos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chronopoulou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. Pantelis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.04.162" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSV5CJ5H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547358v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2016.05.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGRSF6PX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137405v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiagui Liu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pattofatto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daining Fang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangyun Lu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2014.06.013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF5MQW3D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137279v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Hou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2015.02.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137384v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Saletti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.03.014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137374v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Shi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Merle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Long Li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2014.06.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547361v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.05.017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6PG3HQZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549276v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Cui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Wang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longmao Zhao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.04.025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941064v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.02.017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549252v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pattofatto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.05.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549295v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huabin Zeng" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694922v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genwei Wang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Bai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Pu Zhao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580834v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pattofatto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yl Li" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.11.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580832v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoi Ono" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Abdennadher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.11.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKDLD4FK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723005v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Zeng" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Girard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fascio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2010.05.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520624v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Girard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valia Fascio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430894v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bennici" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auroux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2009.04.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RBMGPNB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199386v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli Tsitsiris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.04.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199385v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.04.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580893v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Jian Li" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.539-543.1880" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004912v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134108" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004916v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tsitisiris" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-006-6419-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/906133680F7AB34BE01C50D4B19B78047A5FE67E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006852v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Othman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2004.09.013" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022244v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006830v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020734" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CBB39863A5E5BB0F1C3BF00D8D8E1AF08487F7DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111355v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gary" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2002.002028" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111297v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111309v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mouro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2000925" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111310v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-835X(00)00026-9" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111311v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gary" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.177-180.225" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111604v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0734-743X(98)00034-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGKX7LFW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111611v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-9465(98)00008-0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ1FHRVD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111610v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(97)00374-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111584v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(96)00117-0" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JDZV0RC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111588v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(97)00024-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRX0PDN8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111585v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz R Klepaczko" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0734-743X(96)00038-3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXJTJFTB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111583v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(96)00117-2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05J5GQMW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255517v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997360" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111587v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-9418(97)00012-3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFD120E42210557857084B022647875F342F51A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111561v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-7683(95)00186-7" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C5Z84FR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111529v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-5093(95)10017-2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3RWZLXW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253368v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994813" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ACEAFC08F525938D92E6E5E79B767987273459A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250501v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Klepaczko" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991357" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36A9740B06E239A0C7CBB65976B78AA1F4EA9A5D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Zhao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113151" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03201000v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Elnasri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/16878140211009415" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153199v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Ji" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dauser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano M&#233;ndez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Mao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abc55e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963087v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Quillery" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zouari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-020-00665-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508539v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Xiao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.P. Sun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2020.103559" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508534v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianhang Zhao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Du" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopeng Shi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2020.105603" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398123v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Sun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rovira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Gai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10834-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442535v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Sun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Liu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2019.05.039" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987999v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Elnasri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442513v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2019.05.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDTKRHXB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709007v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailiang Nie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Suo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beibei Wu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2018.02.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN04PG2V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665450v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2017.11.017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889556v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818302054" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988003v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifang Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2018.08.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XDV75N5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690904v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiagui Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan He" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gan Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyang Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2017.12.016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HDV3JCF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547298v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang, H." TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingping Sun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2017.03.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2VNPC91-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547246v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.01.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842513v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giannopoulos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chronopoulou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. Pantelis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.04.162" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSV5CJ5H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547358v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2016.05.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGRSF6PX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137405v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiagui Liu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pattofatto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daining Fang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangyun Lu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2014.06.013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF5MQW3D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137279v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Hou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2015.02.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137384v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Saletti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.03.014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137374v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Shi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Merle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Long Li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2014.06.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547361v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.05.017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6PG3HQZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694922v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genwei Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Bai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Pu Zhao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941064v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.02.017" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549276v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Cui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Wang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longmao Zhao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.04.025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549252v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pattofatto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.05.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549295v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huabin Zeng" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580834v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pattofatto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yl Li" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.11.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580832v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoi Ono" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Abdennadher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.11.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKDLD4FK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520624v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Girard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valia Fascio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2010.05.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430894v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bennici" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auroux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2009.04.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RBMGPNB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580893v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Jian Li" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.539-543.1880" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199385v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli Tsitsiris" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.04.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199386v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.04.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004912v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134108" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006852v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Othman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2004.09.013" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004916v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tsitisiris" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-006-6419-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/906133680F7AB34BE01C50D4B19B78047A5FE67E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022244v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006830v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020734" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CBB39863A5E5BB0F1C3BF00D8D8E1AF08487F7DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111355v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gary" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2002.002028" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111310v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-835X(00)00026-9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111309v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mouro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2000925" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111297v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111311v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gary" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.177-180.225" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111610v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(97)00374-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111604v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0734-743X(98)00034-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGKX7LFW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111611v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-9465(98)00008-0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ1FHRVD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255517v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997360" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111587v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-9418(97)00012-3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFD120E42210557857084B022647875F342F51A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111588v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(97)00024-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRX0PDN8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111585v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz R Klepaczko" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0734-743X(96)00038-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXJTJFTB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111584v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(96)00117-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JDZV0RC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111583v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(96)00117-2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05J5GQMW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111561v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-7683(95)00186-7" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C5Z84FR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111529v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-5093(95)10017-2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3RWZLXW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253368v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994813" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ACEAFC08F525938D92E6E5E79B767987273459A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250501v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Klepaczko" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991357" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36A9740B06E239A0C7CBB65976B78AA1F4EA9A5D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>