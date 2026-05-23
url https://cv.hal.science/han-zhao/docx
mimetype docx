--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -1475,562 +1475,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of the property gradient on the impact behavior of graded multilayer sandwich with corrugated cores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nickel-titanium pseudo-elastic behavior under equi-biaxial dynamic loading conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Quillery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Hou</w:t>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Zhao</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.G. Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 113, pp.98 - 105. </w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 183, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2017.11.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201818302054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01665450v1</w:t>
+                <w:t xml:space="preserve">hal-01889556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel-titanium pseudo-elastic behavior under equi-biaxial dynamic loading conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the influence of the property gradient on the impact behavior of graded multilayer sandwich with corrugated cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Hubert</w:t>
+                <w:t xml:space="preserve">B. Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.L. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 183, </w:t>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113, pp.98 - 105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201818302054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2017.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889556v1</w:t>
+                <w:t xml:space="preserve">hal-01665450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetric split Hopkinson compression and tension tests using synchronized electromagnetic stress pulse generators</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation on the dynamic behaviour of metal foam: From yield to densification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huifang Liu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jiagui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyuan He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122, pp.73-82. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2018.08.004⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 114, pp.69 - 77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2017.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988003v1</w:t>
+                <w:t xml:space="preserve">hal-01690904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on the dynamic behaviour of metal foam: From yield to densification</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gan Li</w:t>
+                <w:t xml:space="preserve">Symmetric split Hopkinson compression and tension tests using synchronized electromagnetic stress pulse generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hailiang Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Suo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaopeng Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mingyang Wang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Huifang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 114, pp.69 - 77. </w:t>
+              <w:t xml:space="preserve">, 2018, 122, pp.73-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2017.12.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2018.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690904v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study of NiTi alloy under shear loading over a large range of strain rates</w:t>
               </w:r>
@@ -2145,51 +2145,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study on the impact behavior of multilayer sandwich with corrugated cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3239,287 +3239,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in spatiotemporal evolution of thermomechanical fields during the solid-solid phase transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Q.P. Sun</w:t>
+                <w:t xml:space="preserve">A lattice deformation based model of metallic lattice sandwich plates subjected to impulsive loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaodong Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daining Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longmao Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Zhao</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Yin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2012.02.017⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49, pp.2854-2862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941064v1</w:t>
+                <w:t xml:space="preserve">hal-01549276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lattice deformation based model of metallic lattice sandwich plates subjected to impulsive loading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daining Fang</w:t>
+                <w:t xml:space="preserve">Recent advances in spatiotemporal evolution of thermomechanical fields during the solid-solid phase transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.P. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhihua Wang</w:t>
+                <w:t xml:space="preserve">R. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Saletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longmao Zhao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Han Zhao</w:t>
+                <w:t xml:space="preserve">H. Yin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 49, pp.2854-2862. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 340 (4-5), pp.349-358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.04.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2012.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549276v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inertia effects on the progressive crushing of aluminium honeycombs under impact loading</w:t>
               </w:r>
@@ -5231,304 +5231,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic testing of fibre polymer matrix composite plates under in-plane compression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic tensile testing of sheet metal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Zhao</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1359-835X(00)00026-9⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10, pp.149-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2000925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00111310v1</w:t>
+                <w:t xml:space="preserve">hal-00111309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic tensile testing of sheet metal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude expérimentale du comportement dynamique des matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Han Zhao</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 1, pp.15-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111309v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale du comportement dynamique des matériaux</w:t>
+                <w:t xml:space="preserve">Dynamic testing of fibre polymer matrix composite plates under in-plane compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 31, pp.835-840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1359-835X(00)00026-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111297v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour characterisations of sheet metals, metallic honeycombs and foams at high and medium strain rates</w:t>
               </w:r>
@@ -5870,208 +5870,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Strain Range Dynamic Testing at High and Medium Strain Rates, Using a Common Scale SHPB</w:t>
+                <w:t xml:space="preserve">Testing of polymeric foams at high and medium strain rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zhao</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 07 (C3), pp.C3-341-C3-346. </w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 16, pp.507-516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:1997360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0142-9418(97)00012-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00255517v1</w:t>
+                <w:t xml:space="preserve">hal-00111587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing of polymeric foams at high and medium strain rates</w:t>
+                <w:t xml:space="preserve">Large Strain Range Dynamic Testing at High and Medium Strain Rates, Using a Common Scale SHPB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 07 (C3), pp.C3-341-C3-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1997360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0142-9418(97)00012-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00111587v1</w:t>
+                <w:t xml:space="preserve">jpa-00255517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A constitutive model for metals over a large range of strain rates - Identification for mild-steeel and aluminium sheets</w:t>
               </w:r>
@@ -7063,51 +7063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Zhao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113151" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03201000v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Elnasri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/16878140211009415" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153199v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Ji" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dauser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano M&#233;ndez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Mao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abc55e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963087v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Quillery" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zouari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-020-00665-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508539v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Xiao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.P. Sun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2020.103559" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508534v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianhang Zhao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Du" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopeng Shi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2020.105603" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398123v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Sun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rovira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Gai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10834-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442535v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Sun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Liu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2019.05.039" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987999v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Elnasri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442513v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2019.05.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDTKRHXB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709007v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailiang Nie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Suo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beibei Wu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2018.02.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN04PG2V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665450v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2017.11.017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889556v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818302054" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988003v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifang Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2018.08.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XDV75N5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690904v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiagui Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan He" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gan Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyang Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2017.12.016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HDV3JCF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547298v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang, H." TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingping Sun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2017.03.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2VNPC91-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547246v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.01.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842513v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giannopoulos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chronopoulou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. Pantelis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.04.162" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSV5CJ5H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547358v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2016.05.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGRSF6PX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137405v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiagui Liu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pattofatto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daining Fang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangyun Lu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2014.06.013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF5MQW3D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137279v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Hou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2015.02.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137384v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Saletti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.03.014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137374v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Shi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Merle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Long Li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2014.06.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547361v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.05.017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6PG3HQZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694922v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genwei Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Bai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Pu Zhao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941064v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.02.017" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549276v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Cui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Wang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longmao Zhao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.04.025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549252v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pattofatto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.05.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549295v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huabin Zeng" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580834v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pattofatto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yl Li" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.11.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580832v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoi Ono" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Abdennadher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.11.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKDLD4FK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520624v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Girard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valia Fascio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2010.05.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430894v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bennici" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auroux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2009.04.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RBMGPNB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580893v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Jian Li" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.539-543.1880" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199385v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli Tsitsiris" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.04.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199386v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.04.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004912v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134108" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006852v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Othman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2004.09.013" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004916v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tsitisiris" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-006-6419-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/906133680F7AB34BE01C50D4B19B78047A5FE67E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022244v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006830v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020734" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CBB39863A5E5BB0F1C3BF00D8D8E1AF08487F7DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111355v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gary" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2002.002028" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111310v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-835X(00)00026-9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111309v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mouro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2000925" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111297v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111311v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gary" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.177-180.225" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111610v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(97)00374-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111604v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0734-743X(98)00034-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGKX7LFW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111611v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-9465(98)00008-0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ1FHRVD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255517v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997360" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111587v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-9418(97)00012-3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFD120E42210557857084B022647875F342F51A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111588v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(97)00024-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRX0PDN8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111585v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz R Klepaczko" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0734-743X(96)00038-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXJTJFTB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111584v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(96)00117-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JDZV0RC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111583v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(96)00117-2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05J5GQMW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111561v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-7683(95)00186-7" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C5Z84FR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111529v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-5093(95)10017-2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3RWZLXW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253368v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994813" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ACEAFC08F525938D92E6E5E79B767987273459A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250501v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Klepaczko" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991357" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36A9740B06E239A0C7CBB65976B78AA1F4EA9A5D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Zhao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113151" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03201000v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Elnasri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/16878140211009415" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153199v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Ji" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dauser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano M&#233;ndez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Mao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abc55e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963087v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Quillery" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zouari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-020-00665-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508539v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Xiao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.P. Sun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2020.103559" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508534v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianhang Zhao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Du" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopeng Shi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2020.105603" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398123v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Sun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rovira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Gai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10834-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442535v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Sun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Liu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2019.05.039" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987999v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Elnasri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442513v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2019.05.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDTKRHXB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709007v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailiang Nie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Suo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beibei Wu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2018.02.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN04PG2V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889556v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818302054" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665450v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2017.11.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690904v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiagui Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan He" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gan Li" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyang Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2017.12.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HDV3JCF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988003v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifang Liu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2018.08.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XDV75N5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547298v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang, H." TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingping Sun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2017.03.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2VNPC91-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547246v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.01.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842513v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giannopoulos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chronopoulou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. Pantelis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.04.162" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSV5CJ5H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547358v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2016.05.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGRSF6PX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137405v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiagui Liu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pattofatto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daining Fang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangyun Lu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2014.06.013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF5MQW3D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137279v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Hou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2015.02.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137384v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Saletti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.03.014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137374v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Shi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Merle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Long Li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2014.06.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547361v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.05.017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6PG3HQZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694922v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genwei Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Bai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Pu Zhao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549276v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Cui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Wang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longmao Zhao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.04.025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941064v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.02.017" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549252v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pattofatto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.05.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549295v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huabin Zeng" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580834v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pattofatto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yl Li" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.11.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580832v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoi Ono" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Abdennadher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.11.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKDLD4FK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520624v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Girard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valia Fascio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2010.05.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430894v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bennici" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auroux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2009.04.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RBMGPNB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580893v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Jian Li" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.539-543.1880" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199385v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli Tsitsiris" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.04.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199386v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.04.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004912v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134108" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006852v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Othman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2004.09.013" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004916v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tsitisiris" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-006-6419-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/906133680F7AB34BE01C50D4B19B78047A5FE67E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022244v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006830v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020734" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CBB39863A5E5BB0F1C3BF00D8D8E1AF08487F7DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111355v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gary" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2002.002028" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111309v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mouro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2000925" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111297v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111310v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-835X(00)00026-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111311v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gary" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.177-180.225" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111610v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(97)00374-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111604v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0734-743X(98)00034-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGKX7LFW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111611v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-9465(98)00008-0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ1FHRVD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111587v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-9418(97)00012-3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFD120E42210557857084B022647875F342F51A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255517v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997360" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111588v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(97)00024-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRX0PDN8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111585v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz R Klepaczko" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0734-743X(96)00038-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXJTJFTB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111584v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(96)00117-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JDZV0RC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111583v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(96)00117-2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05J5GQMW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111561v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-7683(95)00186-7" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C5Z84FR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111529v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-5093(95)10017-2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3RWZLXW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253368v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994813" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ACEAFC08F525938D92E6E5E79B767987273459A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250501v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Klepaczko" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991357" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36A9740B06E239A0C7CBB65976B78AA1F4EA9A5D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>