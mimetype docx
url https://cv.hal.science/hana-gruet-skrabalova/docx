--- v0 (2026-03-24)
+++ v1 (2026-05-03)
@@ -184,196 +184,196 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’acquisition des prépositions 'à' et 'de' en français par des locuteurs tchèques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Gruet-Skrabalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Dedková</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.9663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Non-verbal complements of modal verbs: the case of directional adverbials in Czech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Gruet-Skrabalova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beyond Philology: An International Journal of Linguistics, Literary Studies and English Language Teaching</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (3), pp.45-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26881/bp.2021.3.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432044v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-04432082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complémentation des verbes modaux en tchèque : compléments élidés vs. compléments non verbaux</w:t>
               </w:r>
@@ -3583,51 +3583,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="312CBC58"/>
+    <w:nsid w:val="601D057B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3814,51 +3814,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hana-gruet-skrabalova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087512602" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04432044v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Gruet-Skrabalova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26881/bp.2021.3.02" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04432082v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Dedkov&#225;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9663" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362443v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679872v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679867v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/linguistica.56.1.127-142" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599016v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Skrabalova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360368v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362440v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362438v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362447v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679875v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679878v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00911083v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066179v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00911078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00911053v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00911087v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707067v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707065v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599042v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599037v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599032v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03427744v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Spitzl-Dupic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://elverdissen.dyndns.org/~nodus/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923664v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bodelot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trouilleux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03427699v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998323v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362446v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682527v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.czechency.org" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682548v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132668v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507438v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707064v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599019v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525336v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711099v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998394v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998388v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532348v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132695v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844199v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corbin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquemot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hana-gruet-skrabalova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087512602" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04432082v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Gruet-Skrabalova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Dedkov&#225;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9663" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04432044v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26881/bp.2021.3.02" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362443v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679872v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679867v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/linguistica.56.1.127-142" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599016v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Skrabalova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360368v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362440v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362438v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362447v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679875v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679878v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00911083v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066179v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00911078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00911053v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00911087v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707067v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707065v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599042v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599037v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599032v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03427744v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Spitzl-Dupic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://elverdissen.dyndns.org/~nodus/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923664v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bodelot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trouilleux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03427699v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998323v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362446v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682527v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.czechency.org" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682548v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132668v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507438v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707064v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599019v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525336v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711099v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998394v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998388v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532348v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132695v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844199v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corbin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquemot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>