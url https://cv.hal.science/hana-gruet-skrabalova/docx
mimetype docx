--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -422,174 +422,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yes or No, or how to answer a negative question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Gruet-Skrabalova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Current Trends in Generative Linguistics, 56, pp.127-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4312/linguistica.56.1.127-142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ellipsis in sequences of multiple wh-words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Gruet-Skrabalova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistica Brunensia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 64 (1), pp.57-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679872v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01679867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VP-ellipsis and the Czech auxiliary &amp;lt;i&amp;gt;být&amp;lt;/i&amp;gt; ('to be')</w:t>
               </w:r>
@@ -1153,165 +1153,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Verbs and particles in minimal answers to yes-no questions in Czech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Gruet-Skrabalova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formal Description of Slavic Languages 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Leipzig, Germany. pp.197-215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Answers to negative questions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Gruet-Skrabalova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syntax, phonology and linguistic analysis - SinFonIJA 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236207v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00911083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On minimal answers to yes-no questions in Czech and Spanish</w:t>
               </w:r>
@@ -2393,186 +2393,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elipsa, gapping, VP-elipsa, sluicing, eliptická odpověď [Ellipsis, gapping, VP-ellipsis, sluicing, elliptical answers]</w:t>
+                <w:t xml:space="preserve">Koordinace, koordinační spojka, konjunkce, disjunkce, adverzativnost, komitativni konstrukce [Coordination, coordinator, conjunction, disjunction, adversativity, comitative constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Gruet-Skrabalova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karlík, P. Nekula, M. &amp; Pleskalová, J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nový encyklopedický slovník češtiny [New Encyclopedic Dictionary of Czech]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nakladatelství Lidové noviny, 27p., 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">Koordinace, koordinační spojka, konjunkce, disjunkce, adverzativnost, komitativni konstrukce [Coordination, coordinator, conjunction, disjunction, adversativity, comitative constructions</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elipsa, gapping, VP-elipsa, sluicing, eliptická odpověď [Ellipsis, gapping, VP-ellipsis, sluicing, elliptical answers]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Gruet-Skrabalova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karlík, P. Nekula, M. &amp; Pleskalová, J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nový encyklopedický slovník češtiny [New Encyclopedic Dictionary of Czech]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nakladatelství Lidové noviny, 27p., 2016</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nakladatelství Lidové noviny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682548v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two kinds of answers to yes-no questions in Czech and Spanish.</w:t>
               </w:r>
@@ -3583,51 +3583,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="601D057B"/>
+    <w:nsid w:val="7845EE65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3814,51 +3814,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hana-gruet-skrabalova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087512602" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04432082v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Gruet-Skrabalova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Dedkov&#225;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9663" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04432044v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26881/bp.2021.3.02" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362443v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679872v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679867v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/linguistica.56.1.127-142" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599016v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Skrabalova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360368v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362440v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362438v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362447v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679875v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679878v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00911083v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066179v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00911078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00911053v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00911087v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707067v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707065v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599042v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599037v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599032v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03427744v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Spitzl-Dupic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://elverdissen.dyndns.org/~nodus/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923664v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bodelot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trouilleux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03427699v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998323v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362446v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682527v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.czechency.org" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682548v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132668v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507438v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707064v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599019v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525336v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711099v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998394v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998388v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532348v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132695v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844199v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corbin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquemot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hana-gruet-skrabalova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087512602" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04432082v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Gruet-Skrabalova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Dedkov&#225;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9663" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04432044v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26881/bp.2021.3.02" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362443v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679867v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/linguistica.56.1.127-142" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679872v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599016v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Skrabalova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360368v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362440v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362438v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362447v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679875v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679878v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00911083v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236207v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066179v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00911078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00911053v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00911087v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707067v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707065v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599042v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599037v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599032v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03427744v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Spitzl-Dupic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://elverdissen.dyndns.org/~nodus/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923664v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bodelot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trouilleux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03427699v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998323v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362446v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682548v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682527v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.czechency.org" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132668v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507438v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707064v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599019v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525336v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711099v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998394v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998388v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532348v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132695v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844199v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corbin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquemot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>