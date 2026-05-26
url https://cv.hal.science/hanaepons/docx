--- v0 (2026-05-05)
+++ v1 (2026-05-26)
@@ -938,429 +938,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 and andrology: Recommendations of the French-speaking society of andrology (Société d'Andrologie de langue Française SALF)</w:t>
+                <w:t xml:space="preserve">Accès à la préservation de la fertilité des adolescents et jeunes adultes de 15 à 24 ans atteints de cancers en Auvergne, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safouane Mohammed Hamdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Bendayan</w:t>
+                <w:t xml:space="preserve">Victoria Grèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Huyghe</w:t>
+                <w:t xml:space="preserve">Sabrina Mechdoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Vorilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Soufir</w:t>
+                <w:t xml:space="preserve">Florentina Isfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Amar</w:t>
+                <w:t xml:space="preserve">Nadège Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and clinical andrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (10), </w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107 (7-8), pp.773-778. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12610-020-00106-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2020.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927379v1</w:t>
+                <w:t xml:space="preserve">hal-03040771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm cryostorage in a dry tank: An accurate alternative</w:t>
+                <w:t xml:space="preserve">COVID-19 and andrology: Recommendations of the French-speaking society of andrology (Société d'Andrologie de langue Française SALF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Mestres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
+                <w:t xml:space="preserve">Safouane Mohammed Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Éric Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bouche</w:t>
+                <w:t xml:space="preserve">Jean Claude Soufir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Vega</w:t>
+                <w:t xml:space="preserve">E. Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 94, pp.32-39. </w:t>
+              <w:t xml:space="preserve">Basic and clinical andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2020.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12610-020-00106-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03045782v1</w:t>
+                <w:t xml:space="preserve">hal-02927379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès à la préservation de la fertilité des adolescents et jeunes adultes de 15 à 24 ans atteints de cancers en Auvergne, France</w:t>
+                <w:t xml:space="preserve">Sperm cryostorage in a dry tank: An accurate alternative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Grèze</w:t>
+                <w:t xml:space="preserve">Stéphanie Mestres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Mechdoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Solène Vorilhon</w:t>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florentina Isfan</w:t>
+                <w:t xml:space="preserve">Cyril Bouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Rouel</w:t>
+                <w:t xml:space="preserve">Aurelie Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 107 (7-8), pp.773-778. </w:t>
+              <w:t xml:space="preserve">Cryobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94, pp.32-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2020.03.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2020.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040771v1</w:t>
+                <w:t xml:space="preserve">hal-03045782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pregnancies and obstetrical prognosis after oocyte donation in Turner Syndrome A multicentric study</w:t>
               </w:r>
@@ -1608,697 +1608,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of human sperm DNA oxidation quantification and threshold determination using an 8-OHdG immuno-detection assay</w:t>
+                <w:t xml:space="preserve">Sperm meiotic segregation of a balanced interchromosomal reciprocal insertion resulting in recurrent spontaneous miscarriage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Vorilhon</w:t>
+                <w:t xml:space="preserve">Gaëlle Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Brugnon</w:t>
+                <w:t xml:space="preserve">Andrei Tchirkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kocer</w:t>
+                <w:t xml:space="preserve">Christine Francannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Dollet</w:t>
+                <w:t xml:space="preserve">Hanae Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Bourgne</w:t>
+                <w:t xml:space="preserve">Florence Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33 (4), pp.553 - 562. </w:t>
+              <w:t xml:space="preserve">Reproductive BioMedicine Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (1), pp.100 - 106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/humrep/dey038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rbmo.2018.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919622v1</w:t>
+                <w:t xml:space="preserve">hal-01912309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préservation de la fertilité en cancérologie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accuracy of human sperm DNA oxidation quantification and threshold determination using an 8-OHdG immuno-detection assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Grémeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
+                <w:t xml:space="preserve">S Vorilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Chabrot</w:t>
+                <w:t xml:space="preserve">F Brugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kocer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bourgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2017.11.001⟩</w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (4), pp.553-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humrep/dey038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03419144v1</w:t>
+                <w:t xml:space="preserve">hal-03419125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm meiotic segregation of a balanced interchromosomal reciprocal insertion resulting in recurrent spontaneous miscarriage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Francannet</w:t>
+                <w:t xml:space="preserve">Préservation de la fertilité en cancérologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Vorilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanae Pons</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Grémeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Brugnon</w:t>
+                <w:t xml:space="preserve">Cécile Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive BioMedicine Online</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37 (1), pp.100 - 106. </w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 105 (1), pp.99-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rbmo.2018.03.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2017.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912309v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of human sperm DNA oxidation quantification and threshold determination using an 8-OHdG immuno-detection assay</w:t>
+                <w:t xml:space="preserve">Sperm meiotic segregation of a balanced interchromosomal reciprocal insertion resulting in recurrent spontaneous miscarriage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Vorilhon</w:t>
+                <w:t xml:space="preserve">Gaëlle Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Brugnon</w:t>
+                <w:t xml:space="preserve">Andrei Tchirkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kocer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Dollet</w:t>
+                <w:t xml:space="preserve">Christine Francannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Bourgne</w:t>
+                <w:t xml:space="preserve">Florence Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33 (4), pp.553-562. </w:t>
+              <w:t xml:space="preserve">Reproductive BioMedicine Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (1), pp.100-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/humrep/dey038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rbmo.2018.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03419125v1</w:t>
+                <w:t xml:space="preserve">hal-03419135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm meiotic segregation of a balanced interchromosomal reciprocal insertion resulting in recurrent spontaneous miscarriage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accuracy of human sperm DNA oxidation quantification and threshold determination using an 8-OHdG immuno-detection assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Vorilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Brugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kocer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Salaun</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Florence Brugnon</w:t>
+                <w:t xml:space="preserve">C Bourgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive BioMedicine Online</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rbmo.2018.03.019⟩</w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (4), pp.553 - 562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humrep/dey038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03419135v1</w:t>
+                <w:t xml:space="preserve">hal-01919622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préservation de la fertilité en cancérologie</w:t>
               </w:r>
@@ -2336,78 +2336,78 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Vorilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 105 (1), pp.99-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bulcan.2017.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675571v1</w:t>
@@ -2699,51 +2699,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of atorvastatin efficacy and toxicity on spermatozoa, accessory glands and gonadal hormones of healthy men: a pilot prospective clinical trial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Sion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3006,51 +3006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salwan Maqdasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Gouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 12 (1), pp.65. </w:t>
@@ -3082,774 +3082,774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoleamine 2,3-Dioxygenase 1 (Ido1) Is Involved in the Control of Mouse Caput Epididymis Immune Environment</w:t>
+                <w:t xml:space="preserve">DNA oxidative damage in mammalian spermatozoa: where and why is the male nucleus affected?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aicha Jrad-Lamine</w:t>
+                <w:t xml:space="preserve">Anais Noblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Damon-Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchta Karrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Henry-Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ayhan Kocer</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (6), pp.e66494. </w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65, pp.719-723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0066494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.FREERADBIOMED.2013.07.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964882v1</w:t>
+                <w:t xml:space="preserve">hal-02964881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA oxidative damage in mammalian spermatozoa: where and why is the male nucleus affected?</w:t>
+                <w:t xml:space="preserve">Density gradient centrifugation prior to cryopreservation and hypotaurine supplementation improve post-thaw quality of sperm from infertile men with oligoasthenoteratozoospermia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Noblanc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Damon-Soubeyrand</w:t>
+                <w:t xml:space="preserve">F. Brugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemlih Ouchchane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchta Karrich</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rémi Cadet</w:t>
+                <w:t xml:space="preserve">C. Artonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Farigoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.FREERADBIOMED.2013.07.044⟩</w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (8), pp.2045-2057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humrep/det253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964881v1</w:t>
+                <w:t xml:space="preserve">hal-03419416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density gradient centrifugation prior to cryopreservation and hypotaurine supplementation improve post-thaw quality of sperm from infertile men with oligoasthenoteratozoospermia</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indoleamine 2,3-Dioxygenase 1 (Ido1) Is Involved in the Control of Mouse Caput Epididymis Immune Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Artonne</w:t>
+                <w:t xml:space="preserve">Aicha Jrad-Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Henry-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Damon-Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Farigoule</w:t>
+                <w:t xml:space="preserve">Fabrice Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayhan Kocer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 28 (8), pp.2045-2057. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6), pp.e66494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/humrep/det253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0066494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419416v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The limits for detection of activated caspases of spermatozoa by western blot in human semen</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Artonne</w:t>
+                <w:t xml:space="preserve">Epididymis Response Partly Compensates for Spermatozoa Oxidative Defects in snGPx4 and GPx5 Double Mutant Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Noblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Janny</w:t>
+                <w:t xml:space="preserve">Manon Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Damon-Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Grizard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Kerchkove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Andrologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0272.2012.01277.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (6), pp.e38565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0038565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03419482v1</w:t>
+                <w:t xml:space="preserve">hal-02083321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epididymis Response Partly Compensates for Spermatozoa Oxidative Defects in snGPx4 and GPx5 Double Mutant Mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Noblanc</w:t>
+                <w:t xml:space="preserve">The limits for detection of activated caspases of spermatozoa by western blot in human semen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Artonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Peltier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Damon-Soubeyrand</w:t>
+                <w:t xml:space="preserve">L. Janny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Kerchkove</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Grizard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Andrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (4), pp.265-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0272.2012.01277.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0038565⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02083321v1</w:t>
+                <w:t xml:space="preserve">hal-03419482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prostasomes: inhibitors of capacitation and modulators of cellular signalling in human sperm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Artonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Canis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3900,64 +3900,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apoptosis and meiotic segregation in ejaculated sperm from Robertsonian translocation carrier patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Janny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Communal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4028,265 +4028,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryopreservation affects bovine sperm intracellular parameters associated with capacitation and acrosome exocytosis</w:t>
+                <w:t xml:space="preserve">Rôles des dérivés actifs de l’oxygène (DAO) sur les spermatozoïdes humains et infertilité masculine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janice Bailey</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Janny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/RD07170⟩</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (6), pp.529-535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2009.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03419579v1</w:t>
+                <w:t xml:space="preserve">hal-03419557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôles des dérivés actifs de l’oxygène (DAO) sur les spermatozoïdes humains et infertilité masculine</w:t>
+                <w:t xml:space="preserve">Cryopreservation affects bovine sperm intracellular parameters associated with capacitation and acrosome exocytosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Sion</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janice Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Saez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 37 (6), pp.529-535. </w:t>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (4), pp.525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2009.04.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/RD07170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419557v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid Remodeling of Murine Epididymosomes and Spermatozoa During Epididymal Maturation1</w:t>
               </w:r>
@@ -4527,51 +4527,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decrease of human sperm hypercondensed chromatin volume after slow freezing revealed by three-dimensional (3D) nuclear morphometry</w:t>
+                <w:t xml:space="preserve">Quel est l’impact de la congélation lente sur les paramètres morphométriques tridimensionnels (3D) des noyaux spermatiques humains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriana Carcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Desset</w:t>
@@ -4585,118 +4585,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Puceat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maissa Andrieux</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïssa Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESHRE 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">40ème congrés de la SALF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Andrologie de Langue Française, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248062v1</w:t>
+                <w:t xml:space="preserve">hal-05248012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel est l’impact de la congélation lente sur les paramètres morphométriques tridimensionnels (3D) des noyaux spermatiques humains ?</w:t>
+                <w:t xml:space="preserve">Decrease of human sperm hypercondensed chromatin volume after slow freezing revealed by three-dimensional (3D) nuclear morphometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriana Carcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Desset</w:t>
@@ -4710,94 +4710,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Puceat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maïssa Andrieux</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maissa Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème congrés de la SALF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'Andrologie de Langue Française, Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">ESHRE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248012v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel est l'impact des radiations ionisantes sur la fertilité masculine ?</w:t>
               </w:r>
@@ -4947,51 +4947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chabrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécily Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5152,484 +5152,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La supplémentation en hypotaurine des milieux de préparation et de congélation améliore la qualité fonctionnelle et nucléaire spermatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection de la maladie résiduelle du sarcome d’Ewing dans le tissu ovarien et testiculaire par une méthode sensible et spécifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justyna Kanold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchirkov Andrei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S Carlet Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Fédération Française d’Etude de la Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Collège de Biologie et médecine de la Reproduction, prix de la meilleure communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936036v1</w:t>
+                <w:t xml:space="preserve">hal-03419088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de la maladie résiduelle du sarcome d’Ewing dans le tissu ovarien et testiculaire par une méthode sensible et spécifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Chaput</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaput L</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tchirkov Andrei</w:t>
+                <w:t xml:space="preserve">Kanold J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Tchirkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collège de Biologie et médecine de la Reproduction, prix de la meilleure communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">, Jul 2018, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419088v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de la maladie résiduelle du sarcome d’Ewing dans le tissu ovarien et testiculaire par une méthode sensible et spécifique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La supplémentation en hypotaurine des milieux de préparation et de congélation améliore la qualité fonctionnelle et nucléaire spermatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vorilhon S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouche C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaput L</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nina Radosevic-Robin</w:t>
+                <w:t xml:space="preserve">Pereira B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kanold J</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
+                <w:t xml:space="preserve">S Carlet Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collège de Biologie et médecine de la Reproduction, prix de la meilleure communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, PARIS, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Fédération Française d’Etude de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936108v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La supplémentation en hypotaurine des milieux de préparation et de congélation améliore la qualité fonctionnelle et nucléaire spermatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vorilhon S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Carlet Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Fédération Française d’Etude de la Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
@@ -5658,77 +5658,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du stress oxidant sur la qualité nucléaire spermatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vorilhon S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Carlet Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5805,51 +5805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Metchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Vorilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mestres S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5943,51 +5943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Vorilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mestres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sejdi Lusho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6042,64 +6042,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du stress oxidant sur la qualité nucléaire spermatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Vorilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Carlet Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël R. Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6359,51 +6359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Harzallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Vorilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FFER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Clermont-Ferrand, France</w:t>
@@ -6471,64 +6471,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Tchirkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESHRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Virtuel, France</w:t>
@@ -6641,71 +6641,71 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Soufir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12610-020-00106-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395799v1</w:t>
@@ -6806,51 +6806,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE4E87FD"/>
+    <w:nsid w:val="BC166F85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7037,51 +7037,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hanaepons" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9779-9693" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120934" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374415v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gatimel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Barbotin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mery" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Beauvillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendayan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.70134" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247955v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Carcy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dubos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Puceat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa Andrieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.70096" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471830v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Pons-Rejraji" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209688v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Gouhier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dollet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chaput" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourgne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14051039" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850684v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chabrolles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Brebion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fiot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2022.09.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670153v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Vorilhon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Difrane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-021-00144-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927379v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouane Mohammed Hamdi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Huyghe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Soufir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-020-00106-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045782v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mestres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bouche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Vega" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2020.05.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040771v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gr&#232;ze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mechdoud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Isfan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rouel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.03.013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02153621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Andre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pimentel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Veau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Domin-Bernhard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Letur-Konirsch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2019.05.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493530v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Greze" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guttmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pons-Rejraji" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lornage" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-019-0098-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919622v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vorilhon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brugnon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kocer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dollet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bourgne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dey038" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419144v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gr&#233;meau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chabrot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2017.11.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912309v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Salaun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Tchirkov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Francannet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Pons" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brugnon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2018.03.019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419125v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419135v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675571v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gremeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657759v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Whitfield" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Ouvrier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cadet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Damon-Soubeyrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Guiton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.115.133538" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657804v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Henry-Berger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Noblanc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Champroux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pogorelcnik" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.10.419" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01072771v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sion" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwan Maqdasy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Gouby" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-12-65" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925154v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rondanino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Chauffour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marceau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dechelotte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2014.04.033" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419153v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964882v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Jrad-Lamine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Saez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066494" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964881v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Noblanc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchta Karrich" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.FREERADBIOMED.2013.07.044" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419416v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brugnon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Artonne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farigoule" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/det253" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419482v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Janny" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grizard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0272.2012.01277.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LVFJ23VB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083321v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peltier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerchkove" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Chabory" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038565" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419521v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sion" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2605.2010.01116.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419536v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Communal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darcha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Szczepaniak" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deq113" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419579v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Bailey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclerc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD07170" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419557v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2009.04.015" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419602v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Prensier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Carreras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Motta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.105.049304" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085768v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejraji Hanae" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vernet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Drevet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248062v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Andrieux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248012v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248073v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dercle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Billoux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851360v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cily Lucas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835728v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Compagnon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sereta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936036v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vorilhon S" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouche C" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pereira B" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carlet Dollet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419088v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Radosevic-Robin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Kanold" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchirkov Andrei" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936108v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaput L" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanold J" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419064v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936015v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Drevet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935909v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Metchat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mestres S" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusho S" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419102v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sejdi Lusho" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419110v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l R. Drevet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965890v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044521v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Kaspraza" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Harzallah" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044223v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395799v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamdi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bendayan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huyghe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Soufir" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hanaepons" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9779-9693" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120934" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374415v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gatimel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Barbotin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mery" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Beauvillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendayan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.70134" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247955v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Carcy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dubos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Puceat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa Andrieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.70096" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471830v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Pons-Rejraji" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209688v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Gouhier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dollet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chaput" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourgne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14051039" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850684v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chabrolles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Brebion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fiot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2022.09.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670153v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Vorilhon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Difrane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-021-00144-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040771v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gr&#232;ze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mechdoud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Isfan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rouel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.03.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927379v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouane Mohammed Hamdi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Huyghe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Soufir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-020-00106-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045782v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mestres" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bouche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Vega" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2020.05.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02153621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Andre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pimentel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Veau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Domin-Bernhard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Letur-Konirsch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2019.05.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493530v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Greze" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guttmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pons-Rejraji" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lornage" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-019-0098-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912309v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Salaun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Tchirkov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Francannet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Pons" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brugnon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2018.03.019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419125v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vorilhon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brugnon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kocer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dollet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bourgne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dey038" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419144v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gr&#233;meau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chabrot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2017.11.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419135v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919622v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675571v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gremeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657759v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Whitfield" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Ouvrier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cadet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Damon-Soubeyrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Guiton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.115.133538" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657804v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Henry-Berger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Noblanc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Champroux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pogorelcnik" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.10.419" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01072771v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sion" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwan Maqdasy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Gouby" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-12-65" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925154v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rondanino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Chauffour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marceau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dechelotte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2014.04.033" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419153v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964881v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Noblanc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchta Karrich" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.FREERADBIOMED.2013.07.044" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419416v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brugnon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Artonne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farigoule" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/det253" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964882v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Jrad-Lamine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Saez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066494" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083321v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peltier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerchkove" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Chabory" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038565" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419482v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Janny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grizard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0272.2012.01277.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LVFJ23VB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419521v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sion" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2605.2010.01116.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419536v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Communal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darcha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Szczepaniak" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deq113" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419557v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2009.04.015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419579v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Bailey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclerc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD07170" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419602v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Prensier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Carreras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Motta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.105.049304" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085768v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejraji Hanae" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vernet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Drevet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248012v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248062v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Andrieux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248073v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dercle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Billoux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851360v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cily Lucas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835728v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Compagnon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sereta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419088v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Radosevic-Robin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Kanold" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchirkov Andrei" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936108v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaput L" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanold J" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936036v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vorilhon S" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouche C" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pereira B" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carlet Dollet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419064v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936015v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Drevet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935909v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Metchat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mestres S" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusho S" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419102v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sejdi Lusho" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419110v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l R. Drevet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965890v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044521v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Kaspraza" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Harzallah" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044223v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395799v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamdi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bendayan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huyghe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Soufir" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>