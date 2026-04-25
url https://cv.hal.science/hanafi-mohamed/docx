--- v1 (2026-03-26)
+++ v2 (2026-04-25)
@@ -2512,51 +2512,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C4D785A6"/>
+    <w:nsid w:val="A8364562"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>