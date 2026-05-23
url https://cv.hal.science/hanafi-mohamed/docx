--- v2 (2026-04-25)
+++ v3 (2026-05-23)
@@ -91,2173 +91,2060 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0005-5039-3070</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=e2jmGK4AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative self-polymerization of conjugated biobased free fatty acids produces thick crosslinked polyester films with low surface instabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diakaridja Nikiema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 213, pp.109957. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2026.109957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsive properties and triggered disassembly of supramolecular microgels: a key role of the structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brézault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ravaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 336, pp.128850. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymer.2025.128850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and dynamics of dense nanometric precursor films of polymer melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Schune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Yonger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 56 (14), pp.5424-5433. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.macromol.3c00554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the microstructure of unconsolidated geopolymers by thermoporometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan‐philip Merkl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste d'Espinose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104 (3), pp.1581-1591. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jace.17543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled star poly(2-oxazoline)s: Synthesis, characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Plet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Delecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Pantoustier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pembouong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 122, pp.109323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.109323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A promising &amp;quot;metastable&amp;quot; liquid crystal stationary phase for gas chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïza Ammar Khodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sassiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1616, pp.460786. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chroma.2019.460786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouse 2D diusion of polymer chains in low density precursor films of polybutadiene melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Schune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Yonger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Macro Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.843-848. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.0c00144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571015v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zwitterionic polymer ligands: An ideal surface coating to totally suppress protein-nanoparticle corona formation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Debayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Balloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatimata Dembele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangzhen Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 219, pp.119357. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2019.119357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competitive adsorption of PAM and HPAM on siliceous material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bessaies-Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fusier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Destarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 579, pp.123673. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2019.123673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-adsorbing polymers and yield stress of cement paste: Effect of depletion forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hela Bessaies Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta Pustovgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1111, pp. 209-217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zwitterionic Silane Copolymer for Ultra-Stable and Bright Biomolecular Probes Based on Fluorescent Quantum Dot Nanoclusters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A microrheological study of physical gelation of hydrophobically modified associating polymers: Effects of temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Trapiella-Alfonso</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Marouen Zammali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasna Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Ducouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.7b01615⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (19), pp.204 - 210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2017.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03907852v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microrheological study of physical gelation of hydrophobically modified associating polymers: Effects of temperature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Zwitterionic-silane copolymer for ultra stable and bright biomolecular probes based on fluorescent quantum dot nanoclusters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatimata Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Tasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Trapiella-Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Zhen Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hanafi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tahar Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2017.06.022⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (21), pp.18161-18169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b01615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584149v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zwitterionic-silane copolymer for ultra stable and bright biomolecular probes based on fluorescent quantum dot nanoclusters.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Sulfobetaine–Vinylimidazole Block Copolymers: A Robust Quantum Dot Surface Chemistry Expanding Bioimaging’s Horizons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Tasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Giovanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Zala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fragola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.7b01615⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (11), pp.11479-11489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.5b05705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520223v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfobetaine–Vinylimidazole Block Copolymers: A Robust Quantum Dot Surface Chemistry Expanding Bioimaging’s Horizons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highly Enhanced Affinity of Multidentate versus Bidentate Zwitterionic Ligands for Long-Term Quantum Dot Bioimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerson Giovanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Fragola</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Muro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Sitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.5b05705⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (43), pp.15177-15184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la302896x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04464487v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Enhanced Affinity of Multidentate versus Bidentate Zwitterionic Ligands for Long-Term Quantum Dot Bioimaging</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Glass-Transition Temperature Gradient in Nanocomposites: Evidence from Nuclear Magnetic Resonance and Differential Scanning Calorimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Papon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...119 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 108 (6), pp. 065702. </w:t>
@@ -2353,51 +2240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hanafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de la Société Francophone de Classification (SFC25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2512,51 +2399,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A8364562"/>
+    <w:nsid w:val="5C4B0706"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2743,51 +2630,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hanafi-mohamed" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-5039-3070" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457556v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefloch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kouadio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diakaridja Nikiema" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2026.109957" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373440v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Br&#233;zault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanafi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Schmitt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ravaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.128850" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150666v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schune" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Yonger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Thiel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c00554" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168886v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Hung Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan&#8208;philip Merkl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste d'Espinose" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17543" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541990v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Plet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Delecourt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pantoustier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pembouong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.109323" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568593v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Ammar Khodja" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sassiat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Thiebaut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vial" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.460786" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571015v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.0c00144" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189463v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Debayle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Balloul" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata Dembele" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhen Xu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119357" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302451v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bessaies-Bey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fusier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Destarac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.123673" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905753v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Bessaies Bey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Palacios" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Pustovgar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baumann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.05.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907852v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tasso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trapiella-Alfonso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b01615" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584149v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouen Zammali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Mahjoub" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Ducouret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Othman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.06.022" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520223v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhen Xu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464487v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Giovanelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Zala" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouccara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fragola" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b05705" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464497v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Muro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Sitbon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la302896x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01576572v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Papon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Montes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.065702" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05509505v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hanafi-mohamed" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-5039-3070" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=e2jmGK4AAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457556v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefloch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kouadio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diakaridja Nikiema" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2026.109957" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373440v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Br&#233;zault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanafi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Schmitt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ravaine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.128850" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150666v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schune" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Yonger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Thiel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c00554" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168886v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Hung Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan&#8208;philip Merkl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste d'Espinose" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17543" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541990v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Plet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Delecourt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pantoustier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pembouong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.109323" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568593v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Ammar Khodja" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sassiat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Thiebaut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vial" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.460786" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571015v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.0c00144" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189463v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Debayle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Balloul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata Dembele" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhen Xu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119357" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302451v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bessaies-Bey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fusier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Destarac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.123673" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905753v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Bessaies Bey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Palacios" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Pustovgar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baumann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.05.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584149v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouen Zammali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Mahjoub" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Ducouret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Othman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.06.022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520223v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tasso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trapiella-Alfonso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhen Xu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b01615" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464487v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Giovanelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Zala" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouccara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fragola" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b05705" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464497v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Muro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Sitbon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la302896x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01576572v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Papon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Montes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.065702" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05509505v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>