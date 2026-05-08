--- v0 (2026-03-15)
+++ v1 (2026-05-08)
@@ -66,77 +66,341 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boosting Cardiac Color Doppler Frame Rates with Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Jung Ling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Porée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Three-Stage nnU-Net Framework for Automated Myocardial Infarction Quantification in LGE-MRI.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Goujat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Jung Ling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Painchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marc Jodoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosting Cardiac Color Doppler Frame Rates with Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -158,618 +422,354 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Jung Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mougharbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 71 (11), pp.1540 - 1551. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TUFFC.2024.3424549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics-Guided Neural Networks for Intraventricular Vector Flow Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Jung Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Vixège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 71 (11), pp.1377 - 1388. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TUFFC.2024.3411718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Unwrapping of Color Doppler Echocardiography using Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Jung Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 70 (8), pp.810-820. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TUFFC.2023.3289621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142824v2</w:t>
-              </w:r>
-[...262 lines deleted...]
-                <w:t xml:space="preserve">hal-04495325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -781,342 +781,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of Volumetric Indices from Echocardiography: Which Deep Learning Solution for Clinical Use?</w:t>
+                <w:t xml:space="preserve">Extraction of volumetric indices from echocardiography: which deep learning solution for clinical use?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Jung Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Painchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Courand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marc Jodoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Imaging and Modeling of the Heart. FIMH 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Functional Imaging and Modeling of the Heart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04841708v1</w:t>
+                <w:t xml:space="preserve">hal-04087268v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of volumetric indices from echocardiography: which deep learning solution for clinical use?</w:t>
+                <w:t xml:space="preserve">Extraction of Volumetric Indices from Echocardiography: Which Deep Learning Solution for Clinical Use?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Jung Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Painchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Courand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marc Jodoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Imaging and Modeling of the Heart</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functional Imaging and Modeling of the Heart. FIMH 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France. pp.245-254, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-35302-4_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087268v2</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaching intra-observer variability in 2-D echocardiographic image segmentation with a simple U-Net architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Jung Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1310,51 +1310,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Puig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Friboulet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Jung Ling" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mougharbel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2024.3424549" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627945v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Bru" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vix&#232;ge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mendez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2024.3411718" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142824v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3289621" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242441v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Goujat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Painchaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Jodoin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495325v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Por&#233;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841708v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Courand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4_25" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087268v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979523v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495325v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Puig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Friboulet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Jung Ling" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Por&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242441v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Goujat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Painchaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Jodoin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643079v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mougharbel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2024.3424549" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627945v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Bru" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vix&#232;ge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mendez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2024.3411718" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142824v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3289621" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087268v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Courand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841708v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4_25" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979523v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>