--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hania Kassoul </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hania Kassoul est actuellement Maîtresse de conférences en Droit privé à l’Université Côte d'Azur, après 3 ans en poste à l'université Poitiers au sein de l'ERDP. Elle est docteure en droit de l'Université de Nice Sophia Antipolis (thèse intitulée &amp;quot;L'après-contrat&amp;quot;, dir. Y. Strickler, Prix d’honneur du prix de thèse de la Cour de cassation 2018, Prix Henri Texier I 2018 de l’Académie des sciences morales et politiques, Prix de l’Ecole doctorale DESPEG de l’Université de Nice Sophia Antipolis).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est enseignante-chercheuse au sein du CERDP, rattachée au pôle droit civil et procédure civile. Elle a cofondé, créé et préside le Réseau des Diplômes en Droit & Philosophie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée contre Poséidon : l'odyssée juridique des cétacés d'aquarium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lexsociété</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Les cétacés vus par le droit</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme du crédit à la consommation: la résiliation du contrat (Partie 10)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz Actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La faune sauvage captive face aux normes constitutionnelles », comm. sous CC n° 2024-1121 QPC 14 févr. 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz Actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le crédit à la consommation ou la science des « pattes de mouches » », comm. sous Lyon, 3 juill. 2025, n° 23/05688</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz Actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'humain face aux entités non personnifiées. Avons-nous des devoirs envers les animaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de la Sorbonne / Sorbonne Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05192352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle cession d'animaux domestiques: focus sur la conclusion du contrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chronique de droit animalier », Panorama semestriel – Droit privé général</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les contrats « d’accueil » et de « d’adoption » des animaux de compagnie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Forme et portée de l’accord du cédé : l’inépuisable fignolage de la cession de contrat », comm. sous Com., 24 avr. 2024, n° 22-15.958</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la vanité de la mise en demeure au pragmatisme du juge de la résolution », comm. sous Com. 18 oct. 2024, n° 20.21-579</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser l'interdépendance et en limiter la portée : arrêt sur l'extinction en chaîne dans un ensemble contractuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce de &amp;quot;colis perdus&amp;quot; : un jeu de qualification périlleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42, pp.2072</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un aggiornamento de la responsabilité civile : vers la reconnaissance d'un préjudice animal pur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Goujon-Bethan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.527-582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éternel retour de la mention manuscrite du cautionnement : quel formalisme pour la durée de l'engagement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38, pp.2231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02215006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle sanction pour la violation du délai raisonnable de jugement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un préjudice animal pur est-il possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle Corplexifier le droit – Démasquer la personne en droit privé : La matière des corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Boudot, Feb 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compliance et inexécution contractuelle: le choix des remèdes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Goujon-Bethan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le juge face aux clauses et aux contrats de compliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Anne Frison Roche; Walid Chaiehloudj; Sarah Andjechairi-Tribillac, Apr 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps métaphoriques de l’animal : de Descartes au Code civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métaphores du corps, Atelier "Démasquer la personne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réparation des atteintes subies par l’animal devant les juridictions civiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Goujon-Bethan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animal saisi par les procédures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H. Kassoul, G. Leray et M.-C. Lasserre, Jan 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements et portée de l'éthique animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Animaux, Université d'été de Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marianne Faure-Abbad; Laurence Gatti; David Gantschnig; Adrien Laubba; Jean-Victor Maublanc, Jul 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs: L'équilibre, cette norme primitive et relative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equilibres et déséquilibres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Propos introductifs : Reconnaître et discuter la norme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cukier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normativité et légitimité, Les Rencontres de Thémis et Sophia (1ère éd.), Colloque Droit et Philosophie, 19 mars 2020, Université de Poitiers. Membre du comité d’organisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, POITIERS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The issue of animal dignity: French examination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Animal Dignity, Animal &amp; Law Chair of Antwerp Universiteit, 3 et 4 Avril 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la dimension relationnelle du contrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle annuel de conférences d'ouverture du CERDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, NICE, France. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cnrs.verdi.1992.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark patterns and contract law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morality-Technology-Law - 9th Annual International Conference on Comparative Law, 20 septembre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements et portée de l'éthique animale: révolutions et circonvolutions humaines autour de la sensibilité non humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNIVERSITÉ D'ÉTÉ 2019, Poitiers -LES ANIMAUX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’excès de pouvoir et les procédures collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands concepts du droit des entreprises en difficulté, Actes du colloque CRAJEFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riflessione sulle sfide digitale della cessazione del contratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKSHOP: L’evoluzione del diritto dei contratti in Europa e le sfide dell’era digitale, Seminario previsto il 30 nov. 2018, Dipartimento di Giurisprudenza, Università degli studi di Siena (Italia).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Sienne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport entre l’Homme et l’Animal : un enjeu constitutionnel du XXIème siècle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde « De quoi les 60 ans de la Constitution sont-ils le nom ? », Institut de droit public, 22 novembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, POITIERS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emprise de l’Amour sur le Droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit et les Sentiments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERDP, Jun 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des devoirs aux obligations: jalons pour un droit civil animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.amazon.fr/devoirs-aux-obligations-jalons-animalier-ebook/dp/B0GQP7TKJ3/ref=sr_1_1?dib=eyJ2IjoiMSJ9.kV0SFvdTz0c3prRBQPfNevYGLDEBIDJLTbnGjCzyA9Y.nst3ATm02MZZ2RG0nEyy8I0wRW4sMRZfXqaAAJGdRLk&amp;dib_tag=se&amp;qid=1772531052&amp;refinements=p_27%3AHania+Kassoul&amp;s=digital-text&amp;sr=1-1&amp;text=Hania+Kassoul, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cétacés vus par le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Türk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.amazon.fr/c%C3%A9tac%C3%A9s-vus-par-droit-ebook/dp/B0GQLC4HPG/ref=sr_1_1?__mk_fr_FR=%C3%85M%C3%85%C5%BD%C3%95%C3%91&amp;crid=2RAQXVMFQY5QP&amp;dib=eyJ2IjoiMSJ9.LVXMc76ZXWbav3Z7RAVtQQ.87mXulpeAMq23tcYcRjj8vlmr430Rq5I0gJsFzMLtm8&amp;dib_tag=se&amp;keywords=les+c%C3%A9tac%C3%A9s+vous+par+le+droit&amp;qid=1772530555&amp;s=books&amp;sprefix=les+c%C3%A9tac%C3%A9s+vus+par+le+dro%2Cstripbooks%2C250&amp;sr=1-1, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les épreuves écrites du CRFPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bahurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Defix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dilmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 833 p., 2019, 978-2-247-18883-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sanctions de l'inexécution face à la soutenabilité éthique du contrat. Considérations à partir de l'éthique animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Michel Pédamon. Le droit adapté aux affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 978-2-247-24805-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le banquier ou l’image du créancier professionnel en droit privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Boucard; Eddy Lamazerolles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trente ans de droit privé. Florilège à l'occasion des trente ans de l'Equipe de recherche en droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaire juridiques de Poitiers, 2024, Collection de la Faculté de droit et des sciences sociales. Actes &amp; colloques, 978-2-38194-040-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plan juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Goujon-Bethan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber amicorum. Mélanges en l’honneur de Jean-François Renucci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.309-327, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le pacte Justice-Nation. Un certain regard sur les Etats Généraux de la Justice »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur du Professeur Natalie Fricero, M.-C. Lasserre et Th. Goujon-Bethan (dir.), Lextenso, Dalloz, juillet 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dalloz; LGDJ, 2024, 9782247223497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859445v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’animal dans l’œuvre d’Hayao Miyazaki »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Basire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Laref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hayao Miyazaki et le droit : du rêve à la réalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9782731412710</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une redéfinition des droits et obligations de l’acheteur, sur le modèle de la vente internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Lamazerolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gantschnig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’offre de réforme des contrats spéciaux. Réflexions libres à propos du projet de l’Association Capitant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 250 p., 2021, 2247211143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes directeurs de droit des contrats et serment chevaleresque : Quel idéal contractuel dans l’univers de Kaamelott ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations postcontractuelles : expressions et fonctions du concept d’après-contrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université d'Anvers; PR². 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'après-contrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Université de Nice Sophia-Antipolis (UNS); Université côte d'azur, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02418907v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des devoirs aux obligations: jalons pour un nouveau droit civil animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Université Côte D'Azur, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05118001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des devoirs aux obligations : jalons pour un nouveau droit civil animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Université côte d'azur, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05519317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId71"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hania Kassoul </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hania Kassoul est actuellement Maîtresse de conférences en Droit privé à l’Université Côte d'Azur, après 3 ans en poste à l'université Poitiers au sein de l'ERDP. Elle est docteure en droit de l'Université de Nice Sophia Antipolis (thèse intitulée &amp;quot;L'après-contrat&amp;quot;, dir. Y. Strickler, Prix d’honneur du prix de thèse de la Cour de cassation 2018, Prix Henri Texier I 2018 de l’Académie des sciences morales et politiques, Prix de l’Ecole doctorale DESPEG de l’Université de Nice Sophia Antipolis).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est enseignante-chercheuse au sein du CERDP, rattachée au pôle droit civil et procédure civile. Elle a cofondé, créé et préside le Réseau des Diplômes en Droit & Philosophie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée contre Poséidon : l'odyssée juridique des cétacés d'aquarium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lexsociété</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Les cétacés vus par le droit</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme du crédit à la consommation: la résiliation du contrat (Partie 10)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz Actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de loi pour « un régime de responsabilité civile plus juste et adapté en matière de fêtes traditionnelles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05580255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La faune sauvage captive face aux normes constitutionnelles », comm. sous CC n° 2024-1121 QPC 14 févr. 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz Actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le crédit à la consommation ou la science des « pattes de mouches » », comm. sous Lyon, 3 juill. 2025, n° 23/05688</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz Actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'humain face aux entités non personnifiées. Avons-nous des devoirs envers les animaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de la Sorbonne / Sorbonne Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05192352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle cession d'animaux domestiques: focus sur la conclusion du contrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser l'interdépendance et en limiter la portée : arrêt sur l'extinction en chaîne dans un ensemble contractuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce de &amp;quot;colis perdus&amp;quot; : un jeu de qualification périlleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42, pp.2072</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les contrats « d’accueil » et de « d’adoption » des animaux de compagnie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chronique de droit animalier », Panorama semestriel – Droit privé général</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Forme et portée de l’accord du cédé : l’inépuisable fignolage de la cession de contrat », comm. sous Com., 24 avr. 2024, n° 22-15.958</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la vanité de la mise en demeure au pragmatisme du juge de la résolution », comm. sous Com. 18 oct. 2024, n° 20.21-579</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un aggiornamento de la responsabilité civile : vers la reconnaissance d'un préjudice animal pur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Goujon-Bethan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.527-582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éternel retour de la mention manuscrite du cautionnement : quel formalisme pour la durée de l'engagement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38, pp.2231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02215006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle sanction pour la violation du délai raisonnable de jugement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un préjudice animal pur est-il possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle Corplexifier le droit – Démasquer la personne en droit privé : La matière des corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Boudot, Feb 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compliance et inexécution contractuelle: le choix des remèdes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Goujon-Bethan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le juge face aux clauses et aux contrats de compliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Anne Frison Roche; Walid Chaiehloudj; Sarah Andjechairi-Tribillac, Apr 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps métaphoriques de l’animal : de Descartes au Code civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métaphores du corps, Atelier "Démasquer la personne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réparation des atteintes subies par l’animal devant les juridictions civiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Goujon-Bethan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animal saisi par les procédures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H. Kassoul, G. Leray et M.-C. Lasserre, Jan 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The issue of animal dignity: French examination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Animal Dignity, Animal &amp; Law Chair of Antwerp Universiteit, 3 et 4 Avril 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements et portée de l'éthique animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Animaux, Université d'été de Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marianne Faure-Abbad; Laurence Gatti; David Gantschnig; Adrien Laubba; Jean-Victor Maublanc, Jul 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs: L'équilibre, cette norme primitive et relative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equilibres et déséquilibres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Propos introductifs : Reconnaître et discuter la norme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cukier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normativité et légitimité, Les Rencontres de Thémis et Sophia (1ère éd.), Colloque Droit et Philosophie, 19 mars 2020, Université de Poitiers. Membre du comité d’organisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, POITIERS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riflessione sulle sfide digitale della cessazione del contratto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKSHOP: L’evoluzione del diritto dei contratti in Europa e le sfide dell’era digitale, Seminario previsto il 30 nov. 2018, Dipartimento di Giurisprudenza, Università degli studi di Siena (Italia).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Sienne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la dimension relationnelle du contrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle annuel de conférences d'ouverture du CERDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, NICE, France. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cnrs.verdi.1992.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’excès de pouvoir et les procédures collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands concepts du droit des entreprises en difficulté, Actes du colloque CRAJEFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark patterns and contract law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morality-Technology-Law - 9th Annual International Conference on Comparative Law, 20 septembre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements et portée de l'éthique animale: révolutions et circonvolutions humaines autour de la sensibilité non humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNIVERSITÉ D'ÉTÉ 2019, Poitiers -LES ANIMAUX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport entre l’Homme et l’Animal : un enjeu constitutionnel du XXIème siècle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde « De quoi les 60 ans de la Constitution sont-ils le nom ? », Institut de droit public, 22 novembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, POITIERS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emprise de l’Amour sur le Droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit et les Sentiments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERDP, Jun 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cétacés vus par le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Türk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.amazon.fr/c%C3%A9tac%C3%A9s-vus-par-droit-ebook/dp/B0GQLC4HPG/ref=sr_1_1?__mk_fr_FR=%C3%85M%C3%85%C5%BD%C3%95%C3%91&amp;crid=2RAQXVMFQY5QP&amp;dib=eyJ2IjoiMSJ9.LVXMc76ZXWbav3Z7RAVtQQ.87mXulpeAMq23tcYcRjj8vlmr430Rq5I0gJsFzMLtm8&amp;dib_tag=se&amp;keywords=les+c%C3%A9tac%C3%A9s+vous+par+le+droit&amp;qid=1772530555&amp;s=books&amp;sprefix=les+c%C3%A9tac%C3%A9s+vus+par+le+dro%2Cstripbooks%2C250&amp;sr=1-1, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des devoirs aux obligations: jalons pour un droit civil animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.amazon.fr/devoirs-aux-obligations-jalons-animalier-ebook/dp/B0GQP7TKJ3/ref=sr_1_1?dib=eyJ2IjoiMSJ9.kV0SFvdTz0c3prRBQPfNevYGLDEBIDJLTbnGjCzyA9Y.nst3ATm02MZZ2RG0nEyy8I0wRW4sMRZfXqaAAJGdRLk&amp;dib_tag=se&amp;qid=1772531052&amp;refinements=p_27%3AHania+Kassoul&amp;s=digital-text&amp;sr=1-1&amp;text=Hania+Kassoul, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les épreuves écrites du CRFPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bahurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Defix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dilmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 833 p., 2019, 978-2-247-18883-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sanctions de l'inexécution face à la soutenabilité éthique du contrat. Considérations à partir de l'éthique animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Michel Pédamon. Le droit adapté aux affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 978-2-247-24805-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le banquier ou l’image du créancier professionnel en droit privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Boucard; Eddy Lamazerolles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trente ans de droit privé. Florilège à l'occasion des trente ans de l'Equipe de recherche en droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaire juridiques de Poitiers, 2024, Collection de la Faculté de droit et des sciences sociales. Actes &amp; colloques, 978-2-38194-040-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plan juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Goujon-Bethan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber amicorum. Mélanges en l’honneur de Jean-François Renucci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.309-327, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le pacte Justice-Nation. Un certain regard sur les Etats Généraux de la Justice »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur du Professeur Natalie Fricero, M.-C. Lasserre et Th. Goujon-Bethan (dir.), Lextenso, Dalloz, juillet 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dalloz; LGDJ, 2024, 9782247223497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859445v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’animal dans l’œuvre d’Hayao Miyazaki »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Basire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Laref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hayao Miyazaki et le droit : du rêve à la réalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9782731412710</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une redéfinition des droits et obligations de l’acheteur, sur le modèle de la vente internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Lamazerolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gantschnig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’offre de réforme des contrats spéciaux. Réflexions libres à propos du projet de l’Association Capitant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 250 p., 2021, 2247211143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes directeurs de droit des contrats et serment chevaleresque : Quel idéal contractuel dans l’univers de Kaamelott ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations postcontractuelles : expressions et fonctions du concept d’après-contrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université d'Anvers; PR². 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'après-contrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Université de Nice Sophia-Antipolis (UNS); Université côte d'azur, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02418907v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des devoirs aux obligations: jalons pour un nouveau droit civil animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Université Côte D'Azur, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05118001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des devoirs aux obligations : jalons pour un nouveau droit civil animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Kassoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Université côte d'azur, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05519317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513139v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Kassoul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534076v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519048v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519040v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192352v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891908v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519051v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519027v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519032v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519034v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531140v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825533v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959658v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Goujon-Bethan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215006v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182702v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123875v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077571v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517830v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963069v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182063v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181989v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424366v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cukier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182033v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182377v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnrs.verdi.1992.02" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182018v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556409v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182133v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181967v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182008v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182368v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534161v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534141v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jolivet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline T&#252;rk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03479511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Andreu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bahurel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Brignon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Defix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dilmi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534194v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-de-michel-pedamon-9782247248056.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425329v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565697v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859445v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425635v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Netter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Basire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Laref" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018899v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Lamazerolles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gantschnig" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926657v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182043v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02418907v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05118001v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05519317v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513139v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Kassoul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534076v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05580255v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519048v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519040v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192352v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891908v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531140v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825533v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519027v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519051v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519032v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519034v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959658v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Goujon-Bethan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215006v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182702v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123875v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077571v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517830v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963069v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182033v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182063v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181989v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424366v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cukier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181967v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182377v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnrs.verdi.1992.02" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182133v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182018v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556409v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182368v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534141v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jolivet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline T&#252;rk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534161v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03479511v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Andreu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bahurel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Brignon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Defix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dilmi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534194v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-de-michel-pedamon-9782247248056.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565697v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859445v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425635v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Netter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Basire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Laref" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018899v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Lamazerolles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gantschnig" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926657v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182043v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02418907v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05118001v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05519317v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>