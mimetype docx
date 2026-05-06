--- v0 (2026-03-24)
+++ v1 (2026-05-06)
@@ -503,217 +503,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications numériques et durabilité. Du bien-être du producteur au bien-être du consommateur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle systémique des motivations des agriculteurs en lien avec la valorisation de la biomasse agricole : Cas d'AgroChanvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumayma Essofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nalini Rakotonandraina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Ledjou</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métamorphoses de l’action citoyenne. Bilan d’une décennie de recherche sur les réseaux numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MIGRINTER (CNRS- UMR 7301), l’Université de Poitiers; SFSIC; LARLANCO, Université Ibn Zohr, Apr 2020, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">14èmes journées de recherche en sciences sociales SFER-CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER-CIRAD, Dec 2020, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04546677v1</w:t>
+                <w:t xml:space="preserve">hal-04287128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle systémique des motivations des agriculteurs en lien avec la valorisation de la biomasse agricole : Cas d'AgroChanvre</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Applications numériques et durabilité. Du bien-être du producteur au bien-être du consommateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Sauvée</w:t>
+                <w:t xml:space="preserve">Jean-Michel Ledjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes journées de recherche en sciences sociales SFER-CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER-CIRAD, Dec 2020, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Métamorphoses de l’action citoyenne. Bilan d’une décennie de recherche sur les réseaux numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MIGRINTER (CNRS- UMR 7301), l’Université de Poitiers; SFSIC; LARLANCO, Université Ibn Zohr, Apr 2020, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287128v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the stakeholders’ interactions within an agricultural innovation system towards sustainability</w:t>
               </w:r>
@@ -837,51 +837,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction sociale du prix équitable : une innovation agile inversée ? Cas du lait de vache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'été RRI 2017 : "L'innovation agile : quels défis pour les individus, les organisations et les territoires ? "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RRI, Aug 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -932,51 +932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsiry Andrianampiarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ledjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Médiation et villes des intelligences"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMGH; CEMOTEV; CEI, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -995,312 +995,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04380068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative approach to assess farming systems vulnerability: an application to mixed crop-livestock systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does information diffusion contribute to the adoption of good agricultural practices? A social network point of view. The case of the High Environmental Value certification in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nalini Rakotonandraina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Sneessens</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Maryem Cherni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">EAAE Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAE (European Association of Agricultural Economists, Aug 2017, Parma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734677v1</w:t>
+                <w:t xml:space="preserve">hal-04369005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does information diffusion contribute to the adoption of good agricultural practices? A social network point of view. The case of the High Environmental Value certification in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nalini Rakotonandraina</w:t>
+                <w:t xml:space="preserve">A quantitative approach to assess farming systems vulnerability: an application to mixed crop-livestock systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Sneessens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryem Cherni</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Hanitra Randrianasolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAAE Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAE (European Association of Agricultural Economists, Aug 2017, Parma, Italy</w:t>
+              <w:t xml:space="preserve">11. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369005v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des trajectoires de l'Agriculture Biologique en France : quelles cohérences des processus institutionnels à l'oeuvre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Kotbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitra Randrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Lucian Ceapraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La théorie de la régulation à l'épreuve des crises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Pierre-Mendès-France Grenoble 2, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1338,51 +1338,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Innovation in lock-ins: Insights from a French initiative of Fair Trade standardization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation for Sustainable Economy and Society (XXV ISPIM Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISPIM, Jun 2014, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1433,64 +1433,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Lucian Ceapraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Kotbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitra Randrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">«La Grande Transformation de l’Agriculture, vingt ans après»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Montpellier Sup Agro, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1684,51 +1684,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications numériques et durabilité : vers un changement des comportements d'achat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ledjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1766,51 +1766,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-Propos.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ledjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1861,51 +1861,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et impacts économiques du téléphone mobile sur les moyens d’existence des ménages ruraux en Itasy (Madagascar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsiry Andrianampiarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ledjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Ranaivosoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1986,51 +1986,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appuyer le développement de l'économie numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ledjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EA IDEST; Organisation internationale de la Francophonie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etat des lieux de la Francophonie numérique 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
@@ -2143,51 +2143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Ceapraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariia Ostapchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitra Randrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Evolution agrotechnique contemporaine, 6, </w:t>
@@ -2238,51 +2238,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition environnementale et numérique de l’agriculture française : Une approche par la dépendance au sentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.-F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2329,51 +2329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation et innovation sociale inversée dans l’espace francophone : quand les consommateurs participent à l’amélioration des conditions de vie des producteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ledjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2433,51 +2433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development, mobile technologies and fair trade : when digital practices undertaken for southern producers inspire northern countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ledjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication, Technologies et Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2537,51 +2537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Stengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitra Randrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Calef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2619,77 +2619,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE ROLE OF INFORMATION DIFFUSION ON FARMERS GOOD AGRICULTURAL PRACTICES: A SOCIAL NETWORK POINT OF VIEW -THE CASE OF THE FRENCH AGRO-ENVIRONMENTAL PRACTICES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryem Cherni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nalini Rakotonandraina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Economic Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), pp.31-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2759,51 +2759,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APPLICATIONS ET SERVICES MOBILES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ledjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 2023, 978-2-14-030369-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2918,51 +2918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l'aide publique au développement dans le renforcement des États et des citoyennetés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitra Randrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Castellanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3045,191 +3045,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MÉTHANISATION ET PRODUCTION D’ÉNERGIES RENOUVELABLES</w:t>
+                <w:t xml:space="preserve">INNOVATIONS ORGANISATIONNELLES ET SOCIALES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ribeiro</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rose Randriamarolo-Malavaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des innovations et des hommes. Le duo gagnant de la gestion des risques en agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548952v1</w:t>
+                <w:t xml:space="preserve">hal-04548913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INNOVATIONS ORGANISATIONNELLES ET SOCIALES</w:t>
+                <w:t xml:space="preserve">MÉTHANISATION ET PRODUCTION D’ÉNERGIES RENOUVELABLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Rose Randriamarolo-Malavaux</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des innovations et des hommes. Le duo gagnant de la gestion des risques en agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548913v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTELLIGENCE ARTIFICIELLE, ROBOTIQUE ET AGTECH</w:t>
               </w:r>
@@ -3398,51 +3398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitra Randrianasolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Costech N°1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3557,51 +3557,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="733741B0"/>
+    <w:nsid w:val="99FA3285"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3788,51 +3788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hanitra-randrianasolo-rakotobe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0043-2930" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429303v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rose Randriamarolo-Malavaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo-Rakotobe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F. Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Edouard G&#233;rard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940139v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Youniss" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Kedidi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaous Ben Brahim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940092v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546677v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ledjou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04287128v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Essofi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Rakotonandraina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati-Jamoussi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Ceapraz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Ostapchuk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04287973v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380068v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsiry Andrianampiarivo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734677v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Sneessens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04369005v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Cherni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04321250v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Kotbi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Lucian Ceapraz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04286611v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04321226v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190920v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Lenoir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545933v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545929v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04379133v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Ranaivosoa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-applications_et_services_mobiles_des_usages_quotidiens_aux_enjeux_de_durabilite_hanitra_randrianasolo_rakotobe_jean_michel_ledjou-9782140303692-75805.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545942v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295987v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech168" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355420v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.-F. Dubois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech149" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545951v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1522/revueot.v30n1.1287" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545964v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.647" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281312v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Stengel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Calef" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04143161v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547568v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03052467v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lupton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chauveau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chaire-management-risques-agriculture.org/conference" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117723v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Castellanet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coquart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548952v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548913v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546416v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548923v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280816v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hanitra-randrianasolo-rakotobe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0043-2930" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429303v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rose Randriamarolo-Malavaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo-Rakotobe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F. Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Edouard G&#233;rard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940139v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Youniss" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Kedidi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaous Ben Brahim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940092v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04287128v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Essofi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Rakotonandraina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546677v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ledjou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati-Jamoussi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Ceapraz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Ostapchuk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04287973v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380068v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsiry Andrianampiarivo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04369005v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Cherni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734677v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Sneessens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04321250v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Kotbi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Lucian Ceapraz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04286611v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04321226v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190920v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Lenoir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545933v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545929v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04379133v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Ranaivosoa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-applications_et_services_mobiles_des_usages_quotidiens_aux_enjeux_de_durabilite_hanitra_randrianasolo_rakotobe_jean_michel_ledjou-9782140303692-75805.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545942v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295987v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech168" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355420v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.-F. Dubois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech149" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545951v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1522/revueot.v30n1.1287" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545964v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.647" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281312v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Stengel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Calef" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04143161v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547568v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03052467v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lupton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chauveau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chaire-management-risques-agriculture.org/conference" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117723v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Castellanet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coquart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548913v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548952v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546416v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548923v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280816v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>