--- v0 (2026-04-07)
+++ v1 (2026-05-18)
@@ -272,64 +272,64 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis L. Sánchez-Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kun. Huang</w:t>
+                <w:t xml:space="preserve">Kun Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien. Laurat</w:t>
+                <w:t xml:space="preserve">Julien Laurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Le Jeannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -1308,77 +1308,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering optical hybrid entanglement between discrete- and continuous-variable states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Le Jeannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1387,472 +1387,472 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Guccione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (8), pp.083033. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1367-2630/ab34e7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent nonlinear optics of quantum emitters in nanophotonic waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Türschmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Le Jeannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signe F Simonsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Türschmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Signe F Simonsen</w:t>
+                <w:t xml:space="preserve">Harald R Haakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Götzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanophotonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8, pp.1641 - 1657. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/nanoph-2019-0126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-efficiency WSi superconducting nanowire single-photon detectors for quantum state engineering in the near infrared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Le Jeannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varun B. Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cavaillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varun B. Verma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Cavaillès</w:t>
+                <w:t xml:space="preserve">Francesco Marsili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew D. Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 41 (22), pp.5341-5344. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.41.005341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A monolithically integrated polarization entangled photon pair source on a silicon chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuyuki Matsuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Le Jeannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nobuyuki Matsuda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hanna Le Jeannic</w:t>
+                <w:t xml:space="preserve">Hiroshi Fukuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroshi Fukuda</w:t>
+                <w:t xml:space="preserve">Tai Tsuchizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William John Munro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2, pp.817. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep00817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1862,51 +1862,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Efficient coupling of single nanodiamonds to an optical fibers for single photons emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Belzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1915,101 +1915,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Balena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna d'Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary de Feudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NANOP 2025: Functional Nanophotonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2019,147 +2019,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly photostable Zn-treated halide perovskite nanocrystals for efficient single photon generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna D’amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Belzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianna D’amato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucien Belzane</w:t>
+                <w:t xml:space="preserve">Corentin Dabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Dabard</w:t>
+                <w:t xml:space="preserve">Mathieu Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Silly</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2169,114 +2169,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Hybrid Quantum Information processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Le Jeannic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physics [physics]. Université Pierre et Marie Curie - Paris VI, 2016. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016PA066596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01665496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2423,51 +2423,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369241v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna d'Amato" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fayyaz Kashif" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengjie Ding" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Belzane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202507004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662699v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojdeh S. Najafabadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis L. S&#225;nchez-Soto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun. Huang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien. Laurat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Le Jeannic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2023.0337" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Staunstrup" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Tiranov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Scholz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wieck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51805-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857796v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Carolan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Ramos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01720-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864906v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Darras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. E. Asenbeck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Guccione" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Jeannic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-022-01117-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857809v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Valentin Hauff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lodahl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hughes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Rotenberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.023082" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03235850v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Zapletal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.419230" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271387v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe F Simonsen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Pregnolato" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Liu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.126.023603" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02872244v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun B Verma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sae Woo Nam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba4508" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02282110v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Huang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab34e7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271381v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre T&#252;rschmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald R Haakh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan G&#246;tzinger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2019-0126" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01420824v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun B. Verma" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marsili" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Shaw" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.005341" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271350v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Matsuda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Fukuda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai Tsuchizawa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William John Munro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00817" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521084v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Glorieux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary de Feudis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186966v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna D&#8217;amato" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dabard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01665496v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA066596" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369241v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna d'Amato" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fayyaz Kashif" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengjie Ding" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Belzane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202507004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662699v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojdeh S. Najafabadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis L. S&#225;nchez-Soto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Huang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Le Jeannic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2023.0337" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Staunstrup" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Tiranov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Scholz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wieck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51805-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857796v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Carolan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Ramos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01720-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864906v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Darras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. E. Asenbeck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Guccione" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Jeannic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-022-01117-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857809v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Valentin Hauff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lodahl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hughes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Rotenberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.023082" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03235850v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Zapletal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.419230" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271387v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe F Simonsen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Pregnolato" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Liu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.126.023603" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02872244v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun B Verma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sae Woo Nam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba4508" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02282110v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab34e7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271381v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre T&#252;rschmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald R Haakh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan G&#246;tzinger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2019-0126" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01420824v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun B. Verma" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marsili" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Shaw" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.005341" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271350v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Matsuda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Fukuda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai Tsuchizawa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William John Munro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00817" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521084v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Glorieux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary de Feudis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186966v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna D&#8217;amato" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dabard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01665496v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA066596" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>