--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -682,683 +682,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using corpora for post-editing neural MT in highly specialised domains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enseigner la post-édition en langue de spécialité dans le cadre d’un projet réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Martikainen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Using Corpora for Contrastive and Translation Studies UCCTS2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of Interpreting and Translation of the University of Bologna, Sep 2021, Bertinoro, Forlì, Italy, Italy</w:t>
+              <w:t xml:space="preserve">Colloque #AFFUMT : Former aux métiers de la traduction aujourd'hui et demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04990259v1</w:t>
+                <w:t xml:space="preserve">hal-03758205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using corpora for post-editing neural MT in highly specialised domains: the case of complex noun phrases</w:t>
+                <w:t xml:space="preserve">Using corpora for post-editing neural MT in highly specialised domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Martikainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mestivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UCCTS 2021 | Using Corpora in Contrastive and Translation Studies (6th edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bertinoro, Italy</w:t>
+              <w:t xml:space="preserve">Using Corpora for Contrastive and Translation Studies UCCTS2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Interpreting and Translation of the University of Bologna, Sep 2021, Bertinoro, Forlì, Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758201v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghosts in the machine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using corpora for post-editing neural MT in highly specialised domains: the case of complex noun phrases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Martikainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mestivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">robotrad2021 : Vers une robotique du traduire ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">UCCTS 2021 | Using Corpora in Contrastive and Translation Studies (6th edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bertinoro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758197v1</w:t>
+                <w:t xml:space="preserve">hal-03758201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SPECTRANS System Description for the WMT21 Terminology Task</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ghosts in the machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Martikainen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2021 SIXTH CONFERENCE ON MACHINE TRANSLATION (WMT21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACL, Nov 2021, Punta Cana, Dominican Republic. pp.815-820</w:t>
+              <w:t xml:space="preserve">robotrad2021 : Vers une robotique du traduire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03574680v1</w:t>
+                <w:t xml:space="preserve">hal-03758197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement de l’approche outillée de la traduction dans un programme de Master</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The SPECTRANS System Description for the WMT21 Terminology Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahn Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zong-You Ke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Martikainen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Demi-journée d'étude "Traduction automatique neuronale et enjeux pour la formation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Laval / Canadian Association of Schools of Translation (CAST), Apr 2021, En ligne, Canada</w:t>
+              <w:t xml:space="preserve">EMNLP 2021 SIXTH CONFERENCE ON MACHINE TRANSLATION (WMT21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL, Nov 2021, Punta Cana, Dominican Republic. pp.815-820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758204v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using corpora for post-editing neural MT in highly specialised domains: the case of complex noun phrases.”</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’enseignement de l’approche outillée de la traduction dans un programme de Master</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Martikainen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Using Corpora for Contrastive and Translation Studies UCCTS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bologne, Sep 2021, Bertinoro, Forli, Italy</w:t>
+              <w:t xml:space="preserve">Demi-journée d'étude "Traduction automatique neuronale et enjeux pour la formation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Laval / Canadian Association of Schools of Translation (CAST), Apr 2021, En ligne, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063844v1</w:t>
+                <w:t xml:space="preserve">hal-03758204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la post-édition en langue de spécialité dans le cadre d’un projet réel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using corpora for post-editing neural MT in highly specialised domains: the case of complex noun phrases.”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Martikainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mestivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque #AFFUMT : Former aux métiers de la traduction aujourd'hui et demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Using Corpora for Contrastive and Translation Studies UCCTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bologne, Sep 2021, Bertinoro, Forli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758205v1</w:t>
+                <w:t xml:space="preserve">hal-04063844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner une approche raisonnée de la traduction automatique à l’ère du numérique</w:t>
               </w:r>
@@ -1855,51 +1855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Martikainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mestivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Johanna Monti; Gloria Corpas Pastor; Ruslan Mitkov; Carlos Manuel Hidalgo-Ternero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Multiword Units in Machine Translation and Translation Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1954,51 +1954,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet européen MultiTraiNMT : Un premier retour sur les usages et les besoins au sein des formations universitaires françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ballier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Josselin-Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2860,51 +2860,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548696v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Martikainen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.9108" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03190069v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gledhill" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mestivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zimina-Poirot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7359/919-2019-gled" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01372948v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03960456v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Cristinoi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758192v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758195v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04990259v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Pecman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758201v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758197v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574680v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahn Cho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Faye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong-You Ke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758204v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04063844v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758205v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758210v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01496862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01496863v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371209v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ive" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371201v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497481v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04909226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/cilt.366" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866716v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Josselin-Leray" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Salmi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizionicafoscari.unive.it/it/edizioni/libri/978-88-6969-763-0/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015197v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mestivier (volanschi)" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zimina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371211v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371194v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01372950v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03640511v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Fiorini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garnier-Rizet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Hernandez Morin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Humphreys" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05237708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019UNIP7242" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548696v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Martikainen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.9108" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03190069v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gledhill" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mestivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zimina-Poirot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7359/919-2019-gled" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01372948v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03960456v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Cristinoi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758192v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758195v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758205v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04990259v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Pecman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758201v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758197v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574680v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahn Cho" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Faye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong-You Ke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758204v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04063844v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758210v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01496862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01496863v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371209v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ive" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371201v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497481v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04909226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/cilt.366" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866716v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Josselin-Leray" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Salmi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizionicafoscari.unive.it/it/edizioni/libri/978-88-6969-763-0/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015197v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mestivier (volanschi)" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zimina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371211v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371194v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01372950v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03640511v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Fiorini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garnier-Rizet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Hernandez Morin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Humphreys" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05237708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019UNIP7242" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>