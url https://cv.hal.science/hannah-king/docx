--- v0 (2026-03-29)
+++ v1 (2026-05-06)
@@ -1729,364 +1729,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02412939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La parole sans les lèvres : une étude acoustique et articulatoire</w:t>
+                <w:t xml:space="preserve">u/‑fronting in English: How phonetically accurate should phonological labels be?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIe Journées d'Etudes sur la Parole</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16èmes Rencontres du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139131v1</w:t>
+                <w:t xml:space="preserve">hal-04139019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">u/‑fronting in English: How phonetically accurate should phonological labels be?</w:t>
+                <w:t xml:space="preserve">La parole sans les lèvres : une étude acoustique et articulatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Rencontres du Réseau Français de Phonologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXXIIe Journées d'Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Aix - en - Provence, France. pp.451-459, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/JEP.2018-52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139019v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of ultrasound and video feedback on the production and perception of English liquids by French learners</w:t>
+                <w:t xml:space="preserve">The use of ultrasound tongue imaging in the acquisition of second language sounds: The case of English liquids in French learners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonetics and Phonology in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">57ème congrès de la Société des Anglicistes de l’Enseignement Supérieur (SAES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139027v1</w:t>
+                <w:t xml:space="preserve">hal-04139028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of ultrasound tongue imaging in the acquisition of second language sounds: The case of English liquids in French learners</w:t>
+                <w:t xml:space="preserve">The effect of ultrasound and video feedback on the production and perception of English liquids by French learners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57ème congrès de la Société des Anglicistes de l’Enseignement Supérieur (SAES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Reims, France</w:t>
+              <w:t xml:space="preserve">Phonetics and Phonology in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139028v1</w:t>
+                <w:t xml:space="preserve">hal-04139027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dark side of the tongue: the feasibility of ultrasound imaging in the acquisition of English dark /l/ in French learners</w:t>
               </w:r>
@@ -2932,51 +2932,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A07E941D"/>
+    <w:nsid w:val="89E2E86F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3163,51 +3163,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hannah-king" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0834-230X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257030557" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296812v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Eads" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Kabakoff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah King" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Preston" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara McAllister" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2024_JSLHR-24-00037" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296817v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyot Talbot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Navarro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9020050" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741991v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chitoran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0012660" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725315v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549386v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2020.100978" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251226v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.3424" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138988v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice L&#233;ger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138998v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Azizi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139063v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon L. Preston" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139003v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139059v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139013v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139008v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412939v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-2851" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139131v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-52" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139027v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139028v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01241043v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03330568v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UNIP7192" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05538827v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Caillol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Debacker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22935.02724" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05538840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17482.43205" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139054v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139024v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqi Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139032v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hannah-king" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0834-230X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257030557" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296812v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Eads" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Kabakoff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah King" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Preston" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara McAllister" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2024_JSLHR-24-00037" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296817v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyot Talbot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Navarro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9020050" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741991v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chitoran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0012660" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725315v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549386v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2020.100978" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251226v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.3424" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138988v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice L&#233;ger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138998v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Azizi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139063v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon L. Preston" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139003v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139059v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139013v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139008v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412939v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-2851" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139019v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139131v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-52" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139028v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139027v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01241043v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03330568v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UNIP7192" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05538827v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Caillol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Debacker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22935.02724" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05538840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17482.43205" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139054v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139024v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqi Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139032v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>