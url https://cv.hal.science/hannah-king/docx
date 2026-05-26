--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -196,274 +196,274 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Articulatory Analysis of American English Rhotics in Children With and Without a History of Residual Speech Sound Disorder</w:t>
+                <w:t xml:space="preserve">Exploring the Accent Mix Perceptually and Automatically: French Learners of English and the RP–GA Divide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Eads</w:t>
+                <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heather Kabakoff</w:t>
+                <w:t xml:space="preserve">Anne Guyot Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Preston</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tara McAllister</w:t>
+                <w:t xml:space="preserve">Sylvain Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1044/2024_JSLHR-24-00037⟩</w:t>
+              <w:t xml:space="preserve">Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (2), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/languages9020050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296812v1</w:t>
+                <w:t xml:space="preserve">hal-05296817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Accent Mix Perceptually and Automatically: French Learners of English and the RP–GA Divide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Articulatory Analysis of American English Rhotics in Children With and Without a History of Residual Speech Sound Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Eads</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
+                <w:t xml:space="preserve">Heather Kabakoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Guyot Talbot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hannah King</w:t>
+                <w:t xml:space="preserve">Jonathan Preston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Navarro</w:t>
+                <w:t xml:space="preserve">Tara McAllister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (2), pp.50. </w:t>
+              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67 (11), pp.4246-4263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/languages9020050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1044/2024_JSLHR-24-00037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296817v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficult to hear but easy to see: Audio-visual perception of the /r/-/w/ contrast in Anglo-English</w:t>
               </w:r>
@@ -644,51 +644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loose lips and tongue tips: The central role of the /r/-typical labial gesture in Anglo-English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phonetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 80, pp.100978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -735,51 +735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labiodentals /r/ here to stay: Deep learning shows us why</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -871,51 +871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAC 2023 – Spoken English varieties: interfaces and multidimensional approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -940,90 +940,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RP or GA? French students' accents are drifting in the Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guyot Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Azizi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1055,364 +1055,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tongue shapes for American English /ɹ/ in children with and without history of residual speech sound disorder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An articulatory analysis of American English /ɹ/ in typically developing children and children receiving ultrasound biofeedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Eads</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Kabakoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon L. Preston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara McAllister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Child Phonology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, West Lafayette (IN), United States</w:t>
+              <w:t xml:space="preserve">Ultrafest X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Manchester (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139063v1</w:t>
+                <w:t xml:space="preserve">hal-04139059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tips for English learners: /r/ their shapes accent‑specific?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Léger</w:t>
+                <w:t xml:space="preserve">Tongue shapes for American English /ɹ/ in children with and without history of residual speech sound disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Eads</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Kabakoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon L. Preston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara McAllister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrafest X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Manchester (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">International Child Phonology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, West Lafayette (IN), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139003v1</w:t>
+                <w:t xml:space="preserve">hal-04139063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An articulatory analysis of American English /ɹ/ in typically developing children and children receiving ultrasound biofeedback</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tips for English learners: /r/ their shapes accent‑specific?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Eads</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Tara McAllister</w:t>
+                <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrafest X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Manchester (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139059v1</w:t>
+                <w:t xml:space="preserve">hal-04139003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficult to hear but easy to see: Accounting for the evolution of an /r/ specific lip posture in Anglo‑English</w:t>
               </w:r>
@@ -1424,51 +1424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAC 2021 – Spoken English varieties: redefining and representing realities, communities and norms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1575,51 +1575,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why rhoticity is on everyone's lips: Accounting for the labial gesture in English /r</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">R-atics 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1657,51 +1657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of lip protrusion to Anglo-English /r/: Evidence from hyper- and non-hyperarticulated speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Graz, Austria, Austria. pp.3322-3326, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1729,407 +1729,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02412939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">u/‑fronting in English: How phonetically accurate should phonological labels be?</w:t>
+                <w:t xml:space="preserve">La parole sans les lèvres : une étude acoustique et articulatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Rencontres du Réseau Français de Phonologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXXIIe Journées d'Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Aix - en - Provence, France. pp.451-459, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/JEP.2018-52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139019v1</w:t>
+                <w:t xml:space="preserve">hal-04139131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La parole sans les lèvres : une étude acoustique et articulatoire</w:t>
+                <w:t xml:space="preserve">u/‑fronting in English: How phonetically accurate should phonological labels be?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIe Journées d'Etudes sur la Parole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16èmes Rencontres du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/JEP.2018-52⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04139131v1</w:t>
+                <w:t xml:space="preserve">hal-04139019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of ultrasound tongue imaging in the acquisition of second language sounds: The case of English liquids in French learners</w:t>
+                <w:t xml:space="preserve">The effect of ultrasound and video feedback on the production and perception of English liquids by French learners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57ème congrès de la Société des Anglicistes de l’Enseignement Supérieur (SAES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Reims, France</w:t>
+              <w:t xml:space="preserve">Phonetics and Phonology in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139028v1</w:t>
+                <w:t xml:space="preserve">hal-04139027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of ultrasound and video feedback on the production and perception of English liquids by French learners</w:t>
+                <w:t xml:space="preserve">The use of ultrasound tongue imaging in the acquisition of second language sounds: The case of English liquids in French learners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonetics and Phonology in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">57ème congrès de la Société des Anglicistes de l’Enseignement Supérieur (SAES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139027v1</w:t>
+                <w:t xml:space="preserve">hal-04139028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dark side of the tongue: the feasibility of ultrasound imaging in the acquisition of English dark /l/ in French learners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrafest VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Hong-Kong, Dec 2015, Hong-Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2283,377 +2283,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonetic accuracy in French learners of English: Towards a bilingual database combining articulatory MRI and audio</w:t>
+                <w:t xml:space="preserve">The articulation of dark /l/ by L2 speakers of English: Insights from Magnetic Resonance Imaging and Ultrasound Tongue Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clement Debacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Seminar on Speech Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.22935.02724⟩</w:t>
+              <w:t xml:space="preserve">21ème colloque d’avril sur l’anglais oral de Villetaneuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Villetaneuse, France. Unpublished, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.17482.43205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538827v1</w:t>
+                <w:t xml:space="preserve">hal-05538840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The articulation of dark /l/ by L2 speakers of English: Insights from Magnetic Resonance Imaging and Ultrasound Tongue Imaging</w:t>
+                <w:t xml:space="preserve">Phonetic accuracy in French learners of English: Towards a bilingual database combining articulatory MRI and audio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Debacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème colloque d’avril sur l’anglais oral de Villetaneuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Villetaneuse, France. Unpublished, 2024, </w:t>
+              <w:t xml:space="preserve">13th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Autrans, France. Unpublished, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.17482.43205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.22935.02724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05538840v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulatory analyses of American English /ɹ/ in typically developing children and children receiving ultrasound biofeedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Eads</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Kabakoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon L. Preston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara McAllister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Speech-Language Hearing Association Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, New Orleans (LA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2773,51 +2773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dark side of the tongue: The feasibility of ultrasound imaging in the acquisition of dark /l/ in French learners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrafest VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2932,51 +2932,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="89E2E86F"/>
+    <w:nsid w:val="2269378D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3163,51 +3163,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hannah-king" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0834-230X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257030557" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296812v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Eads" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Kabakoff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah King" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Preston" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara McAllister" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2024_JSLHR-24-00037" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296817v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyot Talbot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Navarro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9020050" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741991v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chitoran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0012660" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725315v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549386v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2020.100978" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251226v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.3424" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138988v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice L&#233;ger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138998v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Azizi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139063v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon L. Preston" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139003v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139059v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139013v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139008v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412939v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-2851" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139019v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139131v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-52" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139028v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139027v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01241043v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03330568v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UNIP7192" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05538827v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Caillol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Debacker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22935.02724" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05538840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17482.43205" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139054v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139024v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqi Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139032v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hannah-king" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0834-230X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257030557" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296817v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyot Talbot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah King" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Navarro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9020050" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296812v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Eads" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Kabakoff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Preston" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara McAllister" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2024_JSLHR-24-00037" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741991v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chitoran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0012660" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725315v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549386v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2020.100978" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251226v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.3424" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138988v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice L&#233;ger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138998v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Azizi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139059v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon L. Preston" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139063v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139003v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139013v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139008v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412939v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-2851" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139131v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-52" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139027v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139028v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01241043v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03330568v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UNIP7192" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05538840v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Caillol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17482.43205" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05538827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Debacker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22935.02724" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139054v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139024v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqi Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139032v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>