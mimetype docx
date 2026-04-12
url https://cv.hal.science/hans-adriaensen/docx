--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hans Adriaensen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur Biologiste sur la plate forme PIXANIM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hans-adriaensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7239-9095</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis Ingénieur de Recherche en charge du service d'imagerie de la plateforme PIXANIM  à l'INRAe Centre Val-de-Loire. Je suis responsable de l'IRM 3T et d'un CT-scan. Je scanne des grands animaux (moutons, veaux, chevaux, et poulets) in-vivo, depuis 2012 en adaptant les machines aux modèles animaux. Mon objectif est de mettre en œuvre des nouvelles méthodes d'imagerie sur l'IRM et le CT-scan pour les chercheurs qui traitent des questions biologiques importantes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiliative behaviours regulate allostasis development and shape biobehavioural trajectories in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-66729-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the brain adapts to nature's rhythms: a year of neuroimaging in a seasonal mammal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 321, pp.121494. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for a constitutive cost of host resistance on body fat growth in ewe lambs from lines selected for resistance or susceptibility to experimental infections with Haemonchus contortus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Douhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Matthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coffre-Thomain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Estivalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (14), pp.767-777. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpara.2024.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheep (Ovis aries) training protocol for voluntary awake and unrestrained structural brain MRI acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.7761-7773. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13428-024-02449-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentary on &amp;quot;Understanding bacterial chondronecrosis with osteomyelitis (BCO) in poultry: Highlights from proteomic analyses and imaging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth S. Greene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Elleboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurobiology and Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.9-14. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46439/neurobiology.5.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How domestication, feralization and experience-dependent plasticity affect brain size variation in Sus scrofa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goussard Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (9), pp.240951. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.240951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the contrast enhancement performance of gadopiclenol for magnetic resonance angiography in healthy rabbits and pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Wintrebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Serfaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59 (9), pp.614-621. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/RLI.0000000000001083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of heat-inactivated Mycobacterium bovis vaccine delivered to European badgers (Meles meles) through edible bait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramón A. Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Blanco-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Varela-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (9), pp.e19349. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e19349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal deprivation and milk replacement affect the integrity of gray and white matter in the developing lamb brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Haslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bellardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82 (2), pp.214-232. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dneu.22869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Egg Storage Duration Prior to Incubation Impairs Egg Quality and Chicken Embryonic Development: Contribution of Imaging Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Parasote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Halgrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2022.902154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic dietary exposure to a glyphosate-based herbicide results in reversible increase early embryo mortality in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 241, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2022.113741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of chemical exchange saturation transfer (CEST) in neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina El Mamoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 114, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchemneu.2021.101944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain orchestration of pregnancy and maternal behavior in mice: A longitudinal morphometric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David André Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Szeremeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Même</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 230, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.117776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood oxygen level dependent fMRI and perfusion MRI in the sheep brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1760, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2021.147390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemerin impairs food intake and body weight in chicken: Focus on hypothalamic neuropeptides gene expression and AMPK signaling pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Ganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chahnamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General and Comparative Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 304, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygcen.2021.113721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal programming by testosterone of follicular theca cell functions in ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (6), pp.1177-1196. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-019-03230-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective Effect of Oral BCG and Inactivated Mycobacterium bovis Vaccines in European Badgers (Meles meles) Experimentally Infected With M. bovis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Balseiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lesellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipesh Davé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Salguero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2020.00041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osteochondral repair combining therapeutics implant with mesenchymal stem cells spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pijnenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Seitlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.102253. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nano.2020.102253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo magnetic resonance imaging reveals the effect of gonadal hormones on morphological and functional brain sexual dimorphisms in adult sheep. Order of Authors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Roselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2019.104387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefact Induced by a Transponder During In Vivo Magnetic Resonance Imaging on Horse Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Dominici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.63-67. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2019.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of brain magnetic resonance approaches in large animal models for preclinical research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy R Melzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (3), pp.44-51. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/af/vfz024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computed tomography (CT) scanning facilitates early identification of neonatal cystic fibrosis piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chevaleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (11), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0143459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in soil erosion after agricultural intensification: evidence from a lowland basin in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.30-41. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2015.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01118118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSE-MRI sequence optimisation for measurement of bi- and tri-exponential T2 relaxation in a phantom and fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (10), pp.1677-1689. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mri.2013.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau service d'imagerie in vivo dédié à l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewe Won't Believe it: Sheep Voluntarily Undergoing fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Communication Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Wien, Jun 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI of the sheep auditory cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ellboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Brain Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'entraînement IRM chez le mouton éveillé et sans contention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Améliorer le Développement de l'Animal en Maîtrisant l'Environnement Précoce (ADAMEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elodie Chaillou; Raymond Nowak, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI of the sheep auditory cortex: its ups & downs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elleboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hand, Voice &amp; Brain : Ontogeny and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Language, Communication and the Brain, Jun 2023, Île du Frioul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of non-invasive and non-destructive imaging tools to assess internal quality of table eggs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Antoine Pereira Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elleboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World’s Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. pp.168-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage de la maturation hypophysaire. Impact de l'allaitement artificiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Kraemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’animation scientifiques du Département Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la qualité des oeufs par des méthodes d'imagerie non invasives et non destructrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Antoine Pereira Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elleboudt Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France. pp.147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travaux d'étude des sols réalisés au scanner médical : bilan et perspectives de la plateforme PIXANIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Imagerie des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rémy-lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and functional brain sexual dimorphisms on adult sheep brain: An mri study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congress of Physiology and Integrative Biology (CPBI) and 86. Congress of French Physiological Society (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France. pp.21-21, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apha.13183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'expérience précoce sur le développement cérébral de l'agneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Filipiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrez le champ des possibles avec Cire. Exemple du projet Ovin2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation scientifique du RTR Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of computed tomography (CT) scan to extend the lifespan of a porcine CFTR - / - model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Chevaleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European CF Young Investigator Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France. 19 Diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI investigation of the multi-exponential T2 decay in fruit tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vignau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on the applications of Magnetic Resonance in Food 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Wageningen, Netherlands. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring MRI brain images in awake unrestrained sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS (Federation of European Neuroscience Societies ) REGIONAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, ALGARVE, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring MRI brain images in awake unrestrained sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring MRI brain images in awake unrestrained sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French neuroethology club</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localizing the sheep auditory cortex using functional magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computed Tomography and Magnetic Resonance Imaging to phenotype fertilized eggs during incubation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Parasote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Halgrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal deprivation and milk replacement affect the integrity of gray and white matter in the developing lamb brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Haslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bellardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS Forum 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France. pp.6263-6263, 2022, Welcome to FENS forum 2022. E-book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of different lipids by mass spectrometry imaging may reveal signatures of follicular differentiation in ovine ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Maugrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clausell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ibntaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Congress on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bologne, Italy. pp.213-213, Abstract Book ICAR2020+2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovine ovary multimodal imaging combining ex vivo 3D magnetic resonance imaging, 2D histology and mass spectrometry imaging to study terminal folliculogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Maugrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ibntaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Congress on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bologne, Italy. pp.213-213, Abstract Book ICAR2020+2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovine ovary multimodal imaging through combination of ex vivo 3d magnetic resonance imaging, 3d mass spectrometry imaging and 2d immunohistology to study folliculogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Maugrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clausell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ibntaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de l’IMAGerie multimodale 3D : application à l’Ovaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Uzbekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Papillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional MRI of the sheep auditory cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Chincarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’animation scientifiques du Département Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’intérêt des outils d’imagerie (IRM et CT-Scan) pour phénotyper les œufs embryonnés : étude des effets de la durée de stockage sur le développement embryonnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasote Vanille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castilla Ines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Halgrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie Multimodale 3D de l’ovaire de brebis : Rêve ou Réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Maugrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clausell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Chaumont-sur-Tharonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof of concept: efficacy of surgical titanium implants coated with linear gentamicin against osteomyelitis in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kasal-Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. European Congress of Clinical Microbiology and Infectious Diseases (ECCMID 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France. , 2193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un modèle porcin d’infection intra-osseuse à &amp;lt;em&amp;gt;Staphylococcus aureus&amp;lt;/em&amp;gt; suite à la pose chirurgicale d’implants en titane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kasal-Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Congrès National de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. , pp.436, 2019, Microbes - 15e congrès national de la SFM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is mri suitable to study the central effect of gonadal steroids during the oestrus cycle in ewes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina El Mamoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Congress of Neuroendocrinology. ICN2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toronto, Canada. , 2018, The 9th International Congress of Neuroendocrinology. Abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue phenotyping based on multimodal imaging : &amp;lt;em&amp;gt;ex vivo&amp;lt;/em&amp;gt; Mass Spectrometry lmaging (M SI) and histological staining combined to&amp;lt;em&amp;gt; in vivo&amp;lt;/em&amp;gt; Magnetic Resonance lmaging (MRI) : Application to whole sheep brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Banliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seillac, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.5D Representations Combining in vivo 3D MRI and ex vivo 2D MSI Approaches to Study the Lipid Distribution in the Whole Sheep Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of computed tomography (CT) scan to extend the lifespan of a porcine CFTR - / - model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Chevaleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European CF Young Investigator Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'atlas de cerveau de brebis 3D par imagerie par résonance magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Makris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of sequence parameters on reliability of multi-exponential T2 measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB, European Society for Magnetic Resonance in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lisbonne, Portugal. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri- and bi-exponential T2 relaxation MRI measurements Sequence optimisation and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Leipzig, Germany. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiliative behaviours regulate allostasis development and shape biobehavioural trajectories in horse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheep (Ovis aries) training protocol for voluntary awake and unrestrained structural brain MRI acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal deprivation and milk replacement affect the integrity of gray and white matter in the developing lamb brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Haslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bellardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurobiologie des comportements des animaux, démarche de sciences participatives au collège - Neuro2Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UMR PRC; INSERM iBrain; Université de Tours LIFAT; NeuroSpin. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId245"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hans Adriaensen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur Biologiste sur la plate forme PIXANIM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hans-adriaensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7239-9095</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis Ingénieur de Recherche en charge du service d'imagerie de la plateforme PIXANIM  à l'INRAe Centre Val-de-Loire. Je suis responsable de l'IRM 3T et d'un CT-scan. Je scanne des grands animaux (moutons, veaux, chevaux, et poulets) in-vivo, depuis 2012 en adaptant les machines aux modèles animaux. Mon objectif est de mettre en œuvre des nouvelles méthodes d'imagerie sur l'IRM et le CT-scan pour les chercheurs qui traitent des questions biologiques importantes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiliative behaviours regulate allostasis development and shape biobehavioural trajectories in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-66729-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the brain adapts to nature's rhythms: a year of neuroimaging in a seasonal mammal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 321, pp.121494. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for a constitutive cost of host resistance on body fat growth in ewe lambs from lines selected for resistance or susceptibility to experimental infections with Haemonchus contortus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Douhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Matthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coffre-Thomain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Estivalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (14), pp.767-777. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpara.2024.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentary on &amp;quot;Understanding bacterial chondronecrosis with osteomyelitis (BCO) in poultry: Highlights from proteomic analyses and imaging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth S. Greene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Elleboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurobiology and Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.9-14. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46439/neurobiology.5.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How domestication, feralization and experience-dependent plasticity affect brain size variation in Sus scrofa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goussard Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (9), pp.240951. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.240951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the contrast enhancement performance of gadopiclenol for magnetic resonance angiography in healthy rabbits and pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Wintrebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Serfaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59 (9), pp.614-621. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/RLI.0000000000001083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheep (Ovis aries) training protocol for voluntary awake and unrestrained structural brain MRI acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.7761-7773. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13428-024-02449-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of heat-inactivated Mycobacterium bovis vaccine delivered to European badgers (Meles meles) through edible bait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramón A. Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Blanco-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Varela-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (9), pp.e19349. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e19349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Egg Storage Duration Prior to Incubation Impairs Egg Quality and Chicken Embryonic Development: Contribution of Imaging Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Parasote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Halgrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2022.902154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal deprivation and milk replacement affect the integrity of gray and white matter in the developing lamb brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Haslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bellardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82 (2), pp.214-232. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dneu.22869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic dietary exposure to a glyphosate-based herbicide results in reversible increase early embryo mortality in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 241, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2022.113741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of chemical exchange saturation transfer (CEST) in neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina El Mamoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 114, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchemneu.2021.101944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain orchestration of pregnancy and maternal behavior in mice: A longitudinal morphometric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David André Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Szeremeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Même</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 230, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.117776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood oxygen level dependent fMRI and perfusion MRI in the sheep brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1760, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2021.147390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemerin impairs food intake and body weight in chicken: Focus on hypothalamic neuropeptides gene expression and AMPK signaling pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Ganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chahnamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General and Comparative Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 304, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygcen.2021.113721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective Effect of Oral BCG and Inactivated Mycobacterium bovis Vaccines in European Badgers (Meles meles) Experimentally Infected With M. bovis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Balseiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lesellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipesh Davé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Salguero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2020.00041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal programming by testosterone of follicular theca cell functions in ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (6), pp.1177-1196. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-019-03230-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osteochondral repair combining therapeutics implant with mesenchymal stem cells spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pijnenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Seitlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.102253. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nano.2020.102253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefact Induced by a Transponder During In Vivo Magnetic Resonance Imaging on Horse Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Dominici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.63-67. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2019.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo magnetic resonance imaging reveals the effect of gonadal hormones on morphological and functional brain sexual dimorphisms in adult sheep. Order of Authors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Roselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2019.104387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of brain magnetic resonance approaches in large animal models for preclinical research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy R Melzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (3), pp.44-51. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/af/vfz024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computed tomography (CT) scanning facilitates early identification of neonatal cystic fibrosis piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chevaleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (11), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0143459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in soil erosion after agricultural intensification: evidence from a lowland basin in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.30-41. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2015.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01118118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSE-MRI sequence optimisation for measurement of bi- and tri-exponential T2 relaxation in a phantom and fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (10), pp.1677-1689. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mri.2013.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau service d'imagerie in vivo dédié à l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewe Won't Believe it: Sheep Voluntarily Undergoing fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Communication Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Wien, Jun 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI of the sheep auditory cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ellboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Brain Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'entraînement IRM chez le mouton éveillé et sans contention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Améliorer le Développement de l'Animal en Maîtrisant l'Environnement Précoce (ADAMEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elodie Chaillou; Raymond Nowak, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI of the sheep auditory cortex: its ups & downs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elleboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hand, Voice &amp; Brain : Ontogeny and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Language, Communication and the Brain, Jun 2023, Île du Frioul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of non-invasive and non-destructive imaging tools to assess internal quality of table eggs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Antoine Pereira Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elleboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World’s Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. pp.168-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage de la maturation hypophysaire. Impact de l'allaitement artificiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Kraemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’animation scientifiques du Département Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la qualité des oeufs par des méthodes d'imagerie non invasives et non destructrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Antoine Pereira Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elleboudt Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France. pp.147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travaux d'étude des sols réalisés au scanner médical : bilan et perspectives de la plateforme PIXANIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Imagerie des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rémy-lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and functional brain sexual dimorphisms on adult sheep brain: An mri study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congress of Physiology and Integrative Biology (CPBI) and 86. Congress of French Physiological Society (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France. pp.21-21, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apha.13183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'expérience précoce sur le développement cérébral de l'agneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Filipiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrez le champ des possibles avec Cire. Exemple du projet Ovin2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation scientifique du RTR Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of computed tomography (CT) scan to extend the lifespan of a porcine CFTR - / - model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Chevaleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European CF Young Investigator Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France. 19 Diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI investigation of the multi-exponential T2 decay in fruit tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vignau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on the applications of Magnetic Resonance in Food 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Wageningen, Netherlands. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring MRI brain images in awake unrestrained sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS (Federation of European Neuroscience Societies ) REGIONAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, ALGARVE, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring MRI brain images in awake unrestrained sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring MRI brain images in awake unrestrained sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French neuroethology club</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localizing the sheep auditory cortex using functional magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computed Tomography and Magnetic Resonance Imaging to phenotype fertilized eggs during incubation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Parasote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Halgrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal deprivation and milk replacement affect the integrity of gray and white matter in the developing lamb brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Haslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bellardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS Forum 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France. pp.6263-6263, 2022, Welcome to FENS forum 2022. E-book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of different lipids by mass spectrometry imaging may reveal signatures of follicular differentiation in ovine ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Maugrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clausell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ibntaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Congress on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bologne, Italy. pp.213-213, Abstract Book ICAR2020+2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovine ovary multimodal imaging combining ex vivo 3D magnetic resonance imaging, 2D histology and mass spectrometry imaging to study terminal folliculogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Maugrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ibntaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Congress on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bologne, Italy. pp.213-213, Abstract Book ICAR2020+2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovine ovary multimodal imaging through combination of ex vivo 3d magnetic resonance imaging, 3d mass spectrometry imaging and 2d immunohistology to study folliculogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Maugrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clausell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ibntaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de l’IMAGerie multimodale 3D : application à l’Ovaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Uzbekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Papillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional MRI of the sheep auditory cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Chincarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’animation scientifiques du Département Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’intérêt des outils d’imagerie (IRM et CT-Scan) pour phénotyper les œufs embryonnés : étude des effets de la durée de stockage sur le développement embryonnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasote Vanille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castilla Ines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Halgrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie Multimodale 3D de l’ovaire de brebis : Rêve ou Réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Maugrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clausell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Chaumont-sur-Tharonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof of concept: efficacy of surgical titanium implants coated with linear gentamicin against osteomyelitis in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kasal-Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. European Congress of Clinical Microbiology and Infectious Diseases (ECCMID 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France. , 2193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un modèle porcin d’infection intra-osseuse à &amp;lt;em&amp;gt;Staphylococcus aureus&amp;lt;/em&amp;gt; suite à la pose chirurgicale d’implants en titane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kasal-Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Congrès National de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. , pp.436, 2019, Microbes - 15e congrès national de la SFM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is mri suitable to study the central effect of gonadal steroids during the oestrus cycle in ewes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina El Mamoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Congress of Neuroendocrinology. ICN2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toronto, Canada. , 2018, The 9th International Congress of Neuroendocrinology. Abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue phenotyping based on multimodal imaging : &amp;lt;em&amp;gt;ex vivo&amp;lt;/em&amp;gt; Mass Spectrometry lmaging (M SI) and histological staining combined to&amp;lt;em&amp;gt; in vivo&amp;lt;/em&amp;gt; Magnetic Resonance lmaging (MRI) : Application to whole sheep brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Banliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seillac, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.5D Representations Combining in vivo 3D MRI and ex vivo 2D MSI Approaches to Study the Lipid Distribution in the Whole Sheep Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of computed tomography (CT) scan to extend the lifespan of a porcine CFTR - / - model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Chevaleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European CF Young Investigator Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'atlas de cerveau de brebis 3D par imagerie par résonance magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Makris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of sequence parameters on reliability of multi-exponential T2 measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB, European Society for Magnetic Resonance in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lisbonne, Portugal. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri- and bi-exponential T2 relaxation MRI measurements Sequence optimisation and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Leipzig, Germany. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiliative behaviours regulate allostasis development and shape biobehavioural trajectories in horse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheep (Ovis aries) training protocol for voluntary awake and unrestrained structural brain MRI acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal deprivation and milk replacement affect the integrity of gray and white matter in the developing lamb brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Haslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bellardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurobiologie des comportements des animaux, démarche de sciences participatives au collège - Neuro2Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UMR PRC; INSERM iBrain; Université de Tours LIFAT; NeuroSpin. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId245"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B172327B"/>
+    <w:nsid w:val="E029037E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hans-adriaensen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7239-9095" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459552v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gesbert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66729-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368819v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121494" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741527v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Matthey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marcon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coffre-Thomain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Estivalet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2024.09.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626332v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pluchot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubreuil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-024-02449-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704110v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth S. Greene" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Elleboudt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dridi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46439/neurobiology.5.025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703443v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F&#233;ral" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goussard Florent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240951" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677351v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hugon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Wintrebert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnould" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Serfaty" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLI.0000000000001083" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223192v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n A. Juste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Blanco-V&#225;zquez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Barral" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Prieto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Varela-Castro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e19349" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830179v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Love" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Haslin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bellardie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22869" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683203v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Parasote" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Castilla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Halgrain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.902154" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744971v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fr&#233;ville" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113741" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174886v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina El Mamoune" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2021.101944" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117776" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211337v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Just" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chevillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2021.147390" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211350v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ganier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chahnamian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2021.113721" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549955v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03230-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621423v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Balseiro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lesellier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipesh Dav&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Salguero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00041" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924928v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Favreau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pijnenburg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Seitlinger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fioretti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Keller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2020.102253" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380175v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barri&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Roselli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2019.104387" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380228v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gomot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;vy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Dominici" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2019.02.025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347381v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Barri&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Palmer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy R Melzer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfz024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594228v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143459" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01118118v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2015.02.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649911v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quellec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2013.02.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642990v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rosset" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621823v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216790v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ellboudt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627622v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205725v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elleboudt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750644v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Adriaensen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Antoine Pereira Macedo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752742v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kraemer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fonteneau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605485v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elleboudt Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222657v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lissy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618031v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barriere" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13183" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787078v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Filipiak" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaplace" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794493v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793962v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Berri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Chevaleyre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597268v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariette" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191525v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pluchot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dubreuil" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191335v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191419v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190964v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750416v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752650v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178186v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Maugrion" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clausell" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ibntaleb" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178194v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179949v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179968v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752710v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Chincarini" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678041v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parasote Vanille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castilla Ines" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179945v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Castilla" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385108v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Voisin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735716v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Riou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737520v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739171v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;nigot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279957v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798139v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804913v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597419v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vignaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595869v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368868v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316228v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595598v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106607v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siwiaszczyk" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destrieux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hans-adriaensen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7239-9095" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459552v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gesbert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66729-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368819v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121494" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741527v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Matthey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marcon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coffre-Thomain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Estivalet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2024.09.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704110v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth S. Greene" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Elleboudt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dridi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46439/neurobiology.5.025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703443v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F&#233;ral" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goussard Florent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240951" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677351v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hugon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Wintrebert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnould" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Serfaty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLI.0000000000001083" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626332v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pluchot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubreuil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-024-02449-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223192v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n A. Juste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Blanco-V&#225;zquez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Barral" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Prieto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Varela-Castro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e19349" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683203v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Parasote" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Castilla" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Halgrain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.902154" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830179v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Love" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Haslin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bellardie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22869" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744971v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fr&#233;ville" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113741" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174886v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina El Mamoune" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2021.101944" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117776" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211337v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Just" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chevillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2021.147390" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211350v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ganier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chahnamian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2021.113721" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621423v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Balseiro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lesellier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipesh Dav&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Salguero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00041" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549955v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03230-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924928v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Favreau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pijnenburg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Seitlinger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fioretti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Keller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2020.102253" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380228v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gomot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;vy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Dominici" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2019.02.025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380175v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barri&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Roselli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2019.104387" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347381v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Barri&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Palmer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy R Melzer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfz024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594228v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143459" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01118118v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2015.02.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649911v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quellec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2013.02.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642990v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rosset" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621823v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216790v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ellboudt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627622v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205725v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elleboudt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750644v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Adriaensen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Antoine Pereira Macedo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752742v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kraemer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fonteneau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605485v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elleboudt Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222657v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lissy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618031v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barriere" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13183" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787078v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Filipiak" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaplace" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794493v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793962v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Berri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Chevaleyre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597268v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariette" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191525v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pluchot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dubreuil" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191335v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191419v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190964v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750416v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752650v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178186v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Maugrion" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clausell" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ibntaleb" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178194v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179949v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179968v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752710v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Chincarini" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678041v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parasote Vanille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castilla Ines" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179945v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Castilla" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385108v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Voisin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735716v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Riou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737520v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739171v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;nigot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279957v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798139v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804913v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597419v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vignaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595869v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368868v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316228v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595598v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106607v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siwiaszczyk" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destrieux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>