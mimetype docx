--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hans Adriaensen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur Biologiste sur la plate forme PIXANIM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hans-adriaensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7239-9095</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis Ingénieur de Recherche en charge du service d'imagerie de la plateforme PIXANIM  à l'INRAe Centre Val-de-Loire. Je suis responsable de l'IRM 3T et d'un CT-scan. Je scanne des grands animaux (moutons, veaux, chevaux, et poulets) in-vivo, depuis 2012 en adaptant les machines aux modèles animaux. Mon objectif est de mettre en œuvre des nouvelles méthodes d'imagerie sur l'IRM et le CT-scan pour les chercheurs qui traitent des questions biologiques importantes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiliative behaviours regulate allostasis development and shape biobehavioural trajectories in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-66729-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the brain adapts to nature's rhythms: a year of neuroimaging in a seasonal mammal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 321, pp.121494. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for a constitutive cost of host resistance on body fat growth in ewe lambs from lines selected for resistance or susceptibility to experimental infections with Haemonchus contortus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Douhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Matthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coffre-Thomain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Estivalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (14), pp.767-777. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpara.2024.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentary on &amp;quot;Understanding bacterial chondronecrosis with osteomyelitis (BCO) in poultry: Highlights from proteomic analyses and imaging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth S. Greene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Elleboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurobiology and Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.9-14. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46439/neurobiology.5.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How domestication, feralization and experience-dependent plasticity affect brain size variation in Sus scrofa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goussard Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (9), pp.240951. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.240951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the contrast enhancement performance of gadopiclenol for magnetic resonance angiography in healthy rabbits and pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Wintrebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Serfaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59 (9), pp.614-621. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/RLI.0000000000001083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheep (Ovis aries) training protocol for voluntary awake and unrestrained structural brain MRI acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.7761-7773. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13428-024-02449-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of heat-inactivated Mycobacterium bovis vaccine delivered to European badgers (Meles meles) through edible bait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramón A. Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Blanco-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Varela-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (9), pp.e19349. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e19349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Egg Storage Duration Prior to Incubation Impairs Egg Quality and Chicken Embryonic Development: Contribution of Imaging Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Parasote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Halgrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2022.902154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal deprivation and milk replacement affect the integrity of gray and white matter in the developing lamb brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Haslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bellardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82 (2), pp.214-232. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dneu.22869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic dietary exposure to a glyphosate-based herbicide results in reversible increase early embryo mortality in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 241, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2022.113741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of chemical exchange saturation transfer (CEST) in neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina El Mamoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 114, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchemneu.2021.101944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain orchestration of pregnancy and maternal behavior in mice: A longitudinal morphometric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David André Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Szeremeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Même</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 230, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.117776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood oxygen level dependent fMRI and perfusion MRI in the sheep brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1760, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2021.147390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemerin impairs food intake and body weight in chicken: Focus on hypothalamic neuropeptides gene expression and AMPK signaling pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Ganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chahnamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General and Comparative Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 304, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygcen.2021.113721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective Effect of Oral BCG and Inactivated Mycobacterium bovis Vaccines in European Badgers (Meles meles) Experimentally Infected With M. bovis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Balseiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lesellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipesh Davé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Salguero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2020.00041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal programming by testosterone of follicular theca cell functions in ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (6), pp.1177-1196. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-019-03230-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osteochondral repair combining therapeutics implant with mesenchymal stem cells spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pijnenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Seitlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.102253. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nano.2020.102253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefact Induced by a Transponder During In Vivo Magnetic Resonance Imaging on Horse Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Dominici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.63-67. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2019.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo magnetic resonance imaging reveals the effect of gonadal hormones on morphological and functional brain sexual dimorphisms in adult sheep. Order of Authors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Roselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2019.104387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of brain magnetic resonance approaches in large animal models for preclinical research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy R Melzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (3), pp.44-51. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/af/vfz024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computed tomography (CT) scanning facilitates early identification of neonatal cystic fibrosis piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chevaleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (11), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0143459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in soil erosion after agricultural intensification: evidence from a lowland basin in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.30-41. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2015.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01118118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSE-MRI sequence optimisation for measurement of bi- and tri-exponential T2 relaxation in a phantom and fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (10), pp.1677-1689. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mri.2013.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau service d'imagerie in vivo dédié à l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewe Won't Believe it: Sheep Voluntarily Undergoing fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Communication Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Wien, Jun 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI of the sheep auditory cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ellboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Brain Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'entraînement IRM chez le mouton éveillé et sans contention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Améliorer le Développement de l'Animal en Maîtrisant l'Environnement Précoce (ADAMEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elodie Chaillou; Raymond Nowak, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI of the sheep auditory cortex: its ups & downs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elleboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hand, Voice &amp; Brain : Ontogeny and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Language, Communication and the Brain, Jun 2023, Île du Frioul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of non-invasive and non-destructive imaging tools to assess internal quality of table eggs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Antoine Pereira Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elleboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World’s Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. pp.168-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage de la maturation hypophysaire. Impact de l'allaitement artificiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Kraemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’animation scientifiques du Département Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la qualité des oeufs par des méthodes d'imagerie non invasives et non destructrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Antoine Pereira Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elleboudt Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France. pp.147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travaux d'étude des sols réalisés au scanner médical : bilan et perspectives de la plateforme PIXANIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Imagerie des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rémy-lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and functional brain sexual dimorphisms on adult sheep brain: An mri study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congress of Physiology and Integrative Biology (CPBI) and 86. Congress of French Physiological Society (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France. pp.21-21, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apha.13183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'expérience précoce sur le développement cérébral de l'agneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Filipiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrez le champ des possibles avec Cire. Exemple du projet Ovin2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation scientifique du RTR Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of computed tomography (CT) scan to extend the lifespan of a porcine CFTR - / - model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Chevaleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European CF Young Investigator Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France. 19 Diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI investigation of the multi-exponential T2 decay in fruit tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vignau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on the applications of Magnetic Resonance in Food 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Wageningen, Netherlands. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring MRI brain images in awake unrestrained sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS (Federation of European Neuroscience Societies ) REGIONAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, ALGARVE, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring MRI brain images in awake unrestrained sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring MRI brain images in awake unrestrained sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French neuroethology club</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localizing the sheep auditory cortex using functional magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computed Tomography and Magnetic Resonance Imaging to phenotype fertilized eggs during incubation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Parasote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Halgrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal deprivation and milk replacement affect the integrity of gray and white matter in the developing lamb brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Haslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bellardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS Forum 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France. pp.6263-6263, 2022, Welcome to FENS forum 2022. E-book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of different lipids by mass spectrometry imaging may reveal signatures of follicular differentiation in ovine ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Maugrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clausell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ibntaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Congress on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bologne, Italy. pp.213-213, Abstract Book ICAR2020+2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovine ovary multimodal imaging combining ex vivo 3D magnetic resonance imaging, 2D histology and mass spectrometry imaging to study terminal folliculogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Maugrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ibntaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Congress on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bologne, Italy. pp.213-213, Abstract Book ICAR2020+2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovine ovary multimodal imaging through combination of ex vivo 3d magnetic resonance imaging, 3d mass spectrometry imaging and 2d immunohistology to study folliculogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Maugrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clausell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ibntaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de l’IMAGerie multimodale 3D : application à l’Ovaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Uzbekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Papillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional MRI of the sheep auditory cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Chincarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’animation scientifiques du Département Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’intérêt des outils d’imagerie (IRM et CT-Scan) pour phénotyper les œufs embryonnés : étude des effets de la durée de stockage sur le développement embryonnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasote Vanille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castilla Ines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Halgrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie Multimodale 3D de l’ovaire de brebis : Rêve ou Réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Maugrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clausell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Chaumont-sur-Tharonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof of concept: efficacy of surgical titanium implants coated with linear gentamicin against osteomyelitis in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kasal-Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. European Congress of Clinical Microbiology and Infectious Diseases (ECCMID 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France. , 2193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un modèle porcin d’infection intra-osseuse à &amp;lt;em&amp;gt;Staphylococcus aureus&amp;lt;/em&amp;gt; suite à la pose chirurgicale d’implants en titane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kasal-Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Congrès National de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. , pp.436, 2019, Microbes - 15e congrès national de la SFM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is mri suitable to study the central effect of gonadal steroids during the oestrus cycle in ewes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina El Mamoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Congress of Neuroendocrinology. ICN2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toronto, Canada. , 2018, The 9th International Congress of Neuroendocrinology. Abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue phenotyping based on multimodal imaging : &amp;lt;em&amp;gt;ex vivo&amp;lt;/em&amp;gt; Mass Spectrometry lmaging (M SI) and histological staining combined to&amp;lt;em&amp;gt; in vivo&amp;lt;/em&amp;gt; Magnetic Resonance lmaging (MRI) : Application to whole sheep brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Banliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seillac, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.5D Representations Combining in vivo 3D MRI and ex vivo 2D MSI Approaches to Study the Lipid Distribution in the Whole Sheep Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of computed tomography (CT) scan to extend the lifespan of a porcine CFTR - / - model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Chevaleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European CF Young Investigator Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'atlas de cerveau de brebis 3D par imagerie par résonance magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Makris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of sequence parameters on reliability of multi-exponential T2 measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB, European Society for Magnetic Resonance in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lisbonne, Portugal. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri- and bi-exponential T2 relaxation MRI measurements Sequence optimisation and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Leipzig, Germany. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiliative behaviours regulate allostasis development and shape biobehavioural trajectories in horse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheep (Ovis aries) training protocol for voluntary awake and unrestrained structural brain MRI acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal deprivation and milk replacement affect the integrity of gray and white matter in the developing lamb brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Haslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bellardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurobiologie des comportements des animaux, démarche de sciences participatives au collège - Neuro2Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UMR PRC; INSERM iBrain; Université de Tours LIFAT; NeuroSpin. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId245"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hans Adriaensen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur Biologiste sur la plate forme PIXANIM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hans-adriaensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7239-9095</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis Ingénieur de Recherche en charge du service d'imagerie de la plateforme PIXANIM  à l'INRAe Centre Val-de-Loire. Je suis responsable de l'IRM 3T et d'un CT-scan. Je scanne des grands animaux (moutons, veaux, chevaux, et poulets) in-vivo, depuis 2012 en adaptant les machines aux modèles animaux. Mon objectif est de mettre en œuvre des nouvelles méthodes d'imagerie sur l'IRM et le CT-scan pour les chercheurs qui traitent des questions biologiques importantes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiliative behaviours regulate allostasis development and shape biobehavioural trajectories in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-66729-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the brain adapts to nature's rhythms: a year of neuroimaging in a seasonal mammal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 321, pp.121494. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheep (Ovis aries) training protocol for voluntary awake and unrestrained structural brain MRI acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.7761-7773. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13428-024-02449-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentary on &amp;quot;Understanding bacterial chondronecrosis with osteomyelitis (BCO) in poultry: Highlights from proteomic analyses and imaging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth S. Greene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Elleboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurobiology and Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.9-14. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46439/neurobiology.5.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How domestication, feralization and experience-dependent plasticity affect brain size variation in Sus scrofa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goussard Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (9), pp.240951. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.240951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the contrast enhancement performance of gadopiclenol for magnetic resonance angiography in healthy rabbits and pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Wintrebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Serfaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59 (9), pp.614-621. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/RLI.0000000000001083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for a constitutive cost of host resistance on body fat growth in ewe lambs from lines selected for resistance or susceptibility to experimental infections with Haemonchus contortus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Douhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Matthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coffre-Thomain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Estivalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (14), pp.767-777. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpara.2024.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of heat-inactivated Mycobacterium bovis vaccine delivered to European badgers (Meles meles) through edible bait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramón A. Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Blanco-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Varela-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (9), pp.e19349. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e19349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal deprivation and milk replacement affect the integrity of gray and white matter in the developing lamb brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Haslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bellardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82 (2), pp.214-232. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dneu.22869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Egg Storage Duration Prior to Incubation Impairs Egg Quality and Chicken Embryonic Development: Contribution of Imaging Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Parasote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Halgrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2022.902154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic dietary exposure to a glyphosate-based herbicide results in reversible increase early embryo mortality in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 241, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2022.113741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of chemical exchange saturation transfer (CEST) in neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina El Mamoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 114, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchemneu.2021.101944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain orchestration of pregnancy and maternal behavior in mice: A longitudinal morphometric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David André Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Szeremeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Même</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 230, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.117776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemerin impairs food intake and body weight in chicken: Focus on hypothalamic neuropeptides gene expression and AMPK signaling pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Ganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chahnamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General and Comparative Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 304, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygcen.2021.113721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood oxygen level dependent fMRI and perfusion MRI in the sheep brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1760, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2021.147390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal programming by testosterone of follicular theca cell functions in ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (6), pp.1177-1196. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-019-03230-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective Effect of Oral BCG and Inactivated Mycobacterium bovis Vaccines in European Badgers (Meles meles) Experimentally Infected With M. bovis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Balseiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lesellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipesh Davé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Salguero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2020.00041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osteochondral repair combining therapeutics implant with mesenchymal stem cells spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pijnenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Seitlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.102253. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nano.2020.102253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo magnetic resonance imaging reveals the effect of gonadal hormones on morphological and functional brain sexual dimorphisms in adult sheep. Order of Authors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Roselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2019.104387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefact Induced by a Transponder During In Vivo Magnetic Resonance Imaging on Horse Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Dominici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.63-67. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2019.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of brain magnetic resonance approaches in large animal models for preclinical research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy R Melzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (3), pp.44-51. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/af/vfz024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computed tomography (CT) scanning facilitates early identification of neonatal cystic fibrosis piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chevaleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (11), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0143459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in soil erosion after agricultural intensification: evidence from a lowland basin in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.30-41. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2015.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01118118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau service d'imagerie in vivo dédié à l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSE-MRI sequence optimisation for measurement of bi- and tri-exponential T2 relaxation in a phantom and fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (10), pp.1677-1689. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mri.2013.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewe Won't Believe it: Sheep Voluntarily Undergoing fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Communication Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Wien, Jun 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'entraînement IRM chez le mouton éveillé et sans contention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Améliorer le Développement de l'Animal en Maîtrisant l'Environnement Précoce (ADAMEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elodie Chaillou; Raymond Nowak, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI of the sheep auditory cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ellboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Brain Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI of the sheep auditory cortex: its ups & downs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elleboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hand, Voice &amp; Brain : Ontogeny and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Language, Communication and the Brain, Jun 2023, Île du Frioul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage de la maturation hypophysaire. Impact de l'allaitement artificiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Kraemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’animation scientifiques du Département Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of non-invasive and non-destructive imaging tools to assess internal quality of table eggs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Antoine Pereira Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elleboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World’s Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. pp.168-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la qualité des oeufs par des méthodes d'imagerie non invasives et non destructrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Antoine Pereira Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elleboudt Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France. pp.147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travaux d'étude des sols réalisés au scanner médical : bilan et perspectives de la plateforme PIXANIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Imagerie des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rémy-lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'expérience précoce sur le développement cérébral de l'agneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Filipiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and functional brain sexual dimorphisms on adult sheep brain: An mri study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congress of Physiology and Integrative Biology (CPBI) and 86. Congress of French Physiological Society (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France. pp.21-21, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apha.13183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrez le champ des possibles avec Cire. Exemple du projet Ovin2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation scientifique du RTR Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of computed tomography (CT) scan to extend the lifespan of a porcine CFTR - / - model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Chevaleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European CF Young Investigator Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France. 19 Diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI investigation of the multi-exponential T2 decay in fruit tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vignau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on the applications of Magnetic Resonance in Food 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Wageningen, Netherlands. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring MRI brain images in awake unrestrained sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring MRI brain images in awake unrestrained sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French neuroethology club</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localizing the sheep auditory cortex using functional magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring MRI brain images in awake unrestrained sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS (Federation of European Neuroscience Societies ) REGIONAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, ALGARVE, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of different lipids by mass spectrometry imaging may reveal signatures of follicular differentiation in ovine ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Maugrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clausell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ibntaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Congress on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bologne, Italy. pp.213-213, Abstract Book ICAR2020+2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovine ovary multimodal imaging combining ex vivo 3D magnetic resonance imaging, 2D histology and mass spectrometry imaging to study terminal folliculogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Maugrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ibntaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Congress on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bologne, Italy. pp.213-213, Abstract Book ICAR2020+2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovine ovary multimodal imaging through combination of ex vivo 3d magnetic resonance imaging, 3d mass spectrometry imaging and 2d immunohistology to study folliculogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Maugrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clausell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ibntaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal deprivation and milk replacement affect the integrity of gray and white matter in the developing lamb brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Haslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bellardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS Forum 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France. pp.6263-6263, 2022, Welcome to FENS forum 2022. E-book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de l’IMAGerie multimodale 3D : application à l’Ovaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Uzbekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Papillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional MRI of the sheep auditory cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Chincarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’animation scientifiques du Département Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’intérêt des outils d’imagerie (IRM et CT-Scan) pour phénotyper les œufs embryonnés : étude des effets de la durée de stockage sur le développement embryonnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasote Vanille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castilla Ines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Halgrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computed Tomography and Magnetic Resonance Imaging to phenotype fertilized eggs during incubation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Parasote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Halgrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie Multimodale 3D de l’ovaire de brebis : Rêve ou Réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Maugrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clausell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Chaumont-sur-Tharonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof of concept: efficacy of surgical titanium implants coated with linear gentamicin against osteomyelitis in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kasal-Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. European Congress of Clinical Microbiology and Infectious Diseases (ECCMID 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France. , 2193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un modèle porcin d’infection intra-osseuse à &amp;lt;em&amp;gt;Staphylococcus aureus&amp;lt;/em&amp;gt; suite à la pose chirurgicale d’implants en titane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kasal-Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Congrès National de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. , pp.436, 2019, Microbes - 15e congrès national de la SFM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is mri suitable to study the central effect of gonadal steroids during the oestrus cycle in ewes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina El Mamoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Congress of Neuroendocrinology. ICN2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toronto, Canada. , 2018, The 9th International Congress of Neuroendocrinology. Abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue phenotyping based on multimodal imaging : &amp;lt;em&amp;gt;ex vivo&amp;lt;/em&amp;gt; Mass Spectrometry lmaging (M SI) and histological staining combined to&amp;lt;em&amp;gt; in vivo&amp;lt;/em&amp;gt; Magnetic Resonance lmaging (MRI) : Application to whole sheep brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Banliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seillac, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.5D Representations Combining in vivo 3D MRI and ex vivo 2D MSI Approaches to Study the Lipid Distribution in the Whole Sheep Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of computed tomography (CT) scan to extend the lifespan of a porcine CFTR - / - model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Chevaleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European CF Young Investigator Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'atlas de cerveau de brebis 3D par imagerie par résonance magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Makris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of sequence parameters on reliability of multi-exponential T2 measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB, European Society for Magnetic Resonance in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lisbonne, Portugal. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri- and bi-exponential T2 relaxation MRI measurements Sequence optimisation and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Leipzig, Germany. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiliative behaviours regulate allostasis development and shape biobehavioural trajectories in horse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheep (Ovis aries) training protocol for voluntary awake and unrestrained structural brain MRI acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal deprivation and milk replacement affect the integrity of gray and white matter in the developing lamb brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Haslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bellardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurobiologie des comportements des animaux, démarche de sciences participatives au collège - Neuro2Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UMR PRC; INSERM iBrain; Université de Tours LIFAT; NeuroSpin. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId245"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E029037E"/>
+    <w:nsid w:val="387282F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hans-adriaensen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7239-9095" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459552v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gesbert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66729-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368819v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121494" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741527v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Matthey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marcon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coffre-Thomain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Estivalet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2024.09.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704110v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth S. Greene" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Elleboudt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dridi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46439/neurobiology.5.025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703443v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F&#233;ral" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goussard Florent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240951" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677351v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hugon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Wintrebert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnould" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Serfaty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLI.0000000000001083" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626332v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pluchot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubreuil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-024-02449-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223192v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n A. Juste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Blanco-V&#225;zquez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Barral" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Prieto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Varela-Castro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e19349" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683203v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Parasote" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Castilla" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Halgrain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.902154" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830179v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Love" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Haslin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bellardie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22869" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744971v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fr&#233;ville" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113741" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174886v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina El Mamoune" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2021.101944" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117776" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211337v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Just" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chevillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2021.147390" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211350v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ganier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chahnamian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2021.113721" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621423v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Balseiro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lesellier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipesh Dav&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Salguero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00041" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549955v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03230-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924928v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Favreau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pijnenburg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Seitlinger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fioretti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Keller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2020.102253" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380228v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gomot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;vy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Dominici" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2019.02.025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380175v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barri&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Roselli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2019.104387" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347381v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Barri&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Palmer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy R Melzer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfz024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594228v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143459" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01118118v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2015.02.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649911v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quellec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2013.02.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642990v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rosset" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621823v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216790v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ellboudt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627622v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205725v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elleboudt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750644v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Adriaensen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Antoine Pereira Macedo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752742v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kraemer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fonteneau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605485v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elleboudt Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222657v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lissy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618031v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barriere" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13183" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787078v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Filipiak" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaplace" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794493v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793962v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Berri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Chevaleyre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597268v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariette" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191525v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pluchot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dubreuil" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191335v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191419v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190964v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750416v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752650v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178186v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Maugrion" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clausell" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ibntaleb" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178194v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179949v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179968v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752710v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Chincarini" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678041v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parasote Vanille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castilla Ines" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179945v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Castilla" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385108v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Voisin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735716v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Riou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737520v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739171v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;nigot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279957v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798139v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804913v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597419v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vignaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595869v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368868v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316228v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595598v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106607v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siwiaszczyk" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destrieux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hans-adriaensen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7239-9095" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459552v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gesbert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66729-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368819v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121494" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626332v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pluchot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubreuil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-024-02449-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704110v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth S. Greene" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Elleboudt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dridi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46439/neurobiology.5.025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703443v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F&#233;ral" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goussard Florent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240951" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677351v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hugon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Wintrebert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnould" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Serfaty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLI.0000000000001083" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741527v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Matthey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marcon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coffre-Thomain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Estivalet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2024.09.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223192v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n A. Juste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Blanco-V&#225;zquez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Barral" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Prieto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Varela-Castro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e19349" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830179v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Love" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Haslin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bellardie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22869" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683203v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Parasote" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Castilla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Halgrain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.902154" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744971v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fr&#233;ville" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113741" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174886v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina El Mamoune" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2021.101944" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117776" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211350v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ganier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chahnamian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2021.113721" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211337v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Just" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chevillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2021.147390" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549955v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03230-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621423v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Balseiro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lesellier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipesh Dav&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Salguero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00041" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924928v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Favreau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pijnenburg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Seitlinger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fioretti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Keller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2020.102253" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380175v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barri&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Roselli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2019.104387" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380228v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gomot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;vy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Dominici" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2019.02.025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347381v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Barri&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Palmer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy R Melzer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfz024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594228v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143459" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01118118v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2015.02.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642990v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rosset" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649911v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quellec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2013.02.004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621823v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627622v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216790v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ellboudt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205725v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elleboudt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752742v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kraemer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fonteneau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750644v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Adriaensen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Antoine Pereira Macedo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605485v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elleboudt Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222657v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lissy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787078v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Filipiak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaplace" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618031v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barriere" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13183" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794493v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793962v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Berri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Chevaleyre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597268v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariette" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191335v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191419v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190964v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191525v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pluchot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dubreuil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178186v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Maugrion" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clausell" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ibntaleb" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178194v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179949v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752650v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179968v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752710v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Chincarini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678041v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parasote Vanille" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castilla Ines" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750416v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179945v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Castilla" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385108v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Voisin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735716v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Riou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737520v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739171v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;nigot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279957v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798139v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804913v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597419v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vignaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595869v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368868v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316228v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595598v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106607v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siwiaszczyk" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destrieux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>