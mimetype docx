--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hans Adriaensen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur Biologiste sur la plate forme PIXANIM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hans-adriaensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7239-9095</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis Ingénieur de Recherche en charge du service d'imagerie de la plateforme PIXANIM  à l'INRAe Centre Val-de-Loire. Je suis responsable de l'IRM 3T et d'un CT-scan. Je scanne des grands animaux (moutons, veaux, chevaux, et poulets) in-vivo, depuis 2012 en adaptant les machines aux modèles animaux. Mon objectif est de mettre en œuvre des nouvelles méthodes d'imagerie sur l'IRM et le CT-scan pour les chercheurs qui traitent des questions biologiques importantes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiliative behaviours regulate allostasis development and shape biobehavioural trajectories in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-66729-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the brain adapts to nature's rhythms: a year of neuroimaging in a seasonal mammal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 321, pp.121494. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheep (Ovis aries) training protocol for voluntary awake and unrestrained structural brain MRI acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.7761-7773. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13428-024-02449-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentary on &amp;quot;Understanding bacterial chondronecrosis with osteomyelitis (BCO) in poultry: Highlights from proteomic analyses and imaging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth S. Greene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Elleboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurobiology and Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.9-14. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46439/neurobiology.5.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How domestication, feralization and experience-dependent plasticity affect brain size variation in Sus scrofa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goussard Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (9), pp.240951. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.240951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the contrast enhancement performance of gadopiclenol for magnetic resonance angiography in healthy rabbits and pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Wintrebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Serfaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59 (9), pp.614-621. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/RLI.0000000000001083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for a constitutive cost of host resistance on body fat growth in ewe lambs from lines selected for resistance or susceptibility to experimental infections with Haemonchus contortus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Douhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Matthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coffre-Thomain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Estivalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (14), pp.767-777. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpara.2024.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of heat-inactivated Mycobacterium bovis vaccine delivered to European badgers (Meles meles) through edible bait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramón A. Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Blanco-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Varela-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (9), pp.e19349. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e19349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal deprivation and milk replacement affect the integrity of gray and white matter in the developing lamb brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Haslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bellardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82 (2), pp.214-232. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dneu.22869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Egg Storage Duration Prior to Incubation Impairs Egg Quality and Chicken Embryonic Development: Contribution of Imaging Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Parasote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Halgrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2022.902154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic dietary exposure to a glyphosate-based herbicide results in reversible increase early embryo mortality in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 241, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2022.113741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of chemical exchange saturation transfer (CEST) in neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina El Mamoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 114, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchemneu.2021.101944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain orchestration of pregnancy and maternal behavior in mice: A longitudinal morphometric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David André Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Szeremeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Même</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 230, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.117776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemerin impairs food intake and body weight in chicken: Focus on hypothalamic neuropeptides gene expression and AMPK signaling pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Ganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chahnamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General and Comparative Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 304, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygcen.2021.113721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood oxygen level dependent fMRI and perfusion MRI in the sheep brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1760, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2021.147390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal programming by testosterone of follicular theca cell functions in ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (6), pp.1177-1196. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-019-03230-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective Effect of Oral BCG and Inactivated Mycobacterium bovis Vaccines in European Badgers (Meles meles) Experimentally Infected With M. bovis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Balseiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lesellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipesh Davé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Salguero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2020.00041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osteochondral repair combining therapeutics implant with mesenchymal stem cells spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pijnenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Seitlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.102253. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nano.2020.102253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo magnetic resonance imaging reveals the effect of gonadal hormones on morphological and functional brain sexual dimorphisms in adult sheep. Order of Authors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Roselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2019.104387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefact Induced by a Transponder During In Vivo Magnetic Resonance Imaging on Horse Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Dominici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.63-67. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2019.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of brain magnetic resonance approaches in large animal models for preclinical research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy R Melzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (3), pp.44-51. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/af/vfz024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computed tomography (CT) scanning facilitates early identification of neonatal cystic fibrosis piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chevaleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (11), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0143459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in soil erosion after agricultural intensification: evidence from a lowland basin in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.30-41. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2015.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01118118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau service d'imagerie in vivo dédié à l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSE-MRI sequence optimisation for measurement of bi- and tri-exponential T2 relaxation in a phantom and fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (10), pp.1677-1689. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mri.2013.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewe Won't Believe it: Sheep Voluntarily Undergoing fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Communication Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Wien, Jun 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'entraînement IRM chez le mouton éveillé et sans contention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Améliorer le Développement de l'Animal en Maîtrisant l'Environnement Précoce (ADAMEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elodie Chaillou; Raymond Nowak, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI of the sheep auditory cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ellboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Brain Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI of the sheep auditory cortex: its ups & downs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elleboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hand, Voice &amp; Brain : Ontogeny and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Language, Communication and the Brain, Jun 2023, Île du Frioul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage de la maturation hypophysaire. Impact de l'allaitement artificiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Kraemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’animation scientifiques du Département Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of non-invasive and non-destructive imaging tools to assess internal quality of table eggs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Antoine Pereira Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elleboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World’s Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. pp.168-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la qualité des oeufs par des méthodes d'imagerie non invasives et non destructrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Antoine Pereira Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elleboudt Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France. pp.147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travaux d'étude des sols réalisés au scanner médical : bilan et perspectives de la plateforme PIXANIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Imagerie des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rémy-lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'expérience précoce sur le développement cérébral de l'agneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Filipiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and functional brain sexual dimorphisms on adult sheep brain: An mri study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congress of Physiology and Integrative Biology (CPBI) and 86. Congress of French Physiological Society (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France. pp.21-21, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apha.13183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrez le champ des possibles avec Cire. Exemple du projet Ovin2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation scientifique du RTR Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of computed tomography (CT) scan to extend the lifespan of a porcine CFTR - / - model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Chevaleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European CF Young Investigator Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France. 19 Diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI investigation of the multi-exponential T2 decay in fruit tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vignau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on the applications of Magnetic Resonance in Food 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Wageningen, Netherlands. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring MRI brain images in awake unrestrained sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring MRI brain images in awake unrestrained sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French neuroethology club</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localizing the sheep auditory cortex using functional magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring MRI brain images in awake unrestrained sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS (Federation of European Neuroscience Societies ) REGIONAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, ALGARVE, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of different lipids by mass spectrometry imaging may reveal signatures of follicular differentiation in ovine ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Maugrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clausell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ibntaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Congress on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bologne, Italy. pp.213-213, Abstract Book ICAR2020+2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovine ovary multimodal imaging combining ex vivo 3D magnetic resonance imaging, 2D histology and mass spectrometry imaging to study terminal folliculogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Maugrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ibntaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Congress on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bologne, Italy. pp.213-213, Abstract Book ICAR2020+2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovine ovary multimodal imaging through combination of ex vivo 3d magnetic resonance imaging, 3d mass spectrometry imaging and 2d immunohistology to study folliculogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Maugrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clausell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ibntaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal deprivation and milk replacement affect the integrity of gray and white matter in the developing lamb brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Haslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bellardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS Forum 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France. pp.6263-6263, 2022, Welcome to FENS forum 2022. E-book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de l’IMAGerie multimodale 3D : application à l’Ovaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Uzbekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Papillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional MRI of the sheep auditory cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Chincarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’animation scientifiques du Département Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’intérêt des outils d’imagerie (IRM et CT-Scan) pour phénotyper les œufs embryonnés : étude des effets de la durée de stockage sur le développement embryonnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasote Vanille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castilla Ines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Halgrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computed Tomography and Magnetic Resonance Imaging to phenotype fertilized eggs during incubation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Parasote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Halgrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie Multimodale 3D de l’ovaire de brebis : Rêve ou Réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Maugrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clausell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Chaumont-sur-Tharonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof of concept: efficacy of surgical titanium implants coated with linear gentamicin against osteomyelitis in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kasal-Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. European Congress of Clinical Microbiology and Infectious Diseases (ECCMID 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France. , 2193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un modèle porcin d’infection intra-osseuse à &amp;lt;em&amp;gt;Staphylococcus aureus&amp;lt;/em&amp;gt; suite à la pose chirurgicale d’implants en titane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kasal-Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Congrès National de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. , pp.436, 2019, Microbes - 15e congrès national de la SFM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is mri suitable to study the central effect of gonadal steroids during the oestrus cycle in ewes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina El Mamoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Congress of Neuroendocrinology. ICN2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toronto, Canada. , 2018, The 9th International Congress of Neuroendocrinology. Abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue phenotyping based on multimodal imaging : &amp;lt;em&amp;gt;ex vivo&amp;lt;/em&amp;gt; Mass Spectrometry lmaging (M SI) and histological staining combined to&amp;lt;em&amp;gt; in vivo&amp;lt;/em&amp;gt; Magnetic Resonance lmaging (MRI) : Application to whole sheep brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Banliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seillac, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.5D Representations Combining in vivo 3D MRI and ex vivo 2D MSI Approaches to Study the Lipid Distribution in the Whole Sheep Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of computed tomography (CT) scan to extend the lifespan of a porcine CFTR - / - model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Chevaleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European CF Young Investigator Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'atlas de cerveau de brebis 3D par imagerie par résonance magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Makris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of sequence parameters on reliability of multi-exponential T2 measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB, European Society for Magnetic Resonance in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lisbonne, Portugal. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri- and bi-exponential T2 relaxation MRI measurements Sequence optimisation and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Leipzig, Germany. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiliative behaviours regulate allostasis development and shape biobehavioural trajectories in horse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheep (Ovis aries) training protocol for voluntary awake and unrestrained structural brain MRI acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal deprivation and milk replacement affect the integrity of gray and white matter in the developing lamb brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Haslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bellardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurobiologie des comportements des animaux, démarche de sciences participatives au collège - Neuro2Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UMR PRC; INSERM iBrain; Université de Tours LIFAT; NeuroSpin. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId245"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hans Adriaensen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur Biologiste sur la plate forme PIXANIM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hans-adriaensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7239-9095</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis Ingénieur de Recherche en charge du service d'imagerie de la plateforme PIXANIM  à l'INRAe Centre Val-de-Loire. Je suis responsable de l'IRM 3T et d'un CT-scan. Je scanne des grands animaux (moutons, veaux, chevaux, et poulets) in-vivo, depuis 2012 en adaptant les machines aux modèles animaux. Mon objectif est de mettre en œuvre des nouvelles méthodes d'imagerie sur l'IRM et le CT-scan pour les chercheurs qui traitent des questions biologiques importantes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiliative behaviours regulate allostasis development and shape biobehavioural trajectories in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-66729-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the brain adapts to nature's rhythms: a year of neuroimaging in a seasonal mammal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 321, pp.121494. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for a constitutive cost of host resistance on body fat growth in ewe lambs from lines selected for resistance or susceptibility to experimental infections with Haemonchus contortus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Douhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Matthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coffre-Thomain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Estivalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (14), pp.767-777. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpara.2024.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheep (Ovis aries) training protocol for voluntary awake and unrestrained structural brain MRI acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.7761-7773. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13428-024-02449-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentary on &amp;quot;Understanding bacterial chondronecrosis with osteomyelitis (BCO) in poultry: Highlights from proteomic analyses and imaging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth S. Greene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Elleboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurobiology and Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.9-14. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46439/neurobiology.5.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How domestication, feralization and experience-dependent plasticity affect brain size variation in Sus scrofa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goussard Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (9), pp.240951. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.240951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the contrast enhancement performance of gadopiclenol for magnetic resonance angiography in healthy rabbits and pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Wintrebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Serfaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59 (9), pp.614-621. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/RLI.0000000000001083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of heat-inactivated Mycobacterium bovis vaccine delivered to European badgers (Meles meles) through edible bait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramón A. Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Blanco-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Varela-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (9), pp.e19349. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e19349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal deprivation and milk replacement affect the integrity of gray and white matter in the developing lamb brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Haslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bellardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82 (2), pp.214-232. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dneu.22869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Egg Storage Duration Prior to Incubation Impairs Egg Quality and Chicken Embryonic Development: Contribution of Imaging Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Parasote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Halgrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2022.902154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic dietary exposure to a glyphosate-based herbicide results in reversible increase early embryo mortality in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 241, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2022.113741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of chemical exchange saturation transfer (CEST) in neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina El Mamoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 114, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchemneu.2021.101944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain orchestration of pregnancy and maternal behavior in mice: A longitudinal morphometric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David André Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Szeremeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Même</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 230, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.117776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood oxygen level dependent fMRI and perfusion MRI in the sheep brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1760, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2021.147390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemerin impairs food intake and body weight in chicken: Focus on hypothalamic neuropeptides gene expression and AMPK signaling pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Ganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chahnamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General and Comparative Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 304, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygcen.2021.113721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal programming by testosterone of follicular theca cell functions in ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (6), pp.1177-1196. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-019-03230-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective Effect of Oral BCG and Inactivated Mycobacterium bovis Vaccines in European Badgers (Meles meles) Experimentally Infected With M. bovis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Balseiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lesellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipesh Davé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Salguero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2020.00041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osteochondral repair combining therapeutics implant with mesenchymal stem cells spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pijnenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Seitlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.102253. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nano.2020.102253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo magnetic resonance imaging reveals the effect of gonadal hormones on morphological and functional brain sexual dimorphisms in adult sheep. Order of Authors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Roselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2019.104387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefact Induced by a Transponder During In Vivo Magnetic Resonance Imaging on Horse Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Dominici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.63-67. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2019.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of brain magnetic resonance approaches in large animal models for preclinical research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy R Melzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (3), pp.44-51. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/af/vfz024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computed tomography (CT) scanning facilitates early identification of neonatal cystic fibrosis piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chevaleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (11), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0143459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in soil erosion after agricultural intensification: evidence from a lowland basin in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.30-41. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2015.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01118118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSE-MRI sequence optimisation for measurement of bi- and tri-exponential T2 relaxation in a phantom and fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (10), pp.1677-1689. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mri.2013.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau service d'imagerie in vivo dédié à l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewe Won't Believe it: Sheep Voluntarily Undergoing fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Communication Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Wien, Jun 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'entraînement IRM chez le mouton éveillé et sans contention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Améliorer le Développement de l'Animal en Maîtrisant l'Environnement Précoce (ADAMEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elodie Chaillou; Raymond Nowak, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI of the sheep auditory cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ellboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Brain Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI of the sheep auditory cortex: its ups & downs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elleboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hand, Voice &amp; Brain : Ontogeny and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Language, Communication and the Brain, Jun 2023, Île du Frioul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of non-invasive and non-destructive imaging tools to assess internal quality of table eggs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Antoine Pereira Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elleboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World’s Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. pp.168-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage de la maturation hypophysaire. Impact de l'allaitement artificiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Kraemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’animation scientifiques du Département Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la qualité des oeufs par des méthodes d'imagerie non invasives et non destructrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Antoine Pereira Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elleboudt Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France. pp.147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travaux d'étude des sols réalisés au scanner médical : bilan et perspectives de la plateforme PIXANIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Imagerie des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rémy-lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and functional brain sexual dimorphisms on adult sheep brain: An mri study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congress of Physiology and Integrative Biology (CPBI) and 86. Congress of French Physiological Society (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France. pp.21-21, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apha.13183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'expérience précoce sur le développement cérébral de l'agneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Filipiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrez le champ des possibles avec Cire. Exemple du projet Ovin2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation scientifique du RTR Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of computed tomography (CT) scan to extend the lifespan of a porcine CFTR - / - model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Chevaleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European CF Young Investigator Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France. 19 Diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI investigation of the multi-exponential T2 decay in fruit tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vignau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on the applications of Magnetic Resonance in Food 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Wageningen, Netherlands. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring MRI brain images in awake unrestrained sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS (Federation of European Neuroscience Societies ) REGIONAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, ALGARVE, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring MRI brain images in awake unrestrained sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring MRI brain images in awake unrestrained sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French neuroethology club</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localizing the sheep auditory cortex using functional magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computed Tomography and Magnetic Resonance Imaging to phenotype fertilized eggs during incubation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Parasote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Halgrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of different lipids by mass spectrometry imaging may reveal signatures of follicular differentiation in ovine ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Maugrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clausell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ibntaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Congress on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bologne, Italy. pp.213-213, Abstract Book ICAR2020+2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovine ovary multimodal imaging through combination of ex vivo 3d magnetic resonance imaging, 3d mass spectrometry imaging and 2d immunohistology to study folliculogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Maugrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clausell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ibntaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovine ovary multimodal imaging combining ex vivo 3D magnetic resonance imaging, 2D histology and mass spectrometry imaging to study terminal folliculogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Maugrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ibntaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Congress on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bologne, Italy. pp.213-213, Abstract Book ICAR2020+2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal deprivation and milk replacement affect the integrity of gray and white matter in the developing lamb brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Haslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bellardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS Forum 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France. pp.6263-6263, 2022, Welcome to FENS forum 2022. E-book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de l’IMAGerie multimodale 3D : application à l’Ovaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Uzbekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Papillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional MRI of the sheep auditory cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Chincarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’animation scientifiques du Département Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’intérêt des outils d’imagerie (IRM et CT-Scan) pour phénotyper les œufs embryonnés : étude des effets de la durée de stockage sur le développement embryonnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasote Vanille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castilla Ines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Halgrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie Multimodale 3D de l’ovaire de brebis : Rêve ou Réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Maugrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clausell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Chaumont-sur-Tharonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof of concept: efficacy of surgical titanium implants coated with linear gentamicin against osteomyelitis in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kasal-Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. European Congress of Clinical Microbiology and Infectious Diseases (ECCMID 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France. , 2193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un modèle porcin d’infection intra-osseuse à &amp;lt;em&amp;gt;Staphylococcus aureus&amp;lt;/em&amp;gt; suite à la pose chirurgicale d’implants en titane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kasal-Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Congrès National de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. , pp.436, 2019, Microbes - 15e congrès national de la SFM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is mri suitable to study the central effect of gonadal steroids during the oestrus cycle in ewes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina El Mamoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Congress of Neuroendocrinology. ICN2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toronto, Canada. , 2018, The 9th International Congress of Neuroendocrinology. Abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue phenotyping based on multimodal imaging : &amp;lt;em&amp;gt;ex vivo&amp;lt;/em&amp;gt; Mass Spectrometry lmaging (M SI) and histological staining combined to&amp;lt;em&amp;gt; in vivo&amp;lt;/em&amp;gt; Magnetic Resonance lmaging (MRI) : Application to whole sheep brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Banliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seillac, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.5D Representations Combining in vivo 3D MRI and ex vivo 2D MSI Approaches to Study the Lipid Distribution in the Whole Sheep Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of computed tomography (CT) scan to extend the lifespan of a porcine CFTR - / - model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Chevaleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European CF Young Investigator Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'atlas de cerveau de brebis 3D par imagerie par résonance magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Makris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of sequence parameters on reliability of multi-exponential T2 measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB, European Society for Magnetic Resonance in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lisbonne, Portugal. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri- and bi-exponential T2 relaxation MRI measurements Sequence optimisation and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Leipzig, Germany. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiliative behaviours regulate allostasis development and shape biobehavioural trajectories in horse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheep (Ovis aries) training protocol for voluntary awake and unrestrained structural brain MRI acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal deprivation and milk replacement affect the integrity of gray and white matter in the developing lamb brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Haslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bellardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurobiologie des comportements des animaux, démarche de sciences participatives au collège - Neuro2Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UMR PRC; INSERM iBrain; Université de Tours LIFAT; NeuroSpin. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId245"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="387282F3"/>
+    <w:nsid w:val="7A1A73C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hans-adriaensen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7239-9095" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459552v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gesbert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66729-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368819v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121494" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626332v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pluchot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubreuil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-024-02449-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704110v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth S. Greene" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Elleboudt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dridi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46439/neurobiology.5.025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703443v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F&#233;ral" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goussard Florent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240951" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677351v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hugon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Wintrebert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnould" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Serfaty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLI.0000000000001083" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741527v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Matthey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marcon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coffre-Thomain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Estivalet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2024.09.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223192v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n A. Juste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Blanco-V&#225;zquez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Barral" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Prieto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Varela-Castro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e19349" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830179v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Love" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Haslin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bellardie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22869" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683203v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Parasote" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Castilla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Halgrain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.902154" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744971v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fr&#233;ville" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113741" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174886v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina El Mamoune" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2021.101944" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117776" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211350v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ganier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chahnamian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2021.113721" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211337v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Just" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chevillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2021.147390" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549955v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03230-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621423v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Balseiro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lesellier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipesh Dav&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Salguero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00041" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924928v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Favreau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pijnenburg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Seitlinger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fioretti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Keller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2020.102253" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380175v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barri&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Roselli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2019.104387" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380228v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gomot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;vy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Dominici" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2019.02.025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347381v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Barri&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Palmer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy R Melzer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfz024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594228v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143459" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01118118v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2015.02.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642990v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rosset" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649911v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quellec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2013.02.004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621823v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627622v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216790v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ellboudt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205725v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elleboudt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752742v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kraemer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fonteneau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750644v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Adriaensen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Antoine Pereira Macedo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605485v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elleboudt Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222657v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lissy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787078v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Filipiak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaplace" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618031v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barriere" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13183" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794493v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793962v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Berri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Chevaleyre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597268v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariette" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191335v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191419v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190964v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191525v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pluchot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dubreuil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178186v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Maugrion" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clausell" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ibntaleb" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178194v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179949v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752650v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179968v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752710v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Chincarini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678041v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parasote Vanille" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castilla Ines" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750416v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179945v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Castilla" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385108v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Voisin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735716v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Riou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737520v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739171v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;nigot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279957v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798139v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804913v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597419v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vignaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595869v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368868v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316228v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595598v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106607v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siwiaszczyk" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destrieux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hans-adriaensen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7239-9095" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459552v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gesbert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66729-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368819v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121494" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741527v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Matthey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marcon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coffre-Thomain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Estivalet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2024.09.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626332v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pluchot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubreuil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-024-02449-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704110v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth S. Greene" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Elleboudt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dridi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46439/neurobiology.5.025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703443v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F&#233;ral" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goussard Florent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240951" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677351v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hugon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Wintrebert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnould" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Serfaty" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLI.0000000000001083" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223192v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n A. Juste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Blanco-V&#225;zquez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Barral" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Prieto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Varela-Castro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e19349" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830179v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Love" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Haslin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bellardie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22869" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683203v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Parasote" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Castilla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Halgrain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.902154" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744971v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fr&#233;ville" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113741" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174886v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina El Mamoune" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2021.101944" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117776" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211337v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Just" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chevillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2021.147390" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211350v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ganier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chahnamian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2021.113721" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549955v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03230-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621423v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Balseiro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lesellier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipesh Dav&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Salguero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00041" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924928v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Favreau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pijnenburg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Seitlinger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fioretti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Keller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2020.102253" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380175v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barri&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Roselli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2019.104387" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380228v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gomot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;vy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Dominici" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2019.02.025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347381v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Barri&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Palmer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy R Melzer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfz024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594228v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143459" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01118118v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2015.02.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649911v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quellec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2013.02.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642990v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rosset" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621823v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627622v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216790v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ellboudt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205725v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elleboudt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750644v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Adriaensen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Antoine Pereira Macedo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752742v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kraemer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fonteneau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605485v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elleboudt Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222657v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lissy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618031v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barriere" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13183" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787078v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Filipiak" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaplace" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794493v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793962v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Berri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Chevaleyre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597268v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariette" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191525v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pluchot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dubreuil" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191335v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191419v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190964v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750416v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178186v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Maugrion" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clausell" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ibntaleb" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179949v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178194v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752650v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179968v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752710v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Chincarini" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678041v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parasote Vanille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castilla Ines" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179945v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Castilla" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385108v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Voisin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735716v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Riou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737520v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739171v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;nigot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279957v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798139v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804913v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597419v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vignaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595869v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368868v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316228v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595598v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106607v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siwiaszczyk" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destrieux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>