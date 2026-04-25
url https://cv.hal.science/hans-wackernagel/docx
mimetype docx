--- v0 (2026-03-22)
+++ v1 (2026-04-25)
@@ -2879,268 +2879,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early detection and assessment of epidemics by particle filtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geostatistical estimation of electromagnetic exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahya Ould Isselmou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Wackernagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Jégat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hans Wackernagel</w:t>
+                <w:t xml:space="preserve">W. Tabarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dag Johan Steinskog</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joe Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Soares, A; Pereira, M; Dimitrakopoulos, R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoENV VI - Geostatistics for Environmental Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.23-35, 2008</w:t>
+              <w:t xml:space="preserve">GgeoENV VI - Geostatistics for Environmental Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.59-69, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00569181v1</w:t>
+                <w:t xml:space="preserve">hal-00569076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geostatistical estimation of electromagnetic exposure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yahya Ould Isselmou</w:t>
+                <w:t xml:space="preserve">Early detection and assessment of epidemics by particle filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Jégat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Carrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lajaunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Wackernagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joe Wiart</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dag Johan Steinskog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Soares, A; Pereira, M; Dimitrakopoulos, R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GgeoENV VI - Geostatistics for Environmental Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.59-69, 2008</w:t>
+              <w:t xml:space="preserve">GeoENV VI - Geostatistics for Environmental Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.23-35, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00569076v1</w:t>
+                <w:t xml:space="preserve">hal-00569181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geostatistical modeling of environmental sound propagation</w:t>
               </w:r>
@@ -3461,51 +3461,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C9F22E66"/>
+    <w:nsid w:val="EDF84E1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3692,51 +3692,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358969v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Thomas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lemaitre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L. Wilson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viboud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Yordanov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159312" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01226261v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zaytsev" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Biver" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wackernagel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-015-9614-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01118174v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Warnery" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ielsch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lajaunie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2014.10.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9WCTPC6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01118162v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Luong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn A. Cloos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Amadon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2014.2322440" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818385v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Melaine Favennec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.12.012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4G73MBK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818367v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Heidari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gervais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;le Le Ravalec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2012.06.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48CQ2XM4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574554v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Karoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Craneguy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2010.05.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH6JS09W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00557929v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-010-9313-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RH54N53Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445520v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cortel-Carrasco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Ould Isselmou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man-Fa&#239; Wong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Gati" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00557042v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baume" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gauvreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B&#233;rangier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Junker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445798v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Tabbara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579969v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00122140v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Carrat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Luong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violaine Sall&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7015-4-26" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121850v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wackernagel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lajaunie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blond" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roth" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vautard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2004.06.018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBZHKJKG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403529v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Evensen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-5823.2003.tb00194.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G58ZPMHC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404611v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Hudson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3370140107" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574558v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gervais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Ravalec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402013v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-05294-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01522879v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01522851v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00542362v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01726208v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46819-8_30" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776804v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470057339.vam049.pub2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569181v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille J&#233;gat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Johan Steinskog" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569076v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tabarra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wiart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569269v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B&#233;rengier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403522v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bertino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. von Storch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0810-5_44" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E30AE0CC77D0E9DE94D9825396110BA485EA2D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358969v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Thomas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lemaitre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L. Wilson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viboud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Yordanov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159312" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01226261v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zaytsev" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Biver" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wackernagel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-015-9614-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01118174v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Warnery" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ielsch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lajaunie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2014.10.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9WCTPC6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01118162v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Luong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn A. Cloos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Amadon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2014.2322440" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818385v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Melaine Favennec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.12.012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4G73MBK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818367v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Heidari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gervais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;le Le Ravalec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2012.06.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48CQ2XM4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574554v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Karoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Craneguy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2010.05.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH6JS09W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00557929v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-010-9313-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RH54N53Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445520v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cortel-Carrasco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Ould Isselmou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man-Fa&#239; Wong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Gati" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00557042v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baume" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gauvreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B&#233;rangier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Junker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445798v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Tabbara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579969v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00122140v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Carrat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Luong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violaine Sall&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7015-4-26" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121850v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wackernagel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lajaunie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blond" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roth" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vautard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2004.06.018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBZHKJKG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403529v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Evensen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-5823.2003.tb00194.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G58ZPMHC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404611v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Hudson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3370140107" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574558v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gervais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Ravalec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402013v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-05294-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01522879v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01522851v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00542362v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01726208v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46819-8_30" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776804v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470057339.vam049.pub2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569076v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tabarra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wiart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569181v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille J&#233;gat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Johan Steinskog" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569269v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B&#233;rengier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403522v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bertino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. von Storch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0810-5_44" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E30AE0CC77D0E9DE94D9825396110BA485EA2D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>