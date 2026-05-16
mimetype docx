--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -3461,51 +3461,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EDF84E1B"/>
+    <w:nsid w:val="81CBCF35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>