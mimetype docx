--- v0 (2026-03-04)
+++ v1 (2026-04-12)
@@ -338,265 +338,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light assisted synthesis of poly-para-phenylene on Ag(001)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical Way to Tune Spin Excitation of Magnetic Atoms in Sierpiński Triangles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Langlais</w:t>
+                <w:t xml:space="preserve">Ruoning Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathrin Schneider</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Na Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingjun Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/ac334e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (10), pp.5581-5586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c11113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03406252v1</w:t>
+                <w:t xml:space="preserve">hal-03375082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Way to Tune Spin Excitation of Magnetic Atoms in Sierpiński Triangles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light assisted synthesis of poly-para-phenylene on Ag(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125 (10), pp.5581-5586. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c11113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ac334e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375082v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-surface preparation of coordinated lanthanide-transition-metal clusters</w:t>
               </w:r>
@@ -716,77 +716,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Self-assembly of Ag-coordinated Motifs on Ag(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruoning Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Na Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1231,51 +1231,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-dimensional molecular chains formed by Sierpiński triangles on Au(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaochen Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1858,51 +1858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Sierpiński triangle fractals on symmetry-mismatched Ag(100)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Na Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2375,307 +2375,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface trapping and STM observation of conformational isomers of a bis(terpyridine) ligand from metallosupramolecular grids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlling Molecular Growth between Fractals and Crystals on Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sujoy Karan</w:t>
+                <w:t xml:space="preserve">Gao-Chen Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Hamann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Lehn</w:t>
+                <w:t xml:space="preserve">Damian Nieckarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201500100⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (12), pp.11909-11915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.5b04427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766331v1</w:t>
+                <w:t xml:space="preserve">hal-01766334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling Molecular Growth between Fractals and Crystals on Surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Na Li</w:t>
+                <w:t xml:space="preserve">Surface trapping and STM observation of conformational isomers of a bis(terpyridine) ligand from metallosupramolecular grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujoy Karan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur R. Stefankiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gao-Chen Gu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damian Nieckarz</w:t>
+                <w:t xml:space="preserve">Jean-Marie Lehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (7), pp.1370-1373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201500100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.5b04427⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01766334v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DFT studies of the bonding mechanism of 8-hydroxyquinoline and derivatives on the (111) aluminum surface</w:t>
               </w:r>
@@ -2925,90 +2925,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sierpiński-triangle fractal crystals with the C3v point group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Na Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gao-Chen Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Nieckarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Chemical Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26 (10), pp.1198-1202. </w:t>
@@ -3071,51 +3071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching and charging of a ruthenium dye on Ag(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hauptmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3188,51 +3188,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft-Landing Electrospray Deposition of the Ruthenium Dye N3 on Au(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hauptmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3679,229 +3679,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis by high-resolution electron microscopy of elastic strain in thick InAs layers embedded in Ga0.47In0.53As buffers on InP(0 0 1) substrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Nanocrystals on Ultrathin NaCl Films on Au(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongfeng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gatel</w:t>
+                <w:t xml:space="preserve">Jörg Kröger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Berndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2010.01.047⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (36), pp.12546 - 12547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja105110d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00485656v1</w:t>
+                <w:t xml:space="preserve">hal-01831210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching Single Azopyridine Supramolecules in Ordered Arrays on Au(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongfeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Berndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3910,193 +3881,222 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 132 (4), pp.1196 - 1197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja9080277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Nanocrystals on Ultrathin NaCl Films on Au(111)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Berndt</w:t>
+                <w:t xml:space="preserve">Analysis by high-resolution electron microscopy of elastic strain in thick InAs layers embedded in Ga0.47In0.53As buffers on InP(0 0 1) substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crestou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ponchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bertru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (9), pp.3238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2010.01.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja105110d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01831210v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Solvophobic Effects on Self-Assembly of Trimesic Acid at the Liquid−Solid Interface</w:t>
               </w:r>
@@ -4210,578 +4210,578 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular Patterns Controlled by Electron Interference and Direct Intermolecular Interactions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A pig–human comparative RH map comprising 20 genes on pig chromosome 13q41 that harbours the ETEC F4ac receptor locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Manzano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Richard Berndt</w:t>
+                <w:t xml:space="preserve">J. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja903506s⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 126 (1), pp.30-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0388.2008.00751.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831203v1</w:t>
+                <w:t xml:space="preserve">hal-02661477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pig–human comparative RH map comprising 20 genes on pig chromosome 13q41 that harbours the ETEC F4ac receptor locus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Zhang</w:t>
+                <w:t xml:space="preserve">Supramolecular Patterns Controlled by Electron Interference and Direct Intermolecular Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongfeng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Kröger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Berndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0388.2008.00751.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (30), pp.10400 - 10402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja903506s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02661477v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunneling spectroscopy of lander molecules on coinage metal surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Porous Network Structure of Octacyano-Metal-Free Phthalocyanine on the Basal Plane of Highly Oriented Pyrolytic Graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiruvancheril Gopakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Ge</w:t>
+                <w:t xml:space="preserve">Werner Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kuntze</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">André Gourdon</w:t>
+                <w:t xml:space="preserve">Michael Hietschold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2008.04.093⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (20), pp.7698 - 7705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp801611q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831269v1</w:t>
+                <w:t xml:space="preserve">hal-01831206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous Network Structure of Octacyano-Metal-Free Phthalocyanine on the Basal Plane of Highly Oriented Pyrolytic Graphite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thiruvancheril Gopakumar</w:t>
+                <w:t xml:space="preserve">Tunneling spectroscopy of lander molecules on coinage metal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kuntze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Berndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Hietschold</w:t>
+                <w:t xml:space="preserve">André Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 112 (20), pp.7698 - 7705. </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 458 (1-3), pp.161 - 165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp801611q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2008.04.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831206v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular ligands guide individual nanocrystals to a soft-landing alignment on surfaces</w:t>
               </w:r>
@@ -5124,251 +5124,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00102430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Molecule manipulation and chemistry with the STM</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deformation of a “Rigid” Molecule in Self-Assembled Nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maroutian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Berndt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 109 (50), pp.24031 - 24034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0539728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00102429v1</w:t>
+                <w:t xml:space="preserve">hal-01831861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation of a “Rigid” Molecule in Self-Assembled Nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-Molecule manipulation and chemistry with the STM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lorente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rurali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Tang</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Berndt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.S1049</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01831861v1</w:t>
+                <w:t xml:space="preserve">hal-00102429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A newly discovered founder population: the Roma/Gypsies</w:t>
               </w:r>
@@ -6074,51 +6074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl-Heinz Rieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 87 (8), </w:t>
@@ -6471,51 +6471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl-Heinz Rieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 86 (4), pp.672 - 675. </w:t>
@@ -6592,51 +6592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schlittler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6927,277 +6927,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of the proton and deuteron spin structure functions $g_{1}$ and $g_{2}$.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R.G. Arnold</w:t>
+                <w:t xml:space="preserve">Rotation of a Single Molecule Within a Supramolecular Bearing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gimzewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schlittler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 58, pp.112003-112057</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 281 (5376), pp.531-533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00003702v1</w:t>
+                <w:t xml:space="preserve">hal-02049601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotation of a Single Molecule Within a Supramolecular Bearing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hao Tang</w:t>
+                <w:t xml:space="preserve">Measurements of the proton and deuteron spin structure functions $g_{1}$ and $g_{2}$.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Akagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Antonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 281 (5376), pp.531-533</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 58, pp.112003-112057</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049601v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the proton and deuteron spin structure function $g_1$ in the resonance region</w:t>
               </w:r>
@@ -7432,273 +7432,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of the proton and deuteron spin structure functions $g_2$ and asymmetry $A_2$</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical Simulation of g-jitter Effects on Half Floating Zone Convection Under Microgravity Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.R. Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 76, pp.587-591</w:t>
+              <w:t xml:space="preserve">Microgravity Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 9 (1), pp.28-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00002511v1</w:t>
+                <w:t xml:space="preserve">hal-01309334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of g-jitter Effects on Half Floating Zone Convection Under Microgravity Environment</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Measurements of the proton and deuteron spin structure functions $g_2$ and asymmetry $A_2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Akagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Antonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microgravity Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 9 (1), pp.28-34</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 76, pp.587-591</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309334v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00002511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled Room-Temperature Positioning of Individual Molecules: Molecular Flexure and Motion</w:t>
               </w:r>
@@ -7710,51 +7710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schlittler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gimzewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8278,281 +8278,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00002103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance Dependence of the NaCl(100) AFM Images</w:t>
+                <w:t xml:space="preserve">Physical interaction between tip and molecules in scanning force microscopy imaging of adsorbed C 60 and fullerene tubules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Devillers</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 101 (12), pp.10973-10979</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831284v1</w:t>
+                <w:t xml:space="preserve">hal-02049502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical interaction between tip and molecules in scanning force microscopy imaging of adsorbed C 60 and fullerene tubules</w:t>
+                <w:t xml:space="preserve">Distance Dependence of the NaCl(100) AFM Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Dereux</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 27 (5), pp.383 - 388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/27/5/009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049502v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of atomic force microscopy images: The mica (001) surface with a diamond tip apex</w:t>
               </w:r>
@@ -9917,51 +9917,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03374709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Coratger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.101170" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03374699v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjun Zhong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berndt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cclet.2021.05.060" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406252v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Langlais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Schneider" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac334e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03375082v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoning Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Xue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c11113" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03374711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Xu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Zhou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Xue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21911-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03375074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhao Wu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3866/PKU.WHXB202011060" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037303v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Heintz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp05151a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163250v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiwei Chen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Cai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10522-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049604v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Chiter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacaze-Dufaure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine P&#233;b&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp03312a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919125v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaochen Gu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA11825B" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743683v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Bac Nguyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP08153C" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755496v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Langlais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.8.248" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919130v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawei Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Yang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b05720" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426616v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Castiella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766330v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc04879j" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743639v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Claveau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959843" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755491v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/4/046501" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242760v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blevins" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Podicheti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mishra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marasco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766331v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujoy Karan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hamann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur R. Stefankiewicz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lehn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500100" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M1WL32MW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766334v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao-Chen Gu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Nieckarz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b04427" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264340v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp03095a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766333v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianghong Xiao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Shang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b01803" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766332v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cclet.2015.08.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRCX9KWC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831289v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hauptmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp51023a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831208v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hauptmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp311420d" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831198v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiruvancheril Gopakumar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morillo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja302589z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834930v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Casanove" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.075460" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831863v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihai Cheng" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixuan Du" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Guo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Gao" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-011-0108-y" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MMSQZCV9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485656v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crestou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.01.047" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B078TBZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831205v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Ge" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schull" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9080277" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831210v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kr&#246;ger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja105110d" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831866v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Viet Ha" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Gutzler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Lackinger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp907781a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831203v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Manzano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja903506s" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661477v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ren" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Huang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2008.00751.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CGSNLR2W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831269v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ge" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kuntze" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berndt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gourdon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.04.093" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MH32TGF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831206v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Thiel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hietschold" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp801611q" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GVPNFD0B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049642v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bernard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Comtet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dujardin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mayne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.75.045420" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304537v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufien Haffouz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Bardwell" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2214211" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102430v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lorente" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rurali" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102429v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831861v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maroutian" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0539728" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7L42ZXS1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342511v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kalaydjieva" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Chaix" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01056956v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Patrone" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Palacin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Charlier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Armand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bourgoin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.096802" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831288v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Loppacher" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guggisberg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pfeiffer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meyer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bammerlin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.066107" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831263v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Moresco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Meyer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Rieder" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Ping" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(01)01803-9" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86LCH23L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906503v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Harris" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lee" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakai" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bougrioua" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/16/5/321" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F22012EA1BC595739A831DCE82D5AA5A09B940B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831276v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.088302" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831277v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Braun" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.J. Quaade" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Krebs" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(01)00847-0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4CFFM21-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831241v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joachim" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.085415" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831266v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.672" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049574v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langlais" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schlittler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003701v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akagi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Anthony" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antonov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Arnold" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831279v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Devillers" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475383" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003702v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049601v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gimzewski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002517v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049582v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bouju" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Girard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pizzagalli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.55.16498" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002511v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309334v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.M. Tang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Hu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Roux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049591v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jung" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.271.5246.181" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002088v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049499v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002117v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002103v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831284v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/27/5/009" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/850AFB0996E8FF962F9CC6C82BF21DD3534FFA22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049502v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dereux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831295v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.587736" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049495v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devillers" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302665v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwen Yu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spasojevic - de Bir&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944042v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Du" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yankin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Streque" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gerbedoen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0544" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302640v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282842v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cassou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jamelot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Joyeux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kazamias" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282855v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Daido" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ishino" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006506v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Meyer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831238v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Treboux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.42677" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006513v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arnold" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bosted" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dunne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fellbaum" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rock" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03374709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Coratger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.101170" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03374699v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjun Zhong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berndt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cclet.2021.05.060" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03375082v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoning Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Xue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c11113" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406252v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Langlais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Schneider" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac334e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03374711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Xu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Zhou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Xue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21911-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03375074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhao Wu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3866/PKU.WHXB202011060" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037303v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Heintz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp05151a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163250v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiwei Chen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Cai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10522-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049604v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Chiter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacaze-Dufaure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine P&#233;b&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp03312a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919125v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaochen Gu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA11825B" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743683v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Bac Nguyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP08153C" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755496v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Langlais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.8.248" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919130v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawei Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Yang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b05720" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426616v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Castiella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766330v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc04879j" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743639v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Claveau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959843" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755491v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/4/046501" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242760v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blevins" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Podicheti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mishra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marasco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766334v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao-Chen Gu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Nieckarz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b04427" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766331v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujoy Karan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hamann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur R. Stefankiewicz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lehn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500100" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M1WL32MW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264340v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp03095a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766333v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianghong Xiao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Shang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b01803" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766332v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cclet.2015.08.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRCX9KWC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831289v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hauptmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp51023a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831208v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hauptmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp311420d" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831198v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiruvancheril Gopakumar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morillo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja302589z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834930v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Casanove" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.075460" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831863v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihai Cheng" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixuan Du" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Guo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Gao" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-011-0108-y" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MMSQZCV9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831210v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kr&#246;ger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja105110d" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831205v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Ge" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schull" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9080277" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485656v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crestou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.01.047" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B078TBZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831866v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Viet Ha" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Gutzler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Lackinger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp907781a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661477v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ren" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Huang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2008.00751.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CGSNLR2W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831203v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Manzano" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja903506s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831206v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Thiel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hietschold" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp801611q" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GVPNFD0B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831269v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ge" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kuntze" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berndt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gourdon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.04.093" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MH32TGF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049642v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bernard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Comtet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dujardin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mayne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.75.045420" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304537v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufien Haffouz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Bardwell" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2214211" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102430v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lorente" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rurali" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831861v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maroutian" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0539728" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7L42ZXS1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102429v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342511v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kalaydjieva" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Chaix" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01056956v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Patrone" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Palacin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Charlier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Armand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bourgoin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.096802" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831288v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Loppacher" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guggisberg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pfeiffer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meyer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bammerlin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.066107" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831263v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Moresco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Meyer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Rieder" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Ping" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(01)01803-9" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86LCH23L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906503v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Harris" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lee" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakai" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bougrioua" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/16/5/321" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F22012EA1BC595739A831DCE82D5AA5A09B940B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831276v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.088302" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831277v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Braun" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.J. Quaade" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Krebs" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(01)00847-0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4CFFM21-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831241v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joachim" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.085415" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831266v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.672" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049574v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langlais" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schlittler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003701v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akagi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Anthony" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antonov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Arnold" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831279v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Devillers" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475383" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049601v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gimzewski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003702v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002517v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049582v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bouju" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Girard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pizzagalli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.55.16498" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309334v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.M. Tang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Hu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Roux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002511v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049591v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jung" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.271.5246.181" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002088v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049499v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002117v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002103v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049502v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dereux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831284v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/27/5/009" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/850AFB0996E8FF962F9CC6C82BF21DD3534FFA22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831295v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.587736" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049495v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devillers" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302665v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwen Yu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spasojevic - de Bir&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944042v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Du" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yankin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Streque" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gerbedoen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0544" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302640v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282842v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cassou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jamelot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Joyeux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kazamias" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282855v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Daido" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ishino" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006506v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Meyer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831238v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Treboux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.42677" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006513v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arnold" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bosted" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dunne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fellbaum" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rock" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>