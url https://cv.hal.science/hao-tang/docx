--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2250,7527 +2250,4997 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Pol IV and RDR2-dependent precursors of 24 nt siRNAs guiding de novo DNA methylation in Arabidospis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlling Molecular Growth between Fractals and Crystals on Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Blevins</w:t>
+                <w:t xml:space="preserve">Gao-Chen Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Podicheti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Wang</w:t>
+                <w:t xml:space="preserve">Damian Nieckarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (12), pp.11909-11915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.5b04427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01242760v1</w:t>
+                <w:t xml:space="preserve">hal-01766334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling Molecular Growth between Fractals and Crystals on Surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Na Li</w:t>
+                <w:t xml:space="preserve">Surface trapping and STM observation of conformational isomers of a bis(terpyridine) ligand from metallosupramolecular grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujoy Karan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gao-Chen Gu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hao Wang</w:t>
+                <w:t xml:space="preserve">Artur R. Stefankiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damian Nieckarz</w:t>
+                <w:t xml:space="preserve">Jean-Marie Lehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (12), pp.11909-11915. </w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (7), pp.1370-1373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.5b04427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201500100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766334v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface trapping and STM observation of conformational isomers of a bis(terpyridine) ligand from metallosupramolecular grids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Hamann</w:t>
+                <w:t xml:space="preserve">DFT studies of the bonding mechanism of 8-hydroxyquinoline and derivatives on the (111) aluminum surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatah Chiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lacaze-Dufaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Pébère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201500100⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (34), pp.22243-22258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cp03095a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01766331v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFT studies of the bonding mechanism of 8-hydroxyquinoline and derivatives on the (111) aluminum surface</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lattice-Directed Formation of Covalent and Organometallic Molecular Wires by Terminal Alkynes on Ag Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiwei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianghong Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Shang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiong Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cp03095a⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (6), pp.6305-6314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.5b01803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264340v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice-Directed Formation of Covalent and Organometallic Molecular Wires by Terminal Alkynes on Ag Surfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xiong Zhou</w:t>
+                <w:t xml:space="preserve">Sierpiński-triangle fractal crystals with the C3v point group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gao-Chen Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Nieckarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.5b01803⟩</w:t>
+              <w:t xml:space="preserve">Chinese Chemical Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (10), pp.1198-1202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cclet.2015.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766333v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sierpiński-triangle fractal crystals with the C3v point group</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Switching and charging of a ruthenium dye on Ag(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Hauptmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Berndt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Chemical Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cclet.2015.08.006⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (25), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cp51023a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01766332v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching and charging of a ruthenium dye on Ag(111)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Soft-Landing Electrospray Deposition of the Ruthenium Dye N3 on Au(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hauptmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Berndt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3cp51023a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (19), pp.9734 - 9738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp311420d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831289v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft-Landing Electrospray Deposition of the Ruthenium Dye N3 on Au(111)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Hamann</w:t>
+                <w:t xml:space="preserve">Transfer of Cl Ligands between Adsorbed Iron Tetraphenylporphyrin Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiruvancheril Gopakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Morillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Berndt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp311420d⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (29), pp.11844 - 11847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja302589z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831208v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of Cl Ligands between Adsorbed Iron Tetraphenylporphyrin Molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and electronic properties of the Au(001)/Fe(001) interface from density functional theory calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiruvancheril Gopakumar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Richard Berndt</w:t>
+                <w:t xml:space="preserve">M.-J. Casanove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja302589z⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.075460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831198v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and electronic properties of the Au(001)/Fe(001) interface from density functional theory calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct imaging of molecular orbitals of metal phthalocyanines on metal surfaces with an O2-functionalized tip of a scanning tunneling microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihai Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benoit</w:t>
+                <w:t xml:space="preserve">Shixuan Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Langlois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hao Tang</w:t>
+                <w:t xml:space="preserve">Wei Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-J. Casanove</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Li Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86 (7), </w:t>
+              <w:t xml:space="preserve">Nano Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (6), pp.523 - 530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.075460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12274-011-0108-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834930v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct imaging of molecular orbitals of metal phthalocyanines on metal surfaces with an O2-functionalized tip of a scanning tunneling microscope</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Nanocrystals on Ultrathin NaCl Films on Au(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongfeng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Kröger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Berndt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12274-011-0108-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (36), pp.12546 - 12547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja105110d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01831863v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Nanocrystals on Ultrathin NaCl Films on Au(111)</w:t>
+                <w:t xml:space="preserve">Switching Single Azopyridine Supramolecules in Ordered Arrays on Au(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongfeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jörg Kröger</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Schull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Berndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 132 (36), pp.12546 - 12547. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja105110d⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 132 (4), pp.1196 - 1197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja9080277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831210v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching Single Azopyridine Supramolecules in Ordered Arrays on Au(111)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yongfeng Wang</w:t>
+                <w:t xml:space="preserve">Analysis by high-resolution electron microscopy of elastic strain in thick InAs layers embedded in Ga0.47In0.53As buffers on InP(0 0 1) substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crestou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ponchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Ge</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hao Tang</w:t>
+                <w:t xml:space="preserve">Nicolas Bertru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (9), pp.3238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2010.01.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja9080277⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01831205v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis by high-resolution electron microscopy of elastic strain in thick InAs layers embedded in Ga0.47In0.53As buffers on InP(0 0 1) substrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Solvophobic Effects on Self-Assembly of Trimesic Acid at the Liquid−Solid Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gatel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hao Tang</w:t>
+                <w:t xml:space="preserve">Nguyen Viet Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiruvancheril Gopakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Crestou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Ponchet</w:t>
+                <w:t xml:space="preserve">Rico Gutzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bertru</w:t>
+                <w:t xml:space="preserve">Markus Lackinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 58 (9), pp.3238. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (8), pp.3531 - 3536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2010.01.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp907781a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00485656v1</w:t>
+                <w:t xml:space="preserve">hal-01831866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Solvophobic Effects on Self-Assembly of Trimesic Acid at the Liquid−Solid Interface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Markus Lackinger</w:t>
+                <w:t xml:space="preserve">Supramolecular Patterns Controlled by Electron Interference and Direct Intermolecular Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongfeng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Kröger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Berndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp907781a⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (30), pp.10400 - 10402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja903506s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831866v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pig–human comparative RH map comprising 20 genes on pig chromosome 13q41 that harbours the ETEC F4ac receptor locus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Ren</w:t>
+                <w:t xml:space="preserve">Porous Network Structure of Octacyano-Metal-Free Phthalocyanine on the Basal Plane of Highly Oriented Pyrolytic Graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiruvancheril Gopakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Thiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hietschold</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0388.2008.00751.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (20), pp.7698 - 7705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp801611q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661477v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular Patterns Controlled by Electron Interference and Direct Intermolecular Interactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tunneling spectroscopy of lander molecules on coinage metal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kuntze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Berndt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja903506s⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 458 (1-3), pp.161 - 165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2008.04.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831203v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous Network Structure of Octacyano-Metal-Free Phthalocyanine on the Basal Plane of Highly Oriented Pyrolytic Graphite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hao Tang</w:t>
+                <w:t xml:space="preserve">Molecular ligands guide individual nanocrystals to a soft-landing alignment on surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Werner Thiel</w:t>
+                <w:t xml:space="preserve">Geneviève Comtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Hietschold</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gérald Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp801611q⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.75.045420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01831206v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunneling spectroscopy of lander molecules on coinage metal surfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moving molecules with the STM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kuntze</w:t>
+                <w:t xml:space="preserve">Nicolas Lorente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Berndt</w:t>
+                <w:t xml:space="preserve">R. Rurali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Tang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CONDENSED MATTER: Top Papers 2005 showcase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01831269v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00102430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular ligands guide individual nanocrystals to a soft-landing alignment on surfaces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deformation of a “Rigid” Molecule in Self-Assembled Nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maroutian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Berndt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.75.045420⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 109 (50), pp.24031 - 24034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0539728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049642v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong potential profile fluctuations and effective localization process in InGaN∕GaN multiple quantum wells grown on {10‐1m} faceted surface GaN template.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soufien Haffouz</w:t>
+                <w:t xml:space="preserve">Single-Molecule manipulation and chemistry with the STM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lorente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rurali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.S1049</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304537v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00102429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving molecules with the STM</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evidence of the Key Role of Metal-Molecule Bonding in Metal-Molecule-Metal Transport Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Patrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Palacin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julienne Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONDENSED MATTER: Top Papers 2005 showcase</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 91, pp.96802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.096802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00102430v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01056956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation of a “Rigid” Molecule in Self-Assembled Nanostructures</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Direct Determination of the Energy Required to Operate a Single Molecule Switch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Loppacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guggisberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bammerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp0539728⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 90 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.90.066107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01831861v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Molecule manipulation and chemistry with the STM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Rurali</w:t>
+                <w:t xml:space="preserve">TBPP molecules on copper surfaces: a low temperature scanning tunneling microscope investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Moresco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl-Heinz Rieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Ping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 499 (1), pp.94 - 102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0039-6028(01)01803-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00102429v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A newly discovered founder population: the Roma/Gypsies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Chaix</w:t>
+                <w:t xml:space="preserve">Recording Intramolecular Mechanics during the Manipulation of a Large Molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Moresco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl-Heinz Rieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEssays</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 87 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.87.088302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342511v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of the Key Role of Metal-Molecule Bonding in Metal-Molecule-Metal Transport Experiments</w:t>
+                <w:t xml:space="preserve">Imaging and manipulation of a polar molecule on Ag(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Patrone</w:t>
+                <w:t xml:space="preserve">R. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Palacin</w:t>
+                <w:t xml:space="preserve">K. Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julienne Charlier</w:t>
+                <w:t xml:space="preserve">U.J. Quaade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Armand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Bourgoin</w:t>
+                <w:t xml:space="preserve">C. Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 477 (2-3), pp.198 - 208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0039-6028(01)00847-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.096802⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01056956v1</w:t>
+                <w:t xml:space="preserve">hal-01831277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Determination of the Energy Required to Operate a Single Molecule Switch</w:t>
+                <w:t xml:space="preserve">Mechanics of ( Xe ) N atomic chains under STM manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Loppacher</w:t>
+                <w:t xml:space="preserve">Xavier Bouju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Guggisberg</w:t>
+                <w:t xml:space="preserve">Christian Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Pfeiffer</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.90.066107⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 63 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.63.085415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831288v1</w:t>
+                <w:t xml:space="preserve">hal-01831241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TBPP molecules on copper surfaces: a low temperature scanning tunneling microscope investigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Conformational Changes of Single Molecules Induced by Scanning Tunneling Microscopy Manipulation: A Route to Molecular Switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Moresco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl-Heinz Rieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0039-6028(01)01803-9⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 86 (4), pp.672 - 675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.86.672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01831263v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between classical and quantum lifetimes in AlGaN/GaN heterostructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Z. Bougrioua</w:t>
+                <w:t xml:space="preserve">Spatially Resolved Tunneling along a Molecular Wire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schlittler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 83 (14), pp.2809-2812</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02906503v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recording Intramolecular Mechanics during the Manipulation of a Large Molecule</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical study of the atomic-force-microscopy imaging process on the NaCl(001) surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.87.088302⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 108 (1), pp.359 - 367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.475383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831276v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging and manipulation of a polar molecule on Ag(111)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Braun</w:t>
+                <w:t xml:space="preserve">Rotation of a Single Molecule Within a Supramolecular Bearing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gimzewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schlittler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Tang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 281 (5376), pp.531-533</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01831277v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanics of ( Xe ) N atomic chains under STM manipulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">van der Waals atomic trap in a scanning-tunneling-microscope junction:Tip shape, dynamical effects, and tunnel current signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hao Tang</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pizzagalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 63 (8), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.63.085415⟩</w:t>
+              <w:t xml:space="preserve">, 1997, 55 (24), pp.16498-16498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.55.16498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831241v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational Changes of Single Molecules Induced by Scanning Tunneling Microscopy Manipulation: A Route to Molecular Switching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Moresco</w:t>
+                <w:t xml:space="preserve">Controlled Room-Temperature Positioning of Individual Molecules: Molecular Flexure and Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhard Meyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karl-Heinz Rieder</w:t>
+                <w:t xml:space="preserve">R. Schlittler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gimzewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.86.672⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 271 (5246), pp.181-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.271.5246.181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831266v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially Resolved Tunneling along a Molecular Wire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scaling Force and Corrugation in AFM Image Calculations: The Graphite Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 83 (14), pp.2809-2812</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 30 (5), pp.289-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049574v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of $R = \sigma_{L} / \sigma_{T}$ for 0.03 $&amp;lt;$ x $&amp;lt;$ 0.1 and fit to world data.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R.G. Arnold</w:t>
+                <w:t xml:space="preserve">Physical interaction between tip and molecules in scanning force microscopy imaging of adsorbed C 60 and fullerene tubules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dereux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 452, pp.194-200</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 101 (12), pp.10973-10979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003701v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the atomic-force-microscopy imaging process on the NaCl(001) surface</w:t>
+                <w:t xml:space="preserve">Distance Dependence of the NaCl(100) AFM Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.475383⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 27 (5), pp.383 - 388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/27/5/009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831279v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotation of a Single Molecule Within a Supramolecular Bearing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Interpretation of atomic force microscopy images: The mica (001) surface with a diamond tip apex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 12 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.587736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049601v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of the proton and deuteron spin structure functions $g_{1}$ and $g_{2}$.</w:t>
-[...280 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interpretation of AFM images: the graphite surface with a diamond tip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...948 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...356 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 291 (3), pp.439-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence between French Multidisciplinary engineer curriculum and Chinese Bachelor degree: application to the project activity</w:t>
-[...723 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A model conformational flip-flop molecular switch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Treboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular electronics—Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1991, St. Thomas (Virgin Island), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.42677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831238v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00006513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId322"/>
+      <w:footerReference w:type="default" r:id="rId245"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9917,51 +7387,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03374709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Coratger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.101170" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03374699v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjun Zhong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berndt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cclet.2021.05.060" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03375082v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoning Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Xue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c11113" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406252v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Langlais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Schneider" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac334e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03374711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Xu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Zhou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Xue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21911-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03375074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhao Wu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3866/PKU.WHXB202011060" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037303v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Heintz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp05151a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163250v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiwei Chen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Cai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10522-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049604v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Chiter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacaze-Dufaure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine P&#233;b&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp03312a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919125v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaochen Gu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA11825B" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743683v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Bac Nguyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP08153C" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755496v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Langlais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.8.248" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919130v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawei Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Yang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b05720" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426616v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Castiella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766330v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc04879j" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743639v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Claveau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959843" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755491v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/4/046501" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242760v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blevins" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Podicheti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mishra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marasco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766334v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao-Chen Gu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Nieckarz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b04427" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766331v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujoy Karan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hamann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur R. Stefankiewicz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lehn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500100" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M1WL32MW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264340v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp03095a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766333v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianghong Xiao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Shang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b01803" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766332v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cclet.2015.08.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRCX9KWC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831289v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hauptmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp51023a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831208v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hauptmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp311420d" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831198v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiruvancheril Gopakumar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morillo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja302589z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834930v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Casanove" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.075460" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831863v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihai Cheng" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixuan Du" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Guo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Gao" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-011-0108-y" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MMSQZCV9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831210v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kr&#246;ger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja105110d" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831205v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Ge" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schull" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9080277" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485656v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crestou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.01.047" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B078TBZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831866v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Viet Ha" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Gutzler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Lackinger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp907781a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661477v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ren" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Huang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2008.00751.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CGSNLR2W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831203v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Manzano" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja903506s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831206v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Thiel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hietschold" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp801611q" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GVPNFD0B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831269v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ge" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kuntze" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berndt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gourdon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.04.093" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MH32TGF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049642v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bernard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Comtet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dujardin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mayne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.75.045420" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304537v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufien Haffouz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Bardwell" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2214211" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102430v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lorente" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rurali" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831861v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maroutian" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0539728" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7L42ZXS1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102429v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342511v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kalaydjieva" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Chaix" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01056956v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Patrone" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Palacin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Charlier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Armand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bourgoin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.096802" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831288v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Loppacher" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guggisberg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pfeiffer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meyer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bammerlin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.066107" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831263v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Moresco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Meyer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Rieder" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Ping" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(01)01803-9" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86LCH23L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906503v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Harris" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lee" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakai" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bougrioua" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/16/5/321" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F22012EA1BC595739A831DCE82D5AA5A09B940B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831276v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.088302" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831277v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Braun" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.J. Quaade" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Krebs" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(01)00847-0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4CFFM21-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831241v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joachim" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.085415" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831266v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.672" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049574v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langlais" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schlittler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003701v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akagi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Anthony" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antonov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Arnold" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831279v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Devillers" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475383" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049601v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gimzewski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003702v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002517v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049582v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bouju" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Girard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pizzagalli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.55.16498" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309334v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.M. Tang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Hu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Roux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002511v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049591v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jung" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.271.5246.181" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002088v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049499v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002117v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002103v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049502v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dereux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831284v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/27/5/009" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/850AFB0996E8FF962F9CC6C82BF21DD3534FFA22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831295v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.587736" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049495v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devillers" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302665v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwen Yu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spasojevic - de Bir&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944042v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Du" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yankin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Streque" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gerbedoen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0544" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302640v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282842v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cassou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jamelot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Joyeux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kazamias" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282855v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Daido" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ishino" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006506v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Meyer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831238v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Treboux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.42677" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006513v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arnold" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bosted" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dunne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fellbaum" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rock" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03374709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Coratger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.101170" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03374699v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjun Zhong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berndt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cclet.2021.05.060" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03375082v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoning Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Xue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c11113" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406252v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Langlais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Schneider" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac334e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03374711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Xu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Zhou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Xue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21911-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03375074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhao Wu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3866/PKU.WHXB202011060" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037303v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Heintz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp05151a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163250v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiwei Chen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Cai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10522-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049604v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Chiter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacaze-Dufaure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine P&#233;b&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp03312a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919125v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaochen Gu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA11825B" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743683v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Bac Nguyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP08153C" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755496v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Langlais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.8.248" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919130v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawei Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Yang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b05720" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426616v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Castiella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766330v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc04879j" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743639v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Claveau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959843" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755491v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/4/046501" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766334v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao-Chen Gu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Nieckarz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b04427" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766331v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujoy Karan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hamann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur R. Stefankiewicz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lehn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500100" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M1WL32MW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264340v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp03095a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766333v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianghong Xiao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Shang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b01803" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766332v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cclet.2015.08.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRCX9KWC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831289v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hauptmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp51023a" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831208v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hauptmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp311420d" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831198v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiruvancheril Gopakumar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morillo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja302589z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834930v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Casanove" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.075460" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831863v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihai Cheng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixuan Du" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Guo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Gao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-011-0108-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MMSQZCV9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831210v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kr&#246;ger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja105110d" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831205v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Ge" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schull" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9080277" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485656v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crestou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.01.047" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B078TBZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831866v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Viet Ha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Gutzler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Lackinger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp907781a" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831203v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Manzano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja903506s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831206v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Thiel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hietschold" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp801611q" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GVPNFD0B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831269v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ge" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kuntze" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berndt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gourdon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.04.093" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MH32TGF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049642v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bernard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Comtet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dujardin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mayne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.75.045420" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102430v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lorente" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rurali" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831861v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maroutian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0539728" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7L42ZXS1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102429v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01056956v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Patrone" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Palacin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Charlier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Armand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bourgoin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.096802" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831288v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Loppacher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guggisberg" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pfeiffer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meyer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bammerlin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.066107" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831263v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Moresco" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Meyer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Rieder" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Ping" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(01)01803-9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86LCH23L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831276v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.088302" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831277v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Braun" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.J. Quaade" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Krebs" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(01)00847-0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4CFFM21-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831241v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joachim" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.085415" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831266v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.672" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049574v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langlais" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schlittler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831279v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Devillers" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475383" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049601v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gimzewski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049582v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bouju" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Girard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pizzagalli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.55.16498" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049591v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jung" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.271.5246.181" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049499v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049502v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dereux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831284v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/27/5/009" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/850AFB0996E8FF962F9CC6C82BF21DD3534FFA22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831295v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.587736" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049495v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devillers" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831238v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Treboux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.42677" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>