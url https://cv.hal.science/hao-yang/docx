--- v0 (2026-03-26)
+++ v1 (2026-04-25)
@@ -206,429 +206,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divertor shaping with neutral baffling as a solution to the tokamak power exhaust challenge</w:t>
+                <w:t xml:space="preserve">SOLEDGE3X full vessel plasma boundary simulations of ITER non-active phase plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Verhaegh</w:t>
+                <w:t xml:space="preserve">N. Rivals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Harrison</w:t>
+                <w:t xml:space="preserve">P. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Moulton</w:t>
+                <w:t xml:space="preserve">Y. Marandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce Lipschultz</w:t>
+                <w:t xml:space="preserve">X. Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Lonigro</w:t>
+                <w:t xml:space="preserve">J.-S. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (1), pp.215. </w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65 (2), pp.026038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42005-025-02121-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ada2a8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282872v1</w:t>
+                <w:t xml:space="preserve">cea-05032697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOLEDGE3X full vessel plasma boundary simulations of ITER non-active phase plasmas</w:t>
+                <w:t xml:space="preserve">Demonstration of Super-X divertor exhaust control for transient heat load management in compact fusion reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Rivals</w:t>
+                <w:t xml:space="preserve">B. Kool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tamain</w:t>
+                <w:t xml:space="preserve">K. Verhaegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Marandet</w:t>
+                <w:t xml:space="preserve">G. Derks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Bonnin</w:t>
+                <w:t xml:space="preserve">T. Wijkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-S. Park</w:t>
+                <w:t xml:space="preserve">J. Koenders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 65 (2), pp.026038. </w:t>
+              <w:t xml:space="preserve">Nature Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ada2a8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41560-025-01824-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05032697v1</w:t>
+                <w:t xml:space="preserve">hal-05282776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of Super-X divertor exhaust control for transient heat load management in compact fusion reactors</w:t>
+                <w:t xml:space="preserve">Divertor shaping with neutral baffling as a solution to the tokamak power exhaust challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Kool</w:t>
+                <w:t xml:space="preserve">Kevin Verhaegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Verhaegh</w:t>
+                <w:t xml:space="preserve">James Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Derks</w:t>
+                <w:t xml:space="preserve">David Moulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Wijkamp</w:t>
+                <w:t xml:space="preserve">Bruce Lipschultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Koenders</w:t>
+                <w:t xml:space="preserve">Nicola Lonigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41560-025-01824-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42005-025-02121-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282776v1</w:t>
+                <w:t xml:space="preserve">hal-05282872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of the impact of leakage under divertor baffle in WEST</w:t>
               </w:r>
@@ -1196,161 +1196,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-point vortex mechanism toward radiator formation in tokamak plasmas</w:t>
+                <w:t xml:space="preserve">Dynamical pathway to radiative divertor driven by transient X-point vortex in tokamaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Fedorczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Ciraolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Bufferand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05435880v1</w:t>
+                <w:t xml:space="preserve">hal-05435880v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of leakage under divertor baffle on detachment onset in WEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1406,51 +1406,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1460,114 +1460,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of detachment in the divertor region of tokamaks: impact of wall geometry, particle, and energy sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plasma Physics [physics.plasm-ph]. Aix-Marseille University, 2023. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023AIXM0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133974v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1635,51 +1635,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06F6D320"/>
+    <w:nsid w:val="FDB58A38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1866,51 +1866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hao-yang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4983-1249" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/GMW-5091-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05032697v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rivals" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tamain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marandet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bonnin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Park" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ada2a8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282776v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kool" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verhaegh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derks" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wijkamp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koenders" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01824-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765884v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciraolo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bufferand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fedorczak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2022.101302" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05385073v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ciraolo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fedorczak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03300557v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Yang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bucalossi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ciraolo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bufferand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fedorczak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05369302v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rivals" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Geulin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Nouailletas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Moiraf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435880v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688672v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133974v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AIXM0083" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hao-yang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4983-1249" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/GMW-5091-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05032697v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rivals" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tamain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marandet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bonnin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Park" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ada2a8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282776v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kool" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verhaegh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derks" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wijkamp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koenders" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01824-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765884v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciraolo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bufferand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fedorczak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2022.101302" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05385073v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ciraolo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fedorczak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03300557v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Yang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bucalossi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ciraolo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bufferand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fedorczak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05369302v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rivals" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Geulin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Nouailletas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Moiraf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435880v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Serre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688672v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133974v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AIXM0083" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>