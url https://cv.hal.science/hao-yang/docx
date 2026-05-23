--- v1 (2026-04-25)
+++ v2 (2026-05-23)
@@ -1635,51 +1635,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FDB58A38"/>
+    <w:nsid w:val="59FB9BD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>