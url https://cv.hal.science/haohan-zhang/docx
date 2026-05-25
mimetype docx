--- v1 (2026-04-12)
+++ v2 (2026-05-25)
@@ -279,437 +279,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When aussi 'also' mixes things up: Prosodic disambiguation of association with additive focus in French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enseignement de l'intonation du français par une synthèse vocale contrôlée par le geste : étude de faisabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haohan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Kühnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th Annual Meeting of the German Linguistic Society (DGfS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Deutsche Gesellschaft für Sprachwissenschaft - DGfS, Feb 2024, Bochum (RUB), Germany</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.342-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04507186v1</w:t>
+                <w:t xml:space="preserve">hal-04623085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramètres phonétiques temporels en parole et chant chez G. Brassens : liens avec l’analyse musicologique et le ressenti de l’artiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haohan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Oudelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Études « Vocalité et Identité »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisée par Pierre Fargeton, Sep 2024, Paris (IRCAM), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement de l'intonation du français par une synthèse vocale contrôlée par le geste : étude de faisabilité</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When aussi 'also' mixes things up: Prosodic disambiguation of association with additive focus in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haohan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Brunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiyon Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.342-350</w:t>
+              <w:t xml:space="preserve">46th Annual Meeting of the German Linguistic Society (DGfS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deutsche Gesellschaft für Sprachwissenschaft - DGfS, Feb 2024, Bochum (RUB), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623085v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performative Vocal Synthesis for Foreign Language Intonation Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Kuhnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Locqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI '23: CHI Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Hamburg, Germany. pp.1-9, </w:t>
@@ -964,51 +964,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA520E43"/>
+    <w:nsid w:val="073CB845"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1195,51 +1195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/haohan-zhang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1675-6526" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381830v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohan Zhang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brunetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiyon Yoo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507186v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226637v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Oudelet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623085v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xiao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#252;hnert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113924v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kuhnert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Locqueville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581210" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441221v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/haohan-zhang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1675-6526" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381830v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohan Zhang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brunetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiyon Yoo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623085v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xiao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#252;hnert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226637v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Oudelet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507186v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113924v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kuhnert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Locqueville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581210" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441221v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>