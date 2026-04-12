--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -1,51 +1,909 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Haohan ZHANG </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Jeune chercheuse titulaire d'un Master en Phonétique et Phonologie & en Master de Psychologie de la Cognition. Mes recherches actuelles portent sur la prosodie sous l'angle psycholinguistique et de l'acquisition du langage. Je suis passionnée par la parole, les sciences cognitives, en particulier par l'expérimentation.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">haohan-zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1675-6526</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graduate student in phonetics and phonology. Research topic of master applies to the interface between prosody and pragmatics: Prosodic disambiguation of additive focus and bilingualism. Interested in speech sciences, suprasegmental elements as well as their implications in psycholinguistics, language processing & acquisition, cogition. basical knowledge in sign languages (LSF) and cognitive sciences.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disambiguation through Prosodic Perception in French-Mandarin Simultaneous Bilinguals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haohan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiyon Yoo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Bilingualism (ISB15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Donostia-San Sebastián, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres phonétiques temporels en parole et chant chez G. Brassens : liens avec l’analyse musicologique et le ressenti de l’artiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haohan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Oudelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Études « Vocalité et Identité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par Pierre Fargeton, Sep 2024, Paris (IRCAM), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When aussi 'also' mixes things up: Prosodic disambiguation of association with additive focus in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haohan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiyon Yoo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Meeting of the German Linguistic Society (DGfS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deutsche Gesellschaft für Sprachwissenschaft - DGfS, Feb 2024, Bochum (RUB), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de l'intonation du français par une synthèse vocale contrôlée par le geste : étude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haohan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kühnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.342-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performative Vocal Synthesis for Foreign Language Intonation Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kuhnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Locqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '23: CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Hamburg, Germany. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544548.3581210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand « aussi » nous confond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haohan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiyon Yoo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Parole 2023 (10e édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441221v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId28"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:body>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Haohan ZHANG </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doctorante au CNRS en Phonétique, Phonologie et Sciences de la Parole </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">haohan-zhang</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0003-1675-6526</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="400"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publications</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disambiguation through Prosodic Perception in French-Mandarin Simultaneous Bilinguals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haohan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Brunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiyon Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th International Symposium on Bilingualism (ISB15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Donostia-San Sebastián, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When aussi 'also' mixes things up: Prosodic disambiguation of association with additive focus in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haohan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Brunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiyon Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">46th Annual Meeting of the German Linguistic Society (DGfS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deutsche Gesellschaft für Sprachwissenschaft - DGfS, Feb 2024, Bochum (RUB), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paramètres phonétiques temporels en parole et chant chez G. Brassens : liens avec l’analyse musicologique et le ressenti de l’artiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haohan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Oudelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Études « Vocalité et Identité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par Pierre Fargeton, Sep 2024, Paris (IRCAM), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement de l'intonation du français par une synthèse vocale contrôlée par le geste : étude de faisabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haohan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Kühnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.342-350</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performative Vocal Synthesis for Foreign Language Intonation Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Kuhnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Locqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHI '23: CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Hamburg, Germany. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3544548.3581210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand « aussi » nous confond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haohan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Brunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiyon Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Parole 2023 (10e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Grenoble, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441221v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:sectPr>
+      <w:footerReference w:type="default" r:id="rId28"/>
+      <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:num="1" w:space="720"/>
+      <w:pgNumType w:start="1"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +964,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6788FEDD"/>
+    <w:nsid w:val="FA520E43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +1195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/haohan-zhang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1675-6526" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381830v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohan Zhang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brunetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiyon Yoo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226637v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Oudelet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507186v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623085v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xiao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#252;hnert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113924v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kuhnert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Locqueville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581210" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441221v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/haohan-zhang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1675-6526" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381830v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohan Zhang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brunetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiyon Yoo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507186v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226637v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Oudelet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623085v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xiao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#252;hnert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113924v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kuhnert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Locqueville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581210" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441221v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>