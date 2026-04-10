--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Haoues Alout </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">haoues-alout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7917-2697</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">133842266</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/N-9556-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haoues ALOUT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Born on Nov. 6th 1980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">French</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tel: +33 4 67 61 49 99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Email: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">haoues.alout@inrae.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">haoues.alout@cirad.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional status</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2018 – present </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Scientist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> at the Institut National de Recherche pour l'Agriculture, l'Alimentation et l'Environnement (INRAE), ASTRE lab (Animal-Santé-Territoires-Risques-Ecosystèmes) CIRAD/INRAE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2017 – April 2018 Marie Skłodowska-Curie Postdoctoral Fellowship at the Institute of Evolutionary Sciences Montpellier (ISEM). IRWIC project, grant agreement number 74989.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dec. 2013 – Feb. 2016 Research Scientist at the Arthropod-borne and Infectious Disease Laboratory, Colorado State University (AIDL).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dec. 2012 – Nov. 2013 Postdoctoral position at the AIDL, Colorado State University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct. 2010 – Oct. 2012 Postdoctoral Fellow at the Institut de Recherche pour le Développement (IRD) and the Institut de Recherche en Science de la Santé (IRSS, Burkina Faso).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">June /July 2009 Volunteer at the Tsaobis Baboon Project, Namibia. University of Montpellier, FR and Zoological Society of London, UK.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2006 Development engineer at the Genetic of Adaptation lab (ISEM) and the Center of Research on Macromolecular Biochemistry – Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diploma and awards</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">January 2009 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph.D. in Evolutionary biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Genetic of adaptation Laboratory. Institute of Evolutionary Sciences Montpellier (ISEM), University of Montpellier 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007  Prize for the best student poster in the IXth International Meeting on Cholinesterases, Suzhou, China.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 - 2004 Dîplome d’Etudes Supérieures Spécialisées (equivalent to master’s degree) in Biotechnology. University of Montpellier 1 and 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002 - 2003 Postgraduate in Biochemistry at the University P. and M. Curie, Paris VI (France). Institute of Biomedical and Biomolecular Science. University of Portsmouth (UK).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">teaching and mentoring</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 – 2020 Teaching Master 2 (Gestion Intégrée des Maladies Animales Tropicales) at the National Veterinary School of Toulouse in Ecology and integrated vector control</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 – 2019 Teaching Master 1 (Biodiversité Écologie Évolution) students in Vector biology, ecology and control. University of Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 Training in Good clinical practices and Research ethics. RIMDAMAL project, Burkina Faso. (ClinicalTrial : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NCT02509481</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 - 2014 Mentoring master students in biochemistry (France), parasitology (Burkina Faso) and vector biology (Benin, Madagascar)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 Training vector control operators in Detection and Analysis of Insecticide Resistance in mosquito. (Université de Monastir, Tunisia)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funding</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 – 2024 ANR - Genetic architectures of insecticide resistance: from genomics to vectorial capacity – ArchR (role: Co-Investigateur, ANR-20-CE34-0007)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 - 2019 Marie Skłodowska-Curie Fellowship. Influence of Insecticide Resistance, Wolbachia and their Interaction on Chikungunya transmission - IRWIC (agreement n°749897)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 - 2016 GCE round 14. Bill and Melinda Gates Foundation. Project: Dry-to-rainy season integrated control of NTDs and malaria (role: Co-Investigateur, BMGF:01818000168).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 – 2012 IRD Postdoctoral Fellowship (2010). Project: Impact of Insecticide Reistance on Malaria Transmission (Burkina Faso).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 – 2008 ANR (french national research agency) Evolution and managing insecticide resistance in mosquitoes – MOREVOL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reviewer for Insect Molecular Biology (1), Biologia (1), Journal of Economical Entomology (1), Journal of Medical Entomology (1), Pesticide Biochemistry and Physiology (2), Insect Biochemistry and Molecular Biology (7), Comparative Biochemistry and Molecular Biology (1), Pest Management Science (1), PLoS Neglected Tropical Diseases (2), PLoS One (1), BMC Infectious Diseases (1), EcoHealth (1), Journal of Medicinal Chemistry (1), Evolutionary Applications (3) et Lancet Infectious Diseases (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Referee for funding agencies: ANR (Agence Nationale de la Recherche), ANSES, MRC (Medical Research Council), Crick African Network and Marie Skłodowska-Curie Fellowship.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expert for the French Agency for Food, Environmental and Occupational Health & Safety (ANSES): member of the “Insecticide resistance in mosquito vectors” working group (2020-2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PoPULAR PRESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Midi Libre. Les Poux font de la résistance (sept 25th 2016). </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.midilibre.fr/2016/09/24/les-poux-font-de-la-resistance,1398418.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Forbes. Nobel Prize-Winning Drug Ivermectin May Fight Malaria (oct 27th 2015). </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.forbes.com/sites/judystone/2015/10/27/nobel-prize-winning-drug-ivermectin-may-fight-malaria/#2c321e8a6026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science Magazine. Drug could kill mosquitoes when they feast on human blood (oct 27th 2015). </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.sciencemag.org/news/2015/10/drug-could-kill-mosquitoes-when-they-feast-human-blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collegian Central. Colorado State researchers study malaria prevention (nov. 11th 2014). </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://collegian.com/2014/11/colorado-state-researchers-study-malaria-prevention/101215/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Source. Researcher: Fight malaria with deadly mosquito meals (nov. 5th 2014). </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://source.colostate.edu/researcher-fight-malaria-deadly-mosquito-meals/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector competence of Aedes albopictus and Aedes aegypti from the islands of the Southwestern Indian Ocean for epidemic Zika, dengue, and chikungunya viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hafsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Graaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Baudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), pp.34. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-025-07193-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culex pipiens complex (common house mosquito)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (4), pp.332-333. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pt.2025.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virulence and transmission vary between Usutu virus lineages in Culex pipiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignace Rakotoarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (6), pp.e0012295. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0012295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector competence of Aedes albopictus field populations from Reunion Island exposed to local epidemic dengue viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hafsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Barbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Baudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (9), pp.e0310635. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0310635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Plan of Insecticide Resistance Surveillance in Mosquito Vectors in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (5), pp.457. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects14050457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Dynamics of a Dieldrin Resistance Gene in Aedes albopictus and Culex quinquefasciatus Populations From Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Zafihita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (3), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jisesa/ieac023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitness costs associated with a GABA receptor mutation conferring dieldrin resistance in Aedes albopictus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Latreille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Benlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (5), pp.273-280. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-022-00565-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecological significance of arthropod vectors of plant, animal, and human pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo P.P. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (5), pp.404-418. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pt.2022.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What evidence exists on the impact of specific ecosystem components and functions on infectious diseases? A systematic map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lugassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Amdouni-Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boëte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-021-00220-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivermectin as a novel complementary malaria control tool to reduce incidence and prevalence: a modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah C. Slater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Kobylinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Chaccour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver J. Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (4), pp.498-508. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1473-3099(19)30633-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the evidence that ecosystem components or functions have an impact on infectious diseases? A systematic review protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lugassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Amdouni-Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boëte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (4), 11 p. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-019-0147-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a novel West Nile virus transmission control strategy that targets &amp;lt;em&amp;gt;Culex tarsalis&amp;lt;/em&amp;gt; with endectocide-containing blood meals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chilinh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meg Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy A. Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soleil L. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (3), pp.e0007210. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0007210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticide resistance genes affect Culex quinquefasciatus vector competence for West Nile virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Atyame Nten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mawlouth Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 286 (1894), pp.20182273. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2018.2273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02098394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy and risk of harms of repeat ivermectin mass drug administrations for control of malaria (RIMDAMAL): a cluster-randomised trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Seaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sangeeta Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereza Magalhaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 393 (10180), pp.1517-1526. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(18)32321-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Susceptibility and Innate Immune Response of Aedes aegypti and Aedes albopictus to the Haitian Strain of the Mayaro Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fode Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Bengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Baronti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (10), pp.924. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11100924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innate immune response of primary human keratinocytes to West Nile virus infection and its modulation by mosquito maliva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fode Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Bengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.387. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2018.00387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive deletion in resistance gene duplications in the malaria vector Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît S Assogba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Penetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Djogbénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (8), pp.1245-1256. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaria Vector Control Still Matters despite Insecticide Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cohuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (8), pp.610 - 618. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pt.2017.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivermectin: a complimentary weapon against the spread of malaria?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Foy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Anti-infective Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (3), pp.231-240. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14787210.2017.1271713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivermectin: a complimentary weapon against the spread of malaria?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Foy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Anti-infective Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (3), pp.231-240. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14787210.2017.1271713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of near infrared spectra for age-grading of wild populations of Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Krajacich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Meyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floyd Dowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-017-2501-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of near infrared spectra for age-grading of wild populations of &amp;lt;em&amp;gt;Anopheles gambiae&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J. Krajacich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob I. Meyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch K. Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floyd E. Dowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-017-2501-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of insecticide resistance on malaria transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Kounbobr Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cohuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (9), pp.e1006499. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1006499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High chlorpyrifos resistance in Culex pipiens mosquitoes: strong synergy between resistance genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Makoundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (2), pp.224-231. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2015.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive cost of Plasmodium infection and insecticide resistance in the malaria vector Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Djogbénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep29755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling host-seeking anthropophilic mosquito vectors in West Africa: Comparisons of an active human-baited tent-trap against gold standard methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J. Krajacich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Labrecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence S. Fakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph W. Diclaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (2), pp.415-421. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.14-0303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and prior blood feeding of &amp;lt;em&amp;gt;Anopheles gambiae&amp;lt;/em&amp;gt; influences their susceptibility and gene expression patterns to ivermectin-containing blood meals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan A. Seaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob I. Meyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark D. Stenglein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch K. Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-2029-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticide exposure impacts vector-parasite interactions in insecticide-resistant malaria vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Djègbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Salako Djogbenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Kounbobr Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 281 (1786), </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2014.0389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between Plasmodium infection and resistance to insecticides in vector mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenue Yameogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Salako Djogbenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Kounbobr Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 210 (9), pp.1464-1470. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jiu276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of ivermectin mass drug administration for malaria transmission control across different West African environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J. Krajacich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob I. Meyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan D. Grubaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doug E. Brackney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (1), 10 p. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-13-417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationale for the coadministration of albendazole and ivermectin to humans for malaria parasite transmission control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin C. Kobylinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archie Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poom Adisakwattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91 (4), pp.655-662. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.14-0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticide resistance alleles affect vector competence of &amp;lt;em&amp;gt;Anopheles gambiae&amp;lt;/em&amp;gt; s.s. for&amp;lt;em&amp;gt; Plasmodium falciparum&amp;lt;/em&amp;gt; field isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicaise Tuikue Ndam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Maurice Sandeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Djègbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.e63849. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0063849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel AChE Inhibitors for Sustainable Insecticide Resistance Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Djogbénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Leonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (10), pp.e47125. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0047125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High incidence of ace-1 duplicated haplotypes in resistant Culex pipiens mosquitoes from Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (1), pp.29-35. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2010.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00633660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticide resistance in Culex pipiens quinquefasciatus and Aedes albopictus mosquitoes from La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Luciano Tantely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tortosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berticat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40 (4), pp.317--324. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2010.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple duplications of the rare ace-1 mutation F290V in Culex pipiens natural populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (12), pp.884 - 891. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2009.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetylcholinesterase point mutations in European strains of Tetranychus urticae (Acari: Tetranychidae) resistant to organophosphates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jahangir Khajehali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grispou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Morou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (2), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.1884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Introgression of the ace-1R Mutation and of the ace-1 Duplication in West African Anopheles gambiae s. s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Djogbénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (5), pp.e2172. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0002172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00527414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Anopheles gambiae and Culex pipiens acetycholinesterase 1 biochemical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Djogbénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berticat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 150 (3), pp.271-277. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpb.2008.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00454638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino-acid substitutions in acetylcholinesterase 1 involved in insecticide resistance in mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemico-Biological Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 175 (1-3, sp. Issue), pp.138-141. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbi.2008.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00454646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new amino-acid substitution in acetylcholinesterase 1 confers insecticide resistance to Culex pipiens mosquitoes from Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Andreas Hadjivassilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (1), pp.41-47. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2006.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00367134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different amino-acid substitutions confer insecticide resistance through acetylcholinesterase 1 insensitivity in Culex vishnui and Culex tritaeniorhynchus (Diptera: Culicidae) from China.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berticat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 44 (3), pp.463-9. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jmedent/44.3.463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent duplications of the acetylcholinesterase gene conferring insecticide resistance in the mosquito Culex pipiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berticat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (4), pp.1056-1067. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msm025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00186494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetylcholinesterase genes within the Diptera: takeover and loss in true flies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lutfalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 273 (1601), pp.2595-2604. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2006.3621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent emergence of insensitive acetylcholinesterase in Chinese populations of the mosquito Culex pipiens (Diptera: Culicidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (5), pp.878-83. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jmedent/43.5.878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of insecticide resistance on Usutu virus transmission and associated life-history parameters in Culex quinquefasciatus mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Unal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Makoundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vectopole Sud; SOVE (Society for Vector Ecology), Oct 2024, Montpellier, France. pp.S4-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is malaria vector control still useful despite insecticide resistance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Institut Pasteur International Network Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is vector control still useful despite insecticide resistance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 years of entomological surveillance of Culicoides imicola on the French Mediterranean littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignace Rakotoarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Loire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mignotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France. , pp.S7-P17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbovirus infection modulates deltamethrin susceptibility of Culex pipiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignace Rakotoarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France. , pp.S4-P18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virulence and transmission vary between Usutu virus lineages in Culex pipiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignace Rakotoarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France. , pp.S4-P02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticide resistance modulates densovirus effect in Aedes albopictus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Namias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Atyame Nten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tortosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO conference on Molecular and Population Biology of Mosquitoes and Other Disease Vectors: Current, Resurgent and Emerging Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Kolymbari, Greece. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-dependent susceptiblility to ivermectin and gene expression following an ivermectin blood meal in the malaria vector &amp;lt;em&amp;gt;Anopheles gambiae&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO conference on Molecular and Population Biology of Mosquitoes and Other Disease Vectors: Current, Resurgent and Emerging Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Kolymbari, Greece. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of resistance to insecticide in disease vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics and evolution of infectious diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic press, Elsevier, 2017, 9780127999425. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-799942-5.00014-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of resistance to insecticide in disease vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Djogbénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics and Evolution of Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, Academic Press, 2011, 9780123848901. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-384890-1.00014-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance des moustiques vecteurs aux insecticides - Partie 1 - Lignes directrices pour la surveillance de la résistance des moustiques vecteurs de type Aedes, Anopheles et Culex aux insecticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2020-SA-0029, Anses. 2022, 142 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03791600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId242"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Haoues Alout </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">haoues-alout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7917-2697</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">133842266</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/N-9556-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haoues ALOUT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Born on Nov. 6th 1980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">French</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tel: +33 4 67 61 49 99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Email: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">haoues.alout@inrae.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">haoues.alout@cirad.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional status</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2018 – present </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Scientist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> at the Institut National de Recherche pour l'Agriculture, l'Alimentation et l'Environnement (INRAE), ASTRE lab (Animal-Santé-Territoires-Risques-Ecosystèmes) CIRAD/INRAE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2017 – April 2018 Marie Skłodowska-Curie Postdoctoral Fellowship at the Institute of Evolutionary Sciences Montpellier (ISEM). IRWIC project, grant agreement number 74989.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dec. 2013 – Feb. 2016 Research Scientist at the Arthropod-borne and Infectious Disease Laboratory, Colorado State University (AIDL).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dec. 2012 – Nov. 2013 Postdoctoral position at the AIDL, Colorado State University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct. 2010 – Oct. 2012 Postdoctoral Fellow at the Institut de Recherche pour le Développement (IRD) and the Institut de Recherche en Science de la Santé (IRSS, Burkina Faso).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">June /July 2009 Volunteer at the Tsaobis Baboon Project, Namibia. University of Montpellier, FR and Zoological Society of London, UK.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2006 Development engineer at the Genetic of Adaptation lab (ISEM) and the Center of Research on Macromolecular Biochemistry – Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diploma and awards</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">January 2009 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph.D. in Evolutionary biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Genetic of adaptation Laboratory. Institute of Evolutionary Sciences Montpellier (ISEM), University of Montpellier 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007  Prize for the best student poster in the IXth International Meeting on Cholinesterases, Suzhou, China.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 - 2004 Dîplome d’Etudes Supérieures Spécialisées (equivalent to master’s degree) in Biotechnology. University of Montpellier 1 and 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002 - 2003 Postgraduate in Biochemistry at the University P. and M. Curie, Paris VI (France). Institute of Biomedical and Biomolecular Science. University of Portsmouth (UK).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">teaching and mentoring</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 – 2020 Teaching Master 2 (Gestion Intégrée des Maladies Animales Tropicales) at the National Veterinary School of Toulouse in Ecology and integrated vector control</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 – 2019 Teaching Master 1 (Biodiversité Écologie Évolution) students in Vector biology, ecology and control. University of Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 Training in Good clinical practices and Research ethics. RIMDAMAL project, Burkina Faso. (ClinicalTrial : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NCT02509481</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 - 2014 Mentoring master students in biochemistry (France), parasitology (Burkina Faso) and vector biology (Benin, Madagascar)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 Training vector control operators in Detection and Analysis of Insecticide Resistance in mosquito. (Université de Monastir, Tunisia)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funding</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 – 2024 ANR - Genetic architectures of insecticide resistance: from genomics to vectorial capacity – ArchR (role: Co-Investigateur, ANR-20-CE34-0007)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 - 2019 Marie Skłodowska-Curie Fellowship. Influence of Insecticide Resistance, Wolbachia and their Interaction on Chikungunya transmission - IRWIC (agreement n°749897)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 - 2016 GCE round 14. Bill and Melinda Gates Foundation. Project: Dry-to-rainy season integrated control of NTDs and malaria (role: Co-Investigateur, BMGF:01818000168).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 – 2012 IRD Postdoctoral Fellowship (2010). Project: Impact of Insecticide Reistance on Malaria Transmission (Burkina Faso).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 – 2008 ANR (french national research agency) Evolution and managing insecticide resistance in mosquitoes – MOREVOL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reviewer for Insect Molecular Biology (1), Biologia (1), Journal of Economical Entomology (1), Journal of Medical Entomology (1), Pesticide Biochemistry and Physiology (2), Insect Biochemistry and Molecular Biology (7), Comparative Biochemistry and Molecular Biology (1), Pest Management Science (1), PLoS Neglected Tropical Diseases (2), PLoS One (1), BMC Infectious Diseases (1), EcoHealth (1), Journal of Medicinal Chemistry (1), Evolutionary Applications (3) et Lancet Infectious Diseases (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Referee for funding agencies: ANR (Agence Nationale de la Recherche), ANSES, MRC (Medical Research Council), Crick African Network and Marie Skłodowska-Curie Fellowship.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expert for the French Agency for Food, Environmental and Occupational Health & Safety (ANSES): member of the “Insecticide resistance in mosquito vectors” working group (2020-2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PoPULAR PRESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Midi Libre. Les Poux font de la résistance (sept 25th 2016). </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.midilibre.fr/2016/09/24/les-poux-font-de-la-resistance,1398418.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Forbes. Nobel Prize-Winning Drug Ivermectin May Fight Malaria (oct 27th 2015). </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.forbes.com/sites/judystone/2015/10/27/nobel-prize-winning-drug-ivermectin-may-fight-malaria/#2c321e8a6026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science Magazine. Drug could kill mosquitoes when they feast on human blood (oct 27th 2015). </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.sciencemag.org/news/2015/10/drug-could-kill-mosquitoes-when-they-feast-human-blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collegian Central. Colorado State researchers study malaria prevention (nov. 11th 2014). </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://collegian.com/2014/11/colorado-state-researchers-study-malaria-prevention/101215/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Source. Researcher: Fight malaria with deadly mosquito meals (nov. 5th 2014). </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://source.colostate.edu/researcher-fight-malaria-deadly-mosquito-meals/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector competence of Aedes albopictus and Aedes aegypti from the islands of the Southwestern Indian Ocean for epidemic Zika, dengue, and chikungunya viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hafsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Graaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Baudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), pp.34. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-025-07193-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culex pipiens complex (common house mosquito)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (4), pp.332-333. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pt.2025.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virulence and transmission vary between Usutu virus lineages in Culex pipiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignace Rakotoarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (6), pp.e0012295. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0012295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector competence of Aedes albopictus field populations from Reunion Island exposed to local epidemic dengue viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hafsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Barbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Baudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (9), pp.e0310635. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0310635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Plan of Insecticide Resistance Surveillance in Mosquito Vectors in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (5), pp.457. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects14050457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Dynamics of a Dieldrin Resistance Gene in Aedes albopictus and Culex quinquefasciatus Populations From Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Zafihita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (3), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jisesa/ieac023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitness costs associated with a GABA receptor mutation conferring dieldrin resistance in Aedes albopictus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Latreille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Benlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (5), pp.273-280. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-022-00565-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecological significance of arthropod vectors of plant, animal, and human pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo P.P. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (5), pp.404-418. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pt.2022.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What evidence exists on the impact of specific ecosystem components and functions on infectious diseases? A systematic map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lugassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Amdouni-Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boëte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-021-00220-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivermectin as a novel complementary malaria control tool to reduce incidence and prevalence: a modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah C. Slater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Kobylinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Chaccour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver J. Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (4), pp.498-508. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1473-3099(19)30633-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the evidence that ecosystem components or functions have an impact on infectious diseases? A systematic review protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lugassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Amdouni-Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boëte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (4), 11 p. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-019-0147-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a novel West Nile virus transmission control strategy that targets &amp;lt;em&amp;gt;Culex tarsalis&amp;lt;/em&amp;gt; with endectocide-containing blood meals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chilinh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meg Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy A. Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soleil L. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (3), pp.e0007210. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0007210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticide resistance genes affect Culex quinquefasciatus vector competence for West Nile virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Atyame Nten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mawlouth Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 286 (1894), pp.20182273. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2018.2273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02098394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy and risk of harms of repeat ivermectin mass drug administrations for control of malaria (RIMDAMAL): a cluster-randomised trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Seaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sangeeta Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereza Magalhaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 393 (10180), pp.1517-1526. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(18)32321-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Susceptibility and Innate Immune Response of Aedes aegypti and Aedes albopictus to the Haitian Strain of the Mayaro Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fode Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Bengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Baronti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (10), pp.924. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11100924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innate immune response of primary human keratinocytes to West Nile virus infection and its modulation by mosquito maliva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fode Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Bengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.387. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2018.00387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive deletion in resistance gene duplications in the malaria vector Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît S Assogba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Penetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Djogbénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (8), pp.1245-1256. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaria Vector Control Still Matters despite Insecticide Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cohuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (8), pp.610 - 618. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pt.2017.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivermectin: a complimentary weapon against the spread of malaria?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Foy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Anti-infective Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (3), pp.231-240. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14787210.2017.1271713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of near infrared spectra for age-grading of wild populations of Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Krajacich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Meyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floyd Dowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-017-2501-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivermectin: a complimentary weapon against the spread of malaria?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Foy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Anti-infective Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (3), pp.231-240. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14787210.2017.1271713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of insecticide resistance on malaria transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Kounbobr Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cohuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (9), pp.e1006499. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1006499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of near infrared spectra for age-grading of wild populations of &amp;lt;em&amp;gt;Anopheles gambiae&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J. Krajacich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob I. Meyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch K. Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floyd E. Dowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-017-2501-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High chlorpyrifos resistance in Culex pipiens mosquitoes: strong synergy between resistance genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Makoundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (2), pp.224-231. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2015.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive cost of Plasmodium infection and insecticide resistance in the malaria vector Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Djogbénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep29755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling host-seeking anthropophilic mosquito vectors in West Africa: Comparisons of an active human-baited tent-trap against gold standard methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J. Krajacich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Labrecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence S. Fakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph W. Diclaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (2), pp.415-421. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.14-0303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and prior blood feeding of &amp;lt;em&amp;gt;Anopheles gambiae&amp;lt;/em&amp;gt; influences their susceptibility and gene expression patterns to ivermectin-containing blood meals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan A. Seaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob I. Meyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark D. Stenglein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch K. Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-2029-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticide exposure impacts vector-parasite interactions in insecticide-resistant malaria vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Djègbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Salako Djogbenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Kounbobr Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 281 (1786), </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2014.0389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between Plasmodium infection and resistance to insecticides in vector mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenue Yameogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Salako Djogbenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Kounbobr Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 210 (9), pp.1464-1470. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jiu276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of ivermectin mass drug administration for malaria transmission control across different West African environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J. Krajacich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob I. Meyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan D. Grubaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doug E. Brackney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (1), 10 p. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-13-417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationale for the coadministration of albendazole and ivermectin to humans for malaria parasite transmission control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin C. Kobylinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archie Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poom Adisakwattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91 (4), pp.655-662. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.14-0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticide resistance alleles affect vector competence of &amp;lt;em&amp;gt;Anopheles gambiae&amp;lt;/em&amp;gt; s.s. for&amp;lt;em&amp;gt; Plasmodium falciparum&amp;lt;/em&amp;gt; field isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicaise Tuikue Ndam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Maurice Sandeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Djègbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.e63849. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0063849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel AChE Inhibitors for Sustainable Insecticide Resistance Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Djogbénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Leonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (10), pp.e47125. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0047125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High incidence of ace-1 duplicated haplotypes in resistant Culex pipiens mosquitoes from Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (1), pp.29-35. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2010.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00633660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticide resistance in Culex pipiens quinquefasciatus and Aedes albopictus mosquitoes from La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Luciano Tantely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tortosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berticat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40 (4), pp.317--324. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2010.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple duplications of the rare ace-1 mutation F290V in Culex pipiens natural populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (12), pp.884 - 891. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2009.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetylcholinesterase point mutations in European strains of Tetranychus urticae (Acari: Tetranychidae) resistant to organophosphates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jahangir Khajehali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grispou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Morou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (2), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.1884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Introgression of the ace-1R Mutation and of the ace-1 Duplication in West African Anopheles gambiae s. s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Djogbénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (5), pp.e2172. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0002172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00527414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Anopheles gambiae and Culex pipiens acetycholinesterase 1 biochemical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Djogbénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berticat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 150 (3), pp.271-277. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpb.2008.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00454638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino-acid substitutions in acetylcholinesterase 1 involved in insecticide resistance in mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemico-Biological Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 175 (1-3, sp. Issue), pp.138-141. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbi.2008.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00454646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new amino-acid substitution in acetylcholinesterase 1 confers insecticide resistance to Culex pipiens mosquitoes from Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Andreas Hadjivassilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (1), pp.41-47. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2006.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00367134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different amino-acid substitutions confer insecticide resistance through acetylcholinesterase 1 insensitivity in Culex vishnui and Culex tritaeniorhynchus (Diptera: Culicidae) from China.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berticat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 44 (3), pp.463-9. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jmedent/44.3.463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent duplications of the acetylcholinesterase gene conferring insecticide resistance in the mosquito Culex pipiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berticat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (4), pp.1056-1067. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msm025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00186494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetylcholinesterase genes within the Diptera: takeover and loss in true flies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lutfalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 273 (1601), pp.2595-2604. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2006.3621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent emergence of insensitive acetylcholinesterase in Chinese populations of the mosquito Culex pipiens (Diptera: Culicidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (5), pp.878-83. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jmedent/43.5.878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of insecticide resistance on Usutu virus transmission and associated life-history parameters in Culex quinquefasciatus mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Unal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Makoundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vectopole Sud; SOVE (Society for Vector Ecology), Oct 2024, Montpellier, France. pp.S4-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is malaria vector control still useful despite insecticide resistance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Institut Pasteur International Network Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is vector control still useful despite insecticide resistance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 years of entomological surveillance of Culicoides imicola on the French Mediterranean littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignace Rakotoarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Loire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mignotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France. , pp.S7-P17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbovirus infection modulates deltamethrin susceptibility of Culex pipiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignace Rakotoarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France. , pp.S4-P18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virulence and transmission vary between Usutu virus lineages in Culex pipiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignace Rakotoarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France. , pp.S4-P02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticide resistance modulates densovirus effect in Aedes albopictus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Namias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Atyame Nten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tortosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO conference on Molecular and Population Biology of Mosquitoes and Other Disease Vectors: Current, Resurgent and Emerging Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Kolymbari, Greece. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-dependent susceptiblility to ivermectin and gene expression following an ivermectin blood meal in the malaria vector &amp;lt;em&amp;gt;Anopheles gambiae&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO conference on Molecular and Population Biology of Mosquitoes and Other Disease Vectors: Current, Resurgent and Emerging Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Kolymbari, Greece. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of resistance to insecticide in disease vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics and evolution of infectious diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic press, Elsevier, 2017, 9780127999425. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-799942-5.00014-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of resistance to insecticide in disease vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Djogbénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics and Evolution of Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, Academic Press, 2011, 9780123848901. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-384890-1.00014-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance des moustiques vecteurs aux insecticides - Partie 1 - Lignes directrices pour la surveillance de la résistance des moustiques vecteurs de type Aedes, Anopheles et Culex aux insecticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2020-SA-0029, Anses. 2022, 142 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03791600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId242"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8098A7FF"/>
+    <w:nsid w:val="8F26CF9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/haoues-alout" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7917-2697" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133842266" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-9556-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:haoues.alout@inrae.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:haoues.alout@cirad.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT02509481?term=ivermectin+malaria+foy&amp;rank=1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.midilibre.fr/2016/09/24/les-poux-font-de-la-resistance,1398418.php" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forbes.com/sites/judystone/2015/10/27/nobel-prize-winning-drug-ivermectin-may-fight-malaria/#2c321e8a6026" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencemag.org/news/2015/10/drug-could-kill-mosquitoes-when-they-feast-human-blood" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collegian.com/2014/11/colorado-state-researchers-study-malaria-prevention/101215/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://source.colostate.edu/researcher-fight-malaria-deadly-mosquito-meals/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05418209v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hafsia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gomard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Graaf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Baudino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Alout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07193-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209484v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Prat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Labb&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2025.01.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709994v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jeanneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rakotoarivony" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duhayon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simonin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012295" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05236878v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Barbar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Lebon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0310635" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122120v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapied" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14050457" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689388v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Zafihita" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Dehecq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Weill" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jisesa/ieac023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03835334v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Latreille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Benlali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00565-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615705v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo P.P. Almeida" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2022.01.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279595v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lugassy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Amdouni-Boursier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Berrebi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00220-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450316v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah C. Slater" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D. Foy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kobylinski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Chaccour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver J. Watson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(19)30633-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617792v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-019-0147-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626865v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chilinh Nguyen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Gray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A. Burton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleil L. Foy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Foster" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007210" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02098394v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Atyame Nten" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mousson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vazeille" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawlouth Diallo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2273" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434760v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Foy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Seaman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Rao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Magalhaes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(18)32321-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02396716v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fode Diop" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Diagne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bengue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Baronti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100924" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01921855v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Damour" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00387" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01914795v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t S Assogba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonsine Koffi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Penetier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Djogb&#233;nou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12619" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938020v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Labbe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2017.04.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625607v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14787210.2017.1271713" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944453v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944438v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Krajacich" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Meyers" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Dabir&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floyd Dowell" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2501-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619983v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Krajacich" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob I. Meyers" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch K. Dabir&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floyd E. Dowell" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942723v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Kounbobr Dabir&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006499" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944470v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berthomieu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Makoundou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2015.92" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944457v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abate" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corbel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29755" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630660v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Labrecque" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence S. Fakoli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph W. Diclaro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.14-0303" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632006v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Seaman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Stenglein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2029-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641601v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Dj&#232;gb&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salako Djogbenou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0389" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641602v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenue Yameogo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu276" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631695v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan D. Grubaugh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug E. Brackney" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-13-417" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631850v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin C. Kobylinski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archie Clements" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poom Adisakwattana" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.14-0187" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653010v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Tuikue Ndam" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Maurice Sandeu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063849" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938151v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Berthomieu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Leonetti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047125" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00633660v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pasteur" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2010.09.009" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274621v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Luciano Tantely" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tortosa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berticat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2010.02.005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q56J4M23-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938164v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2009.10.005" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6C06KLB0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944635v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahangir Khajehali" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van Leeuwen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grispou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Morou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.1884" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00527414v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002172" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00454638v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2008.03.008" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00454646v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2008.03.018" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00367134v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Andreas Hadjivassilis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2006.10.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX5L2V6V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945512v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Cui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Tan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmedent/44.3.463" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00186494v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945529v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huchard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martinez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lutfalla" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.3621" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945532v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Weill" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmedent/43.5.878" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006800v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeanneau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Unal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788777v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788925v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008837v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Loire" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mignotte" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007889v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007492v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790906v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Namias" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785632v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786153v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-799942-5.00014-7" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805959v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384890-1.00014-5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03791600v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chouin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/haoues-alout" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7917-2697" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133842266" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-9556-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:haoues.alout@inrae.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:haoues.alout@cirad.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT02509481?term=ivermectin+malaria+foy&amp;rank=1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.midilibre.fr/2016/09/24/les-poux-font-de-la-resistance,1398418.php" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forbes.com/sites/judystone/2015/10/27/nobel-prize-winning-drug-ivermectin-may-fight-malaria/#2c321e8a6026" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencemag.org/news/2015/10/drug-could-kill-mosquitoes-when-they-feast-human-blood" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collegian.com/2014/11/colorado-state-researchers-study-malaria-prevention/101215/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://source.colostate.edu/researcher-fight-malaria-deadly-mosquito-meals/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05418209v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hafsia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gomard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Graaf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Baudino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Alout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07193-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209484v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Prat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Labb&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2025.01.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709994v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jeanneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rakotoarivony" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duhayon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simonin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012295" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05236878v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Barbar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Lebon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0310635" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122120v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapied" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14050457" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689388v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Zafihita" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Dehecq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Weill" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jisesa/ieac023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03835334v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Latreille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Benlali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00565-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615705v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo P.P. Almeida" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2022.01.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279595v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lugassy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Amdouni-Boursier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Berrebi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00220-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450316v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah C. Slater" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D. Foy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kobylinski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Chaccour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver J. Watson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(19)30633-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617792v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-019-0147-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626865v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chilinh Nguyen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Gray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A. Burton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleil L. Foy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Foster" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007210" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02098394v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Atyame Nten" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mousson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vazeille" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawlouth Diallo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2273" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434760v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Foy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Seaman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Rao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Magalhaes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(18)32321-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02396716v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fode Diop" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Diagne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bengue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Baronti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100924" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01921855v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Damour" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00387" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01914795v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t S Assogba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonsine Koffi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Penetier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Djogb&#233;nou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12619" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938020v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Labbe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2017.04.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944453v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14787210.2017.1271713" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944438v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Krajacich" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Meyers" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Dabir&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floyd Dowell" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2501-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625607v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942723v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Kounbobr Dabir&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006499" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619983v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Krajacich" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob I. Meyers" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch K. Dabir&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floyd E. Dowell" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944470v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berthomieu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Makoundou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2015.92" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944457v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abate" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corbel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29755" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630660v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Labrecque" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence S. Fakoli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph W. Diclaro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.14-0303" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632006v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Seaman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Stenglein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2029-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641601v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Dj&#232;gb&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salako Djogbenou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0389" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641602v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenue Yameogo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu276" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631695v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan D. Grubaugh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug E. Brackney" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-13-417" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631850v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin C. Kobylinski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archie Clements" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poom Adisakwattana" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.14-0187" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653010v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Tuikue Ndam" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Maurice Sandeu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063849" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938151v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Berthomieu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Leonetti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047125" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00633660v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pasteur" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2010.09.009" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274621v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Luciano Tantely" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tortosa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berticat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2010.02.005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q56J4M23-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938164v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2009.10.005" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6C06KLB0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944635v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahangir Khajehali" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van Leeuwen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grispou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Morou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.1884" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00527414v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002172" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00454638v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2008.03.008" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00454646v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2008.03.018" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00367134v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Andreas Hadjivassilis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2006.10.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX5L2V6V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945512v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Cui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Tan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmedent/44.3.463" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00186494v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945529v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huchard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martinez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lutfalla" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.3621" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945532v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Weill" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmedent/43.5.878" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006800v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeanneau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Unal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788777v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788925v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008837v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Loire" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mignotte" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007889v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007492v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790906v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Namias" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785632v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786153v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-799942-5.00014-7" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805959v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384890-1.00014-5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03791600v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chouin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>