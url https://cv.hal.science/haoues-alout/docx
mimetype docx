--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Haoues Alout </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">haoues-alout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7917-2697</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">133842266</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/N-9556-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haoues ALOUT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Born on Nov. 6th 1980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">French</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tel: +33 4 67 61 49 99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Email: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">haoues.alout@inrae.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">haoues.alout@cirad.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional status</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2018 – present </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Scientist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> at the Institut National de Recherche pour l'Agriculture, l'Alimentation et l'Environnement (INRAE), ASTRE lab (Animal-Santé-Territoires-Risques-Ecosystèmes) CIRAD/INRAE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2017 – April 2018 Marie Skłodowska-Curie Postdoctoral Fellowship at the Institute of Evolutionary Sciences Montpellier (ISEM). IRWIC project, grant agreement number 74989.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dec. 2013 – Feb. 2016 Research Scientist at the Arthropod-borne and Infectious Disease Laboratory, Colorado State University (AIDL).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dec. 2012 – Nov. 2013 Postdoctoral position at the AIDL, Colorado State University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct. 2010 – Oct. 2012 Postdoctoral Fellow at the Institut de Recherche pour le Développement (IRD) and the Institut de Recherche en Science de la Santé (IRSS, Burkina Faso).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">June /July 2009 Volunteer at the Tsaobis Baboon Project, Namibia. University of Montpellier, FR and Zoological Society of London, UK.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2006 Development engineer at the Genetic of Adaptation lab (ISEM) and the Center of Research on Macromolecular Biochemistry – Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diploma and awards</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">January 2009 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph.D. in Evolutionary biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Genetic of adaptation Laboratory. Institute of Evolutionary Sciences Montpellier (ISEM), University of Montpellier 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007  Prize for the best student poster in the IXth International Meeting on Cholinesterases, Suzhou, China.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 - 2004 Dîplome d’Etudes Supérieures Spécialisées (equivalent to master’s degree) in Biotechnology. University of Montpellier 1 and 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002 - 2003 Postgraduate in Biochemistry at the University P. and M. Curie, Paris VI (France). Institute of Biomedical and Biomolecular Science. University of Portsmouth (UK).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">teaching and mentoring</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 – 2020 Teaching Master 2 (Gestion Intégrée des Maladies Animales Tropicales) at the National Veterinary School of Toulouse in Ecology and integrated vector control</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 – 2019 Teaching Master 1 (Biodiversité Écologie Évolution) students in Vector biology, ecology and control. University of Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 Training in Good clinical practices and Research ethics. RIMDAMAL project, Burkina Faso. (ClinicalTrial : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NCT02509481</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 - 2014 Mentoring master students in biochemistry (France), parasitology (Burkina Faso) and vector biology (Benin, Madagascar)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 Training vector control operators in Detection and Analysis of Insecticide Resistance in mosquito. (Université de Monastir, Tunisia)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funding</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 – 2024 ANR - Genetic architectures of insecticide resistance: from genomics to vectorial capacity – ArchR (role: Co-Investigateur, ANR-20-CE34-0007)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 - 2019 Marie Skłodowska-Curie Fellowship. Influence of Insecticide Resistance, Wolbachia and their Interaction on Chikungunya transmission - IRWIC (agreement n°749897)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 - 2016 GCE round 14. Bill and Melinda Gates Foundation. Project: Dry-to-rainy season integrated control of NTDs and malaria (role: Co-Investigateur, BMGF:01818000168).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 – 2012 IRD Postdoctoral Fellowship (2010). Project: Impact of Insecticide Reistance on Malaria Transmission (Burkina Faso).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 – 2008 ANR (french national research agency) Evolution and managing insecticide resistance in mosquitoes – MOREVOL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reviewer for Insect Molecular Biology (1), Biologia (1), Journal of Economical Entomology (1), Journal of Medical Entomology (1), Pesticide Biochemistry and Physiology (2), Insect Biochemistry and Molecular Biology (7), Comparative Biochemistry and Molecular Biology (1), Pest Management Science (1), PLoS Neglected Tropical Diseases (2), PLoS One (1), BMC Infectious Diseases (1), EcoHealth (1), Journal of Medicinal Chemistry (1), Evolutionary Applications (3) et Lancet Infectious Diseases (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Referee for funding agencies: ANR (Agence Nationale de la Recherche), ANSES, MRC (Medical Research Council), Crick African Network and Marie Skłodowska-Curie Fellowship.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expert for the French Agency for Food, Environmental and Occupational Health & Safety (ANSES): member of the “Insecticide resistance in mosquito vectors” working group (2020-2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PoPULAR PRESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Midi Libre. Les Poux font de la résistance (sept 25th 2016). </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.midilibre.fr/2016/09/24/les-poux-font-de-la-resistance,1398418.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Forbes. Nobel Prize-Winning Drug Ivermectin May Fight Malaria (oct 27th 2015). </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.forbes.com/sites/judystone/2015/10/27/nobel-prize-winning-drug-ivermectin-may-fight-malaria/#2c321e8a6026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science Magazine. Drug could kill mosquitoes when they feast on human blood (oct 27th 2015). </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.sciencemag.org/news/2015/10/drug-could-kill-mosquitoes-when-they-feast-human-blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collegian Central. Colorado State researchers study malaria prevention (nov. 11th 2014). </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://collegian.com/2014/11/colorado-state-researchers-study-malaria-prevention/101215/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Source. Researcher: Fight malaria with deadly mosquito meals (nov. 5th 2014). </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://source.colostate.edu/researcher-fight-malaria-deadly-mosquito-meals/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector competence of Aedes albopictus and Aedes aegypti from the islands of the Southwestern Indian Ocean for epidemic Zika, dengue, and chikungunya viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hafsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Graaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Baudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), pp.34. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-025-07193-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culex pipiens complex (common house mosquito)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (4), pp.332-333. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pt.2025.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virulence and transmission vary between Usutu virus lineages in Culex pipiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignace Rakotoarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (6), pp.e0012295. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0012295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector competence of Aedes albopictus field populations from Reunion Island exposed to local epidemic dengue viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hafsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Barbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Baudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (9), pp.e0310635. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0310635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Plan of Insecticide Resistance Surveillance in Mosquito Vectors in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (5), pp.457. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects14050457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Dynamics of a Dieldrin Resistance Gene in Aedes albopictus and Culex quinquefasciatus Populations From Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Zafihita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (3), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jisesa/ieac023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitness costs associated with a GABA receptor mutation conferring dieldrin resistance in Aedes albopictus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Latreille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Benlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (5), pp.273-280. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-022-00565-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecological significance of arthropod vectors of plant, animal, and human pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo P.P. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (5), pp.404-418. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pt.2022.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What evidence exists on the impact of specific ecosystem components and functions on infectious diseases? A systematic map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lugassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Amdouni-Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boëte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-021-00220-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivermectin as a novel complementary malaria control tool to reduce incidence and prevalence: a modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah C. Slater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Kobylinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Chaccour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver J. Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (4), pp.498-508. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1473-3099(19)30633-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the evidence that ecosystem components or functions have an impact on infectious diseases? A systematic review protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lugassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Amdouni-Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boëte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (4), 11 p. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-019-0147-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a novel West Nile virus transmission control strategy that targets &amp;lt;em&amp;gt;Culex tarsalis&amp;lt;/em&amp;gt; with endectocide-containing blood meals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chilinh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meg Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy A. Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soleil L. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (3), pp.e0007210. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0007210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticide resistance genes affect Culex quinquefasciatus vector competence for West Nile virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Atyame Nten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mawlouth Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 286 (1894), pp.20182273. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2018.2273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02098394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy and risk of harms of repeat ivermectin mass drug administrations for control of malaria (RIMDAMAL): a cluster-randomised trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Seaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sangeeta Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereza Magalhaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 393 (10180), pp.1517-1526. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(18)32321-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Susceptibility and Innate Immune Response of Aedes aegypti and Aedes albopictus to the Haitian Strain of the Mayaro Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fode Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Bengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Baronti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (10), pp.924. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11100924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innate immune response of primary human keratinocytes to West Nile virus infection and its modulation by mosquito maliva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fode Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Bengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.387. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2018.00387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive deletion in resistance gene duplications in the malaria vector Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît S Assogba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Penetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Djogbénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (8), pp.1245-1256. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaria Vector Control Still Matters despite Insecticide Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cohuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (8), pp.610 - 618. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pt.2017.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivermectin: a complimentary weapon against the spread of malaria?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Foy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Anti-infective Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (3), pp.231-240. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14787210.2017.1271713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of near infrared spectra for age-grading of wild populations of Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Krajacich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Meyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floyd Dowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-017-2501-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivermectin: a complimentary weapon against the spread of malaria?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Foy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Anti-infective Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (3), pp.231-240. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14787210.2017.1271713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of insecticide resistance on malaria transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Kounbobr Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cohuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (9), pp.e1006499. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1006499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of near infrared spectra for age-grading of wild populations of &amp;lt;em&amp;gt;Anopheles gambiae&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J. Krajacich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob I. Meyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch K. Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floyd E. Dowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-017-2501-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High chlorpyrifos resistance in Culex pipiens mosquitoes: strong synergy between resistance genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Makoundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (2), pp.224-231. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2015.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive cost of Plasmodium infection and insecticide resistance in the malaria vector Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Djogbénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep29755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling host-seeking anthropophilic mosquito vectors in West Africa: Comparisons of an active human-baited tent-trap against gold standard methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J. Krajacich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Labrecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence S. Fakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph W. Diclaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (2), pp.415-421. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.14-0303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and prior blood feeding of &amp;lt;em&amp;gt;Anopheles gambiae&amp;lt;/em&amp;gt; influences their susceptibility and gene expression patterns to ivermectin-containing blood meals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan A. Seaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob I. Meyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark D. Stenglein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch K. Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-2029-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticide exposure impacts vector-parasite interactions in insecticide-resistant malaria vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Djègbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Salako Djogbenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Kounbobr Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 281 (1786), </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2014.0389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between Plasmodium infection and resistance to insecticides in vector mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenue Yameogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Salako Djogbenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Kounbobr Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 210 (9), pp.1464-1470. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jiu276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of ivermectin mass drug administration for malaria transmission control across different West African environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J. Krajacich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob I. Meyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan D. Grubaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doug E. Brackney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (1), 10 p. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-13-417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationale for the coadministration of albendazole and ivermectin to humans for malaria parasite transmission control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin C. Kobylinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archie Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poom Adisakwattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91 (4), pp.655-662. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.14-0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticide resistance alleles affect vector competence of &amp;lt;em&amp;gt;Anopheles gambiae&amp;lt;/em&amp;gt; s.s. for&amp;lt;em&amp;gt; Plasmodium falciparum&amp;lt;/em&amp;gt; field isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicaise Tuikue Ndam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Maurice Sandeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Djègbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.e63849. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0063849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel AChE Inhibitors for Sustainable Insecticide Resistance Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Djogbénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Leonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (10), pp.e47125. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0047125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High incidence of ace-1 duplicated haplotypes in resistant Culex pipiens mosquitoes from Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (1), pp.29-35. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2010.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00633660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticide resistance in Culex pipiens quinquefasciatus and Aedes albopictus mosquitoes from La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Luciano Tantely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tortosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berticat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40 (4), pp.317--324. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2010.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple duplications of the rare ace-1 mutation F290V in Culex pipiens natural populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (12), pp.884 - 891. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2009.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetylcholinesterase point mutations in European strains of Tetranychus urticae (Acari: Tetranychidae) resistant to organophosphates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jahangir Khajehali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grispou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Morou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (2), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.1884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Introgression of the ace-1R Mutation and of the ace-1 Duplication in West African Anopheles gambiae s. s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Djogbénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (5), pp.e2172. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0002172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00527414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Anopheles gambiae and Culex pipiens acetycholinesterase 1 biochemical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Djogbénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berticat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 150 (3), pp.271-277. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpb.2008.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00454638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino-acid substitutions in acetylcholinesterase 1 involved in insecticide resistance in mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemico-Biological Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 175 (1-3, sp. Issue), pp.138-141. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbi.2008.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00454646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new amino-acid substitution in acetylcholinesterase 1 confers insecticide resistance to Culex pipiens mosquitoes from Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Andreas Hadjivassilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (1), pp.41-47. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2006.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00367134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different amino-acid substitutions confer insecticide resistance through acetylcholinesterase 1 insensitivity in Culex vishnui and Culex tritaeniorhynchus (Diptera: Culicidae) from China.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berticat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 44 (3), pp.463-9. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jmedent/44.3.463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent duplications of the acetylcholinesterase gene conferring insecticide resistance in the mosquito Culex pipiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berticat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (4), pp.1056-1067. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msm025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00186494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetylcholinesterase genes within the Diptera: takeover and loss in true flies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lutfalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 273 (1601), pp.2595-2604. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2006.3621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent emergence of insensitive acetylcholinesterase in Chinese populations of the mosquito Culex pipiens (Diptera: Culicidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (5), pp.878-83. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jmedent/43.5.878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of insecticide resistance on Usutu virus transmission and associated life-history parameters in Culex quinquefasciatus mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Unal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Makoundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vectopole Sud; SOVE (Society for Vector Ecology), Oct 2024, Montpellier, France. pp.S4-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is malaria vector control still useful despite insecticide resistance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Institut Pasteur International Network Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is vector control still useful despite insecticide resistance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 years of entomological surveillance of Culicoides imicola on the French Mediterranean littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignace Rakotoarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Loire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mignotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France. , pp.S7-P17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbovirus infection modulates deltamethrin susceptibility of Culex pipiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignace Rakotoarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France. , pp.S4-P18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virulence and transmission vary between Usutu virus lineages in Culex pipiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignace Rakotoarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France. , pp.S4-P02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticide resistance modulates densovirus effect in Aedes albopictus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Namias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Atyame Nten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tortosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO conference on Molecular and Population Biology of Mosquitoes and Other Disease Vectors: Current, Resurgent and Emerging Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Kolymbari, Greece. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-dependent susceptiblility to ivermectin and gene expression following an ivermectin blood meal in the malaria vector &amp;lt;em&amp;gt;Anopheles gambiae&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO conference on Molecular and Population Biology of Mosquitoes and Other Disease Vectors: Current, Resurgent and Emerging Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Kolymbari, Greece. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of resistance to insecticide in disease vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics and evolution of infectious diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic press, Elsevier, 2017, 9780127999425. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-799942-5.00014-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of resistance to insecticide in disease vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Djogbénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics and Evolution of Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, Academic Press, 2011, 9780123848901. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-384890-1.00014-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance des moustiques vecteurs aux insecticides - Partie 1 - Lignes directrices pour la surveillance de la résistance des moustiques vecteurs de type Aedes, Anopheles et Culex aux insecticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2020-SA-0029, Anses. 2022, 142 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03791600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId242"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Haoues Alout </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">haoues-alout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7917-2697</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">133842266</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/N-9556-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haoues ALOUT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Born on Nov. 6th 1980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">French</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tel: +33 4 67 61 49 99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Email: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">haoues.alout@inrae.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">haoues.alout@cirad.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional status</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2018 – present </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Scientist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> at the Institut National de Recherche pour l'Agriculture, l'Alimentation et l'Environnement (INRAE), ASTRE lab (Animal-Santé-Territoires-Risques-Ecosystèmes) CIRAD/INRAE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2017 – April 2018 Marie Skłodowska-Curie Postdoctoral Fellowship at the Institute of Evolutionary Sciences Montpellier (ISEM). IRWIC project, grant agreement number 74989.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dec. 2013 – Feb. 2016 Research Scientist at the Arthropod-borne and Infectious Disease Laboratory, Colorado State University (AIDL).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dec. 2012 – Nov. 2013 Postdoctoral position at the AIDL, Colorado State University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct. 2010 – Oct. 2012 Postdoctoral Fellow at the Institut de Recherche pour le Développement (IRD) and the Institut de Recherche en Science de la Santé (IRSS, Burkina Faso).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">June /July 2009 Volunteer at the Tsaobis Baboon Project, Namibia. University of Montpellier, FR and Zoological Society of London, UK.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2006 Development engineer at the Genetic of Adaptation lab (ISEM) and the Center of Research on Macromolecular Biochemistry – Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diploma and awards</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">January 2009 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph.D. in Evolutionary biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Genetic of adaptation Laboratory. Institute of Evolutionary Sciences Montpellier (ISEM), University of Montpellier 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007  Prize for the best student poster in the IXth International Meeting on Cholinesterases, Suzhou, China.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 - 2004 Dîplome d’Etudes Supérieures Spécialisées (equivalent to master’s degree) in Biotechnology. University of Montpellier 1 and 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002 - 2003 Postgraduate in Biochemistry at the University P. and M. Curie, Paris VI (France). Institute of Biomedical and Biomolecular Science. University of Portsmouth (UK).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">teaching and mentoring</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 – 2020 Teaching Master 2 (Gestion Intégrée des Maladies Animales Tropicales) at the National Veterinary School of Toulouse in Ecology and integrated vector control</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 – 2019 Teaching Master 1 (Biodiversité Écologie Évolution) students in Vector biology, ecology and control. University of Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 Training in Good clinical practices and Research ethics. RIMDAMAL project, Burkina Faso. (ClinicalTrial : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NCT02509481</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 - 2014 Mentoring master students in biochemistry (France), parasitology (Burkina Faso) and vector biology (Benin, Madagascar)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 Training vector control operators in Detection and Analysis of Insecticide Resistance in mosquito. (Université de Monastir, Tunisia)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funding</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 – 2024 ANR - Genetic architectures of insecticide resistance: from genomics to vectorial capacity – ArchR (role: Co-Investigateur, ANR-20-CE34-0007)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 - 2019 Marie Skłodowska-Curie Fellowship. Influence of Insecticide Resistance, Wolbachia and their Interaction on Chikungunya transmission - IRWIC (agreement n°749897)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 - 2016 GCE round 14. Bill and Melinda Gates Foundation. Project: Dry-to-rainy season integrated control of NTDs and malaria (role: Co-Investigateur, BMGF:01818000168).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 – 2012 IRD Postdoctoral Fellowship (2010). Project: Impact of Insecticide Reistance on Malaria Transmission (Burkina Faso).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 – 2008 ANR (french national research agency) Evolution and managing insecticide resistance in mosquitoes – MOREVOL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reviewer for Insect Molecular Biology (1), Biologia (1), Journal of Economical Entomology (1), Journal of Medical Entomology (1), Pesticide Biochemistry and Physiology (2), Insect Biochemistry and Molecular Biology (7), Comparative Biochemistry and Molecular Biology (1), Pest Management Science (1), PLoS Neglected Tropical Diseases (2), PLoS One (1), BMC Infectious Diseases (1), EcoHealth (1), Journal of Medicinal Chemistry (1), Evolutionary Applications (3) et Lancet Infectious Diseases (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Referee for funding agencies: ANR (Agence Nationale de la Recherche), ANSES, MRC (Medical Research Council), Crick African Network and Marie Skłodowska-Curie Fellowship.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expert for the French Agency for Food, Environmental and Occupational Health & Safety (ANSES): member of the “Insecticide resistance in mosquito vectors” working group (2020-2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PoPULAR PRESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Midi Libre. Les Poux font de la résistance (sept 25th 2016). </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.midilibre.fr/2016/09/24/les-poux-font-de-la-resistance,1398418.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Forbes. Nobel Prize-Winning Drug Ivermectin May Fight Malaria (oct 27th 2015). </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.forbes.com/sites/judystone/2015/10/27/nobel-prize-winning-drug-ivermectin-may-fight-malaria/#2c321e8a6026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science Magazine. Drug could kill mosquitoes when they feast on human blood (oct 27th 2015). </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.sciencemag.org/news/2015/10/drug-could-kill-mosquitoes-when-they-feast-human-blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collegian Central. Colorado State researchers study malaria prevention (nov. 11th 2014). </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://collegian.com/2014/11/colorado-state-researchers-study-malaria-prevention/101215/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Source. Researcher: Fight malaria with deadly mosquito meals (nov. 5th 2014). </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://source.colostate.edu/researcher-fight-malaria-deadly-mosquito-meals/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector competence of Aedes albopictus and Aedes aegypti from the islands of the Southwestern Indian Ocean for epidemic Zika, dengue, and chikungunya viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hafsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Graaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Baudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), pp.34. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-025-07193-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culex pipiens complex (common house mosquito)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (4), pp.332-333. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pt.2025.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector competence of Aedes albopictus field populations from Reunion Island exposed to local epidemic dengue viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hafsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Barbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Baudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (9), pp.e0310635. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0310635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virulence and transmission vary between Usutu virus lineages in Culex pipiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignace Rakotoarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (6), pp.e0012295. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0012295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Plan of Insecticide Resistance Surveillance in Mosquito Vectors in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (5), pp.457. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects14050457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Dynamics of a Dieldrin Resistance Gene in Aedes albopictus and Culex quinquefasciatus Populations From Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Zafihita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (3), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jisesa/ieac023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitness costs associated with a GABA receptor mutation conferring dieldrin resistance in Aedes albopictus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Latreille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Benlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (5), pp.273-280. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-022-00565-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecological significance of arthropod vectors of plant, animal, and human pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo P.P. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (5), pp.404-418. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pt.2022.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What evidence exists on the impact of specific ecosystem components and functions on infectious diseases? A systematic map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lugassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Amdouni-Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boëte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-021-00220-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivermectin as a novel complementary malaria control tool to reduce incidence and prevalence: a modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah C. Slater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Kobylinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Chaccour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver J. Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (4), pp.498-508. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1473-3099(19)30633-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Susceptibility and Innate Immune Response of Aedes aegypti and Aedes albopictus to the Haitian Strain of the Mayaro Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fode Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Bengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Baronti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (10), pp.924. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11100924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the evidence that ecosystem components or functions have an impact on infectious diseases? A systematic review protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lugassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Amdouni-Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boëte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (4), 11 p. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-019-0147-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a novel West Nile virus transmission control strategy that targets &amp;lt;em&amp;gt;Culex tarsalis&amp;lt;/em&amp;gt; with endectocide-containing blood meals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chilinh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meg Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy A. Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soleil L. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (3), pp.e0007210. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0007210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticide resistance genes affect Culex quinquefasciatus vector competence for West Nile virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Atyame Nten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mawlouth Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 286 (1894), pp.20182273. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2018.2273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02098394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy and risk of harms of repeat ivermectin mass drug administrations for control of malaria (RIMDAMAL): a cluster-randomised trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Seaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sangeeta Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereza Magalhaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 393 (10180), pp.1517-1526. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(18)32321-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innate immune response of primary human keratinocytes to West Nile virus infection and its modulation by mosquito maliva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fode Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Bengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.387. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2018.00387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive deletion in resistance gene duplications in the malaria vector Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît S Assogba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Penetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Djogbénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (8), pp.1245-1256. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of near infrared spectra for age-grading of wild populations of &amp;lt;em&amp;gt;Anopheles gambiae&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J. Krajacich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob I. Meyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch K. Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floyd E. Dowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-017-2501-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of insecticide resistance on malaria transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Kounbobr Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cohuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (9), pp.e1006499. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1006499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivermectin: a complimentary weapon against the spread of malaria?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Foy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Anti-infective Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (3), pp.231-240. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14787210.2017.1271713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of near infrared spectra for age-grading of wild populations of Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Krajacich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Meyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floyd Dowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-017-2501-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivermectin: a complimentary weapon against the spread of malaria?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Foy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Anti-infective Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (3), pp.231-240. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14787210.2017.1271713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaria Vector Control Still Matters despite Insecticide Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cohuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (8), pp.610 - 618. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pt.2017.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive cost of Plasmodium infection and insecticide resistance in the malaria vector Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Djogbénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep29755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High chlorpyrifos resistance in Culex pipiens mosquitoes: strong synergy between resistance genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Makoundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (2), pp.224-231. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2015.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and prior blood feeding of &amp;lt;em&amp;gt;Anopheles gambiae&amp;lt;/em&amp;gt; influences their susceptibility and gene expression patterns to ivermectin-containing blood meals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan A. Seaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob I. Meyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark D. Stenglein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch K. Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-2029-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling host-seeking anthropophilic mosquito vectors in West Africa: Comparisons of an active human-baited tent-trap against gold standard methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J. Krajacich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Labrecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence S. Fakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph W. Diclaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (2), pp.415-421. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.14-0303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of ivermectin mass drug administration for malaria transmission control across different West African environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J. Krajacich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob I. Meyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan D. Grubaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doug E. Brackney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (1), 10 p. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-13-417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationale for the coadministration of albendazole and ivermectin to humans for malaria parasite transmission control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin C. Kobylinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archie Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poom Adisakwattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91 (4), pp.655-662. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.14-0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticide exposure impacts vector-parasite interactions in insecticide-resistant malaria vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Djègbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Salako Djogbenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Kounbobr Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 281 (1786), </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2014.0389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between Plasmodium infection and resistance to insecticides in vector mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenue Yameogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Salako Djogbenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Kounbobr Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 210 (9), pp.1464-1470. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jiu276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticide resistance alleles affect vector competence of &amp;lt;em&amp;gt;Anopheles gambiae&amp;lt;/em&amp;gt; s.s. for&amp;lt;em&amp;gt; Plasmodium falciparum&amp;lt;/em&amp;gt; field isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicaise Tuikue Ndam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Maurice Sandeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Djègbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.e63849. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0063849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel AChE Inhibitors for Sustainable Insecticide Resistance Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Djogbénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Leonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (10), pp.e47125. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0047125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High incidence of ace-1 duplicated haplotypes in resistant Culex pipiens mosquitoes from Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (1), pp.29-35. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2010.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00633660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticide resistance in Culex pipiens quinquefasciatus and Aedes albopictus mosquitoes from La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Luciano Tantely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tortosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berticat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40 (4), pp.317--324. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2010.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple duplications of the rare ace-1 mutation F290V in Culex pipiens natural populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (12), pp.884 - 891. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2009.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetylcholinesterase point mutations in European strains of Tetranychus urticae (Acari: Tetranychidae) resistant to organophosphates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jahangir Khajehali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grispou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Morou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (2), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.1884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Anopheles gambiae and Culex pipiens acetycholinesterase 1 biochemical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Djogbénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berticat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 150 (3), pp.271-277. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpb.2008.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00454638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Introgression of the ace-1R Mutation and of the ace-1 Duplication in West African Anopheles gambiae s. s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Djogbénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (5), pp.e2172. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0002172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00527414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino-acid substitutions in acetylcholinesterase 1 involved in insecticide resistance in mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemico-Biological Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 175 (1-3, sp. Issue), pp.138-141. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbi.2008.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00454646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent duplications of the acetylcholinesterase gene conferring insecticide resistance in the mosquito Culex pipiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berticat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (4), pp.1056-1067. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msm025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00186494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new amino-acid substitution in acetylcholinesterase 1 confers insecticide resistance to Culex pipiens mosquitoes from Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Andreas Hadjivassilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (1), pp.41-47. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2006.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00367134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different amino-acid substitutions confer insecticide resistance through acetylcholinesterase 1 insensitivity in Culex vishnui and Culex tritaeniorhynchus (Diptera: Culicidae) from China.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berticat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 44 (3), pp.463-9. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jmedent/44.3.463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent emergence of insensitive acetylcholinesterase in Chinese populations of the mosquito Culex pipiens (Diptera: Culicidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (5), pp.878-83. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jmedent/43.5.878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetylcholinesterase genes within the Diptera: takeover and loss in true flies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lutfalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 273 (1601), pp.2595-2604. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2006.3621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of insecticide resistance on Usutu virus transmission and associated life-history parameters in Culex quinquefasciatus mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Unal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Makoundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vectopole Sud; SOVE (Society for Vector Ecology), Oct 2024, Montpellier, France. pp.S4-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is malaria vector control still useful despite insecticide resistance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Institut Pasteur International Network Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is vector control still useful despite insecticide resistance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 years of entomological surveillance of Culicoides imicola on the French Mediterranean littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignace Rakotoarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Loire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mignotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France. , pp.S7-P17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbovirus infection modulates deltamethrin susceptibility of Culex pipiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignace Rakotoarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France. , pp.S4-P18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virulence and transmission vary between Usutu virus lineages in Culex pipiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignace Rakotoarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France. , pp.S4-P02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticide resistance modulates densovirus effect in Aedes albopictus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Namias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Atyame Nten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tortosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO conference on Molecular and Population Biology of Mosquitoes and Other Disease Vectors: Current, Resurgent and Emerging Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Kolymbari, Greece. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-dependent susceptiblility to ivermectin and gene expression following an ivermectin blood meal in the malaria vector &amp;lt;em&amp;gt;Anopheles gambiae&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO conference on Molecular and Population Biology of Mosquitoes and Other Disease Vectors: Current, Resurgent and Emerging Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Kolymbari, Greece. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of resistance to insecticide in disease vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics and evolution of infectious diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic press, Elsevier, 2017, 9780127999425. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-799942-5.00014-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of resistance to insecticide in disease vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Djogbénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics and Evolution of Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, Academic Press, 2011, 9780123848901. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-384890-1.00014-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance des moustiques vecteurs aux insecticides - Partie 1 - Lignes directrices pour la surveillance de la résistance des moustiques vecteurs de type Aedes, Anopheles et Culex aux insecticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2020-SA-0029, Anses. 2022, 142 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03791600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId243"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F26CF9E"/>
+    <w:nsid w:val="B3BE00ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/haoues-alout" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7917-2697" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133842266" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-9556-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:haoues.alout@inrae.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:haoues.alout@cirad.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT02509481?term=ivermectin+malaria+foy&amp;rank=1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.midilibre.fr/2016/09/24/les-poux-font-de-la-resistance,1398418.php" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forbes.com/sites/judystone/2015/10/27/nobel-prize-winning-drug-ivermectin-may-fight-malaria/#2c321e8a6026" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencemag.org/news/2015/10/drug-could-kill-mosquitoes-when-they-feast-human-blood" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collegian.com/2014/11/colorado-state-researchers-study-malaria-prevention/101215/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://source.colostate.edu/researcher-fight-malaria-deadly-mosquito-meals/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05418209v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hafsia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gomard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Graaf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Baudino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Alout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07193-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209484v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Prat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Labb&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2025.01.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709994v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jeanneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rakotoarivony" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duhayon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simonin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012295" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05236878v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Barbar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Lebon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0310635" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122120v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapied" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14050457" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689388v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Zafihita" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Dehecq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Weill" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jisesa/ieac023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03835334v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Latreille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Benlali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00565-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615705v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo P.P. Almeida" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2022.01.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279595v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lugassy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Amdouni-Boursier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Berrebi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00220-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450316v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah C. Slater" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D. Foy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kobylinski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Chaccour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver J. Watson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(19)30633-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617792v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-019-0147-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626865v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chilinh Nguyen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Gray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A. Burton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleil L. Foy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Foster" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007210" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02098394v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Atyame Nten" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mousson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vazeille" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawlouth Diallo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2273" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434760v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Foy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Seaman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Rao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Magalhaes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(18)32321-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02396716v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fode Diop" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Diagne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bengue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Baronti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100924" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01921855v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Damour" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00387" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01914795v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t S Assogba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonsine Koffi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Penetier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Djogb&#233;nou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12619" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938020v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Labbe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2017.04.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944453v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14787210.2017.1271713" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944438v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Krajacich" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Meyers" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Dabir&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floyd Dowell" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2501-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625607v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942723v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Kounbobr Dabir&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006499" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619983v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Krajacich" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob I. Meyers" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch K. Dabir&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floyd E. Dowell" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944470v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berthomieu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Makoundou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2015.92" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944457v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abate" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corbel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29755" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630660v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Labrecque" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence S. Fakoli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph W. Diclaro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.14-0303" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632006v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Seaman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Stenglein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2029-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641601v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Dj&#232;gb&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salako Djogbenou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0389" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641602v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenue Yameogo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu276" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631695v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan D. Grubaugh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug E. Brackney" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-13-417" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631850v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin C. Kobylinski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archie Clements" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poom Adisakwattana" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.14-0187" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653010v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Tuikue Ndam" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Maurice Sandeu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063849" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938151v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Berthomieu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Leonetti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047125" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00633660v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pasteur" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2010.09.009" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274621v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Luciano Tantely" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tortosa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berticat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2010.02.005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q56J4M23-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938164v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2009.10.005" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6C06KLB0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944635v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahangir Khajehali" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van Leeuwen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grispou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Morou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.1884" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00527414v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002172" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00454638v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2008.03.008" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00454646v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2008.03.018" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00367134v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Andreas Hadjivassilis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2006.10.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX5L2V6V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945512v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Cui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Tan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmedent/44.3.463" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00186494v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945529v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huchard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martinez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lutfalla" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.3621" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945532v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Weill" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmedent/43.5.878" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006800v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeanneau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Unal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788777v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788925v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008837v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Loire" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mignotte" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007889v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007492v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790906v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Namias" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785632v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786153v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-799942-5.00014-7" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805959v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384890-1.00014-5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03791600v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chouin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/haoues-alout" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7917-2697" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133842266" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-9556-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:haoues.alout@inrae.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:haoues.alout@cirad.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT02509481?term=ivermectin+malaria+foy&amp;rank=1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.midilibre.fr/2016/09/24/les-poux-font-de-la-resistance,1398418.php" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forbes.com/sites/judystone/2015/10/27/nobel-prize-winning-drug-ivermectin-may-fight-malaria/#2c321e8a6026" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencemag.org/news/2015/10/drug-could-kill-mosquitoes-when-they-feast-human-blood" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collegian.com/2014/11/colorado-state-researchers-study-malaria-prevention/101215/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://source.colostate.edu/researcher-fight-malaria-deadly-mosquito-meals/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05418209v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hafsia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gomard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Graaf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Baudino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Alout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07193-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209484v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Prat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Labb&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2025.01.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05236878v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Barbar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Lebon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0310635" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709994v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jeanneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rakotoarivony" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duhayon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simonin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012295" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122120v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapied" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14050457" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689388v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Zafihita" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Dehecq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Weill" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jisesa/ieac023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03835334v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Latreille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Benlali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00565-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615705v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo P.P. Almeida" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2022.01.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279595v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lugassy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Amdouni-Boursier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Berrebi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00220-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450316v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah C. Slater" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D. Foy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kobylinski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Chaccour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver J. Watson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(19)30633-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02396716v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fode Diop" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Diagne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bengue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Baronti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100924" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617792v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-019-0147-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626865v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chilinh Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Gray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A. Burton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleil L. Foy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Foster" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007210" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02098394v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Atyame Nten" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mousson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vazeille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawlouth Diallo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2273" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434760v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Foy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Seaman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Rao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Magalhaes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(18)32321-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01921855v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Damour" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00387" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01914795v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t S Assogba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonsine Koffi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Penetier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Djogb&#233;nou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12619" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619983v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Krajacich" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob I. Meyers" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch K. Dabir&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floyd E. Dowell" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2501-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942723v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Kounbobr Dabir&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006499" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625607v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14787210.2017.1271713" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944438v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Krajacich" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Meyers" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Dabir&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floyd Dowell" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944453v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938020v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Labbe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2017.04.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZW0F79Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944457v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abate" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corbel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29755" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944470v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berthomieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Makoundou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2015.92" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632006v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Seaman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Stenglein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2029-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630660v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Labrecque" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence S. Fakoli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph W. Diclaro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.14-0303" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631695v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan D. Grubaugh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug E. Brackney" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-13-417" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631850v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin C. Kobylinski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archie Clements" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poom Adisakwattana" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.14-0187" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641601v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Dj&#232;gb&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salako Djogbenou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0389" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641602v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenue Yameogo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu276" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653010v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Tuikue Ndam" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Maurice Sandeu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063849" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938151v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Berthomieu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Leonetti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047125" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00633660v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pasteur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2010.09.009" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274621v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Luciano Tantely" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tortosa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berticat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2010.02.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q56J4M23-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938164v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2009.10.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6C06KLB0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944635v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahangir Khajehali" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van Leeuwen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grispou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Morou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.1884" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00454638v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2008.03.008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00527414v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002172" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00454646v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2008.03.018" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00186494v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00367134v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Andreas Hadjivassilis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2006.10.001" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX5L2V6V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945512v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Cui" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Tan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmedent/44.3.463" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945532v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Weill" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmedent/43.5.878" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945529v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huchard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martinez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lutfalla" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.3621" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006800v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeanneau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Unal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788777v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788925v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008837v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Loire" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mignotte" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007889v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007492v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790906v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Namias" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785632v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786153v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-799942-5.00014-7" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805959v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384890-1.00014-5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03791600v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chouin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>