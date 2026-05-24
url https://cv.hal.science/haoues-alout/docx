--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Haoues Alout </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">haoues-alout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7917-2697</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">133842266</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/N-9556-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haoues ALOUT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Born on Nov. 6th 1980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">French</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tel: +33 4 67 61 49 99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Email: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">haoues.alout@inrae.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">haoues.alout@cirad.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional status</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2018 – present </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Scientist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> at the Institut National de Recherche pour l'Agriculture, l'Alimentation et l'Environnement (INRAE), ASTRE lab (Animal-Santé-Territoires-Risques-Ecosystèmes) CIRAD/INRAE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2017 – April 2018 Marie Skłodowska-Curie Postdoctoral Fellowship at the Institute of Evolutionary Sciences Montpellier (ISEM). IRWIC project, grant agreement number 74989.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dec. 2013 – Feb. 2016 Research Scientist at the Arthropod-borne and Infectious Disease Laboratory, Colorado State University (AIDL).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dec. 2012 – Nov. 2013 Postdoctoral position at the AIDL, Colorado State University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct. 2010 – Oct. 2012 Postdoctoral Fellow at the Institut de Recherche pour le Développement (IRD) and the Institut de Recherche en Science de la Santé (IRSS, Burkina Faso).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">June /July 2009 Volunteer at the Tsaobis Baboon Project, Namibia. University of Montpellier, FR and Zoological Society of London, UK.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2006 Development engineer at the Genetic of Adaptation lab (ISEM) and the Center of Research on Macromolecular Biochemistry – Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diploma and awards</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">January 2009 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph.D. in Evolutionary biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Genetic of adaptation Laboratory. Institute of Evolutionary Sciences Montpellier (ISEM), University of Montpellier 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007  Prize for the best student poster in the IXth International Meeting on Cholinesterases, Suzhou, China.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 - 2004 Dîplome d’Etudes Supérieures Spécialisées (equivalent to master’s degree) in Biotechnology. University of Montpellier 1 and 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002 - 2003 Postgraduate in Biochemistry at the University P. and M. Curie, Paris VI (France). Institute of Biomedical and Biomolecular Science. University of Portsmouth (UK).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">teaching and mentoring</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 – 2020 Teaching Master 2 (Gestion Intégrée des Maladies Animales Tropicales) at the National Veterinary School of Toulouse in Ecology and integrated vector control</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 – 2019 Teaching Master 1 (Biodiversité Écologie Évolution) students in Vector biology, ecology and control. University of Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 Training in Good clinical practices and Research ethics. RIMDAMAL project, Burkina Faso. (ClinicalTrial : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NCT02509481</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 - 2014 Mentoring master students in biochemistry (France), parasitology (Burkina Faso) and vector biology (Benin, Madagascar)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 Training vector control operators in Detection and Analysis of Insecticide Resistance in mosquito. (Université de Monastir, Tunisia)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funding</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 – 2024 ANR - Genetic architectures of insecticide resistance: from genomics to vectorial capacity – ArchR (role: Co-Investigateur, ANR-20-CE34-0007)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 - 2019 Marie Skłodowska-Curie Fellowship. Influence of Insecticide Resistance, Wolbachia and their Interaction on Chikungunya transmission - IRWIC (agreement n°749897)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 - 2016 GCE round 14. Bill and Melinda Gates Foundation. Project: Dry-to-rainy season integrated control of NTDs and malaria (role: Co-Investigateur, BMGF:01818000168).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 – 2012 IRD Postdoctoral Fellowship (2010). Project: Impact of Insecticide Reistance on Malaria Transmission (Burkina Faso).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 – 2008 ANR (french national research agency) Evolution and managing insecticide resistance in mosquitoes – MOREVOL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reviewer for Insect Molecular Biology (1), Biologia (1), Journal of Economical Entomology (1), Journal of Medical Entomology (1), Pesticide Biochemistry and Physiology (2), Insect Biochemistry and Molecular Biology (7), Comparative Biochemistry and Molecular Biology (1), Pest Management Science (1), PLoS Neglected Tropical Diseases (2), PLoS One (1), BMC Infectious Diseases (1), EcoHealth (1), Journal of Medicinal Chemistry (1), Evolutionary Applications (3) et Lancet Infectious Diseases (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Referee for funding agencies: ANR (Agence Nationale de la Recherche), ANSES, MRC (Medical Research Council), Crick African Network and Marie Skłodowska-Curie Fellowship.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expert for the French Agency for Food, Environmental and Occupational Health & Safety (ANSES): member of the “Insecticide resistance in mosquito vectors” working group (2020-2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PoPULAR PRESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Midi Libre. Les Poux font de la résistance (sept 25th 2016). </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.midilibre.fr/2016/09/24/les-poux-font-de-la-resistance,1398418.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Forbes. Nobel Prize-Winning Drug Ivermectin May Fight Malaria (oct 27th 2015). </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.forbes.com/sites/judystone/2015/10/27/nobel-prize-winning-drug-ivermectin-may-fight-malaria/#2c321e8a6026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science Magazine. Drug could kill mosquitoes when they feast on human blood (oct 27th 2015). </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.sciencemag.org/news/2015/10/drug-could-kill-mosquitoes-when-they-feast-human-blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collegian Central. Colorado State researchers study malaria prevention (nov. 11th 2014). </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://collegian.com/2014/11/colorado-state-researchers-study-malaria-prevention/101215/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Source. Researcher: Fight malaria with deadly mosquito meals (nov. 5th 2014). </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://source.colostate.edu/researcher-fight-malaria-deadly-mosquito-meals/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector competence of Aedes albopictus and Aedes aegypti from the islands of the Southwestern Indian Ocean for epidemic Zika, dengue, and chikungunya viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hafsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Graaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Baudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), pp.34. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-025-07193-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culex pipiens complex (common house mosquito)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (4), pp.332-333. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pt.2025.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector competence of Aedes albopictus field populations from Reunion Island exposed to local epidemic dengue viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hafsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Barbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Baudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (9), pp.e0310635. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0310635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virulence and transmission vary between Usutu virus lineages in Culex pipiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignace Rakotoarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (6), pp.e0012295. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0012295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Plan of Insecticide Resistance Surveillance in Mosquito Vectors in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (5), pp.457. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects14050457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Dynamics of a Dieldrin Resistance Gene in Aedes albopictus and Culex quinquefasciatus Populations From Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Zafihita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (3), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jisesa/ieac023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitness costs associated with a GABA receptor mutation conferring dieldrin resistance in Aedes albopictus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Latreille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Benlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (5), pp.273-280. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-022-00565-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecological significance of arthropod vectors of plant, animal, and human pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo P.P. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (5), pp.404-418. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pt.2022.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What evidence exists on the impact of specific ecosystem components and functions on infectious diseases? A systematic map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lugassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Amdouni-Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boëte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-021-00220-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivermectin as a novel complementary malaria control tool to reduce incidence and prevalence: a modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah C. Slater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Kobylinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Chaccour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver J. Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (4), pp.498-508. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1473-3099(19)30633-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Susceptibility and Innate Immune Response of Aedes aegypti and Aedes albopictus to the Haitian Strain of the Mayaro Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fode Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Bengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Baronti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (10), pp.924. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11100924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the evidence that ecosystem components or functions have an impact on infectious diseases? A systematic review protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lugassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Amdouni-Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boëte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (4), 11 p. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-019-0147-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a novel West Nile virus transmission control strategy that targets &amp;lt;em&amp;gt;Culex tarsalis&amp;lt;/em&amp;gt; with endectocide-containing blood meals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chilinh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meg Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy A. Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soleil L. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (3), pp.e0007210. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0007210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticide resistance genes affect Culex quinquefasciatus vector competence for West Nile virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Atyame Nten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mawlouth Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 286 (1894), pp.20182273. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2018.2273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02098394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy and risk of harms of repeat ivermectin mass drug administrations for control of malaria (RIMDAMAL): a cluster-randomised trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Seaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sangeeta Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereza Magalhaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 393 (10180), pp.1517-1526. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(18)32321-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innate immune response of primary human keratinocytes to West Nile virus infection and its modulation by mosquito maliva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fode Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Bengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.387. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2018.00387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive deletion in resistance gene duplications in the malaria vector Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît S Assogba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Penetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Djogbénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (8), pp.1245-1256. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of near infrared spectra for age-grading of wild populations of &amp;lt;em&amp;gt;Anopheles gambiae&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J. Krajacich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob I. Meyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch K. Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floyd E. Dowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-017-2501-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of insecticide resistance on malaria transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Kounbobr Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cohuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (9), pp.e1006499. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1006499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivermectin: a complimentary weapon against the spread of malaria?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Foy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Anti-infective Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (3), pp.231-240. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14787210.2017.1271713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of near infrared spectra for age-grading of wild populations of Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Krajacich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Meyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floyd Dowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-017-2501-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivermectin: a complimentary weapon against the spread of malaria?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Foy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Anti-infective Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (3), pp.231-240. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14787210.2017.1271713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaria Vector Control Still Matters despite Insecticide Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cohuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (8), pp.610 - 618. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pt.2017.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive cost of Plasmodium infection and insecticide resistance in the malaria vector Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Djogbénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep29755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High chlorpyrifos resistance in Culex pipiens mosquitoes: strong synergy between resistance genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Makoundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (2), pp.224-231. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2015.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and prior blood feeding of &amp;lt;em&amp;gt;Anopheles gambiae&amp;lt;/em&amp;gt; influences their susceptibility and gene expression patterns to ivermectin-containing blood meals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan A. Seaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob I. Meyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark D. Stenglein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch K. Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-2029-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling host-seeking anthropophilic mosquito vectors in West Africa: Comparisons of an active human-baited tent-trap against gold standard methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J. Krajacich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Labrecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence S. Fakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph W. Diclaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (2), pp.415-421. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.14-0303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of ivermectin mass drug administration for malaria transmission control across different West African environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J. Krajacich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob I. Meyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan D. Grubaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doug E. Brackney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (1), 10 p. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-13-417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationale for the coadministration of albendazole and ivermectin to humans for malaria parasite transmission control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin C. Kobylinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archie Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poom Adisakwattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91 (4), pp.655-662. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.14-0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticide exposure impacts vector-parasite interactions in insecticide-resistant malaria vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Djègbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Salako Djogbenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Kounbobr Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 281 (1786), </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2014.0389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between Plasmodium infection and resistance to insecticides in vector mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenue Yameogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Salako Djogbenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Kounbobr Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 210 (9), pp.1464-1470. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jiu276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticide resistance alleles affect vector competence of &amp;lt;em&amp;gt;Anopheles gambiae&amp;lt;/em&amp;gt; s.s. for&amp;lt;em&amp;gt; Plasmodium falciparum&amp;lt;/em&amp;gt; field isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicaise Tuikue Ndam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Maurice Sandeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Djègbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.e63849. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0063849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel AChE Inhibitors for Sustainable Insecticide Resistance Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Djogbénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Leonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (10), pp.e47125. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0047125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High incidence of ace-1 duplicated haplotypes in resistant Culex pipiens mosquitoes from Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (1), pp.29-35. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2010.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00633660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticide resistance in Culex pipiens quinquefasciatus and Aedes albopictus mosquitoes from La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Luciano Tantely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tortosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berticat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40 (4), pp.317--324. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2010.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple duplications of the rare ace-1 mutation F290V in Culex pipiens natural populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (12), pp.884 - 891. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2009.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetylcholinesterase point mutations in European strains of Tetranychus urticae (Acari: Tetranychidae) resistant to organophosphates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jahangir Khajehali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grispou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Morou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (2), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.1884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Anopheles gambiae and Culex pipiens acetycholinesterase 1 biochemical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Djogbénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berticat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 150 (3), pp.271-277. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpb.2008.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00454638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Introgression of the ace-1R Mutation and of the ace-1 Duplication in West African Anopheles gambiae s. s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Djogbénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (5), pp.e2172. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0002172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00527414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino-acid substitutions in acetylcholinesterase 1 involved in insecticide resistance in mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemico-Biological Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 175 (1-3, sp. Issue), pp.138-141. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbi.2008.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00454646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent duplications of the acetylcholinesterase gene conferring insecticide resistance in the mosquito Culex pipiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berticat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (4), pp.1056-1067. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msm025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00186494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new amino-acid substitution in acetylcholinesterase 1 confers insecticide resistance to Culex pipiens mosquitoes from Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Andreas Hadjivassilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (1), pp.41-47. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2006.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00367134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different amino-acid substitutions confer insecticide resistance through acetylcholinesterase 1 insensitivity in Culex vishnui and Culex tritaeniorhynchus (Diptera: Culicidae) from China.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berticat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 44 (3), pp.463-9. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jmedent/44.3.463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent emergence of insensitive acetylcholinesterase in Chinese populations of the mosquito Culex pipiens (Diptera: Culicidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (5), pp.878-83. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jmedent/43.5.878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetylcholinesterase genes within the Diptera: takeover and loss in true flies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lutfalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 273 (1601), pp.2595-2604. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2006.3621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of insecticide resistance on Usutu virus transmission and associated life-history parameters in Culex quinquefasciatus mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Unal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Makoundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vectopole Sud; SOVE (Society for Vector Ecology), Oct 2024, Montpellier, France. pp.S4-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is malaria vector control still useful despite insecticide resistance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Institut Pasteur International Network Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is vector control still useful despite insecticide resistance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 years of entomological surveillance of Culicoides imicola on the French Mediterranean littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignace Rakotoarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Loire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mignotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France. , pp.S7-P17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbovirus infection modulates deltamethrin susceptibility of Culex pipiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignace Rakotoarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France. , pp.S4-P18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virulence and transmission vary between Usutu virus lineages in Culex pipiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignace Rakotoarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France. , pp.S4-P02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticide resistance modulates densovirus effect in Aedes albopictus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Namias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Atyame Nten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tortosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO conference on Molecular and Population Biology of Mosquitoes and Other Disease Vectors: Current, Resurgent and Emerging Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Kolymbari, Greece. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-dependent susceptiblility to ivermectin and gene expression following an ivermectin blood meal in the malaria vector &amp;lt;em&amp;gt;Anopheles gambiae&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO conference on Molecular and Population Biology of Mosquitoes and Other Disease Vectors: Current, Resurgent and Emerging Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Kolymbari, Greece. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of resistance to insecticide in disease vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics and evolution of infectious diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic press, Elsevier, 2017, 9780127999425. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-799942-5.00014-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of resistance to insecticide in disease vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Djogbénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics and Evolution of Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, Academic Press, 2011, 9780123848901. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-384890-1.00014-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance des moustiques vecteurs aux insecticides - Partie 1 - Lignes directrices pour la surveillance de la résistance des moustiques vecteurs de type Aedes, Anopheles et Culex aux insecticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2020-SA-0029, Anses. 2022, 142 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03791600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId243"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Haoues Alout </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">haoues-alout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7917-2697</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">133842266</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=syZMq-AAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/N-9556-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haoues ALOUT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Born on Nov. 6th 1980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">French</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tel: +33 4 67 61 49 99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Email: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">haoues.alout@inrae.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">haoues.alout@cirad.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional status</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2018 – present </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Scientist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> at the Institut National de Recherche pour l'Agriculture, l'Alimentation et l'Environnement (INRAE), ASTRE lab (Animal-Santé-Territoires-Risques-Ecosystèmes) CIRAD/INRAE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2017 – April 2018 Marie Skłodowska-Curie Postdoctoral Fellowship at the Institute of Evolutionary Sciences Montpellier (ISEM). IRWIC project, grant agreement number 74989.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dec. 2013 – Feb. 2016 Research Scientist at the Arthropod-borne and Infectious Disease Laboratory, Colorado State University (AIDL).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dec. 2012 – Nov. 2013 Postdoctoral position at the AIDL, Colorado State University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct. 2010 – Oct. 2012 Postdoctoral Fellow at the Institut de Recherche pour le Développement (IRD) and the Institut de Recherche en Science de la Santé (IRSS, Burkina Faso).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">June /July 2009 Volunteer at the Tsaobis Baboon Project, Namibia. University of Montpellier, FR and Zoological Society of London, UK.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2006 Development engineer at the Genetic of Adaptation lab (ISEM) and the Center of Research on Macromolecular Biochemistry – Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diploma and awards</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">January 2009 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ph.D. in Evolutionary biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Genetic of adaptation Laboratory. Institute of Evolutionary Sciences Montpellier (ISEM), University of Montpellier 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007  Prize for the best student poster in the IXth International Meeting on Cholinesterases, Suzhou, China.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 - 2004 Dîplome d’Etudes Supérieures Spécialisées (equivalent to master’s degree) in Biotechnology. University of Montpellier 1 and 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002 - 2003 Postgraduate in Biochemistry at the University P. and M. Curie, Paris VI (France). Institute of Biomedical and Biomolecular Science. University of Portsmouth (UK).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">teaching and mentoring</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 – 2020 Teaching Master 2 (Gestion Intégrée des Maladies Animales Tropicales) at the National Veterinary School of Toulouse in Ecology and integrated vector control</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 – 2019 Teaching Master 1 (Biodiversité Écologie Évolution) students in Vector biology, ecology and control. University of Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 Training in Good clinical practices and Research ethics. RIMDAMAL project, Burkina Faso. (ClinicalTrial : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NCT02509481</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 - 2014 Mentoring master students in biochemistry (France), parasitology (Burkina Faso) and vector biology (Benin, Madagascar)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 Training vector control operators in Detection and Analysis of Insecticide Resistance in mosquito. (Université de Monastir, Tunisia)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funding</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 – 2024 ANR - Genetic architectures of insecticide resistance: from genomics to vectorial capacity – ArchR (role: Co-Investigateur, ANR-20-CE34-0007)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 - 2019 Marie Skłodowska-Curie Fellowship. Influence of Insecticide Resistance, Wolbachia and their Interaction on Chikungunya transmission - IRWIC (agreement n°749897)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 - 2016 GCE round 14. Bill and Melinda Gates Foundation. Project: Dry-to-rainy season integrated control of NTDs and malaria (role: Co-Investigateur, BMGF:01818000168).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 – 2012 IRD Postdoctoral Fellowship (2010). Project: Impact of Insecticide Reistance on Malaria Transmission (Burkina Faso).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 – 2008 ANR (french national research agency) Evolution and managing insecticide resistance in mosquitoes – MOREVOL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reviewer for Insect Molecular Biology (1), Biologia (1), Journal of Economical Entomology (1), Journal of Medical Entomology (1), Pesticide Biochemistry and Physiology (2), Insect Biochemistry and Molecular Biology (7), Comparative Biochemistry and Molecular Biology (1), Pest Management Science (1), PLoS Neglected Tropical Diseases (2), PLoS One (1), BMC Infectious Diseases (1), EcoHealth (1), Journal of Medicinal Chemistry (1), Evolutionary Applications (3) et Lancet Infectious Diseases (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Referee for funding agencies: ANR (Agence Nationale de la Recherche), ANSES, MRC (Medical Research Council), Crick African Network and Marie Skłodowska-Curie Fellowship.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expert for the French Agency for Food, Environmental and Occupational Health & Safety (ANSES): member of the “Insecticide resistance in mosquito vectors” working group (2020-2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PoPULAR PRESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Midi Libre. Les Poux font de la résistance (sept 25th 2016). </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.midilibre.fr/2016/09/24/les-poux-font-de-la-resistance,1398418.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Forbes. Nobel Prize-Winning Drug Ivermectin May Fight Malaria (oct 27th 2015). </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.forbes.com/sites/judystone/2015/10/27/nobel-prize-winning-drug-ivermectin-may-fight-malaria/#2c321e8a6026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science Magazine. Drug could kill mosquitoes when they feast on human blood (oct 27th 2015). </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.sciencemag.org/news/2015/10/drug-could-kill-mosquitoes-when-they-feast-human-blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collegian Central. Colorado State researchers study malaria prevention (nov. 11th 2014). </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://collegian.com/2014/11/colorado-state-researchers-study-malaria-prevention/101215/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Source. Researcher: Fight malaria with deadly mosquito meals (nov. 5th 2014). </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://source.colostate.edu/researcher-fight-malaria-deadly-mosquito-meals/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector competence of Aedes albopictus and Aedes aegypti from the islands of the Southwestern Indian Ocean for epidemic Zika, dengue, and chikungunya viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hafsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Graaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Baudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), pp.34. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-025-07193-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culex pipiens complex (common house mosquito)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (4), pp.332-333. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pt.2025.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virulence and transmission vary between Usutu virus lineages in Culex pipiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignace Rakotoarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (6), pp.e0012295. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0012295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector competence of Aedes albopictus field populations from Reunion Island exposed to local epidemic dengue viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hafsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Barbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Baudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (9), pp.e0310635. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0310635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Plan of Insecticide Resistance Surveillance in Mosquito Vectors in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (5), pp.457. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects14050457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Dynamics of a Dieldrin Resistance Gene in Aedes albopictus and Culex quinquefasciatus Populations From Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Zafihita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (3), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jisesa/ieac023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitness costs associated with a GABA receptor mutation conferring dieldrin resistance in Aedes albopictus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Latreille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Benlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (5), pp.273-280. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-022-00565-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecological significance of arthropod vectors of plant, animal, and human pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo P.P. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (5), pp.404-418. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pt.2022.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What evidence exists on the impact of specific ecosystem components and functions on infectious diseases? A systematic map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lugassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Amdouni-Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boëte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-021-00220-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivermectin as a novel complementary malaria control tool to reduce incidence and prevalence: a modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah C. Slater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Kobylinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Chaccour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver J. Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (4), pp.498-508. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1473-3099(19)30633-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the evidence that ecosystem components or functions have an impact on infectious diseases? A systematic review protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lugassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Amdouni-Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boëte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (4), 11 p. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-019-0147-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a novel West Nile virus transmission control strategy that targets &amp;lt;em&amp;gt;Culex tarsalis&amp;lt;/em&amp;gt; with endectocide-containing blood meals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chilinh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meg Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy A. Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soleil L. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (3), pp.e0007210. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0007210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticide resistance genes affect Culex quinquefasciatus vector competence for West Nile virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Atyame Nten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mawlouth Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 286 (1894), pp.20182273. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2018.2273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02098394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy and risk of harms of repeat ivermectin mass drug administrations for control of malaria (RIMDAMAL): a cluster-randomised trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Seaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sangeeta Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereza Magalhaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 393 (10180), pp.1517-1526. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(18)32321-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Susceptibility and Innate Immune Response of Aedes aegypti and Aedes albopictus to the Haitian Strain of the Mayaro Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fode Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Bengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Baronti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (10), pp.924. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11100924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innate immune response of primary human keratinocytes to West Nile virus infection and its modulation by mosquito maliva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fode Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Bengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.387. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2018.00387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive deletion in resistance gene duplications in the malaria vector Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît S Assogba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Penetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Djogbénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (8), pp.1245-1256. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaria Vector Control Still Matters despite Insecticide Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cohuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (8), pp.610 - 618. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pt.2017.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivermectin: a complimentary weapon against the spread of malaria?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Foy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Anti-infective Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (3), pp.231-240. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14787210.2017.1271713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivermectin: a complimentary weapon against the spread of malaria?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Foy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Anti-infective Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (3), pp.231-240. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14787210.2017.1271713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of near infrared spectra for age-grading of wild populations of Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Krajacich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Meyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floyd Dowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-017-2501-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of insecticide resistance on malaria transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Kounbobr Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cohuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (9), pp.e1006499. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1006499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of near infrared spectra for age-grading of wild populations of &amp;lt;em&amp;gt;Anopheles gambiae&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J. Krajacich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob I. Meyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch K. Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floyd E. Dowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-017-2501-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High chlorpyrifos resistance in Culex pipiens mosquitoes: strong synergy between resistance genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Makoundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (2), pp.224-231. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2015.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive cost of Plasmodium infection and insecticide resistance in the malaria vector Anopheles gambiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Djogbénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep29755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling host-seeking anthropophilic mosquito vectors in West Africa: Comparisons of an active human-baited tent-trap against gold standard methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J. Krajacich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Labrecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence S. Fakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph W. Diclaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (2), pp.415-421. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.14-0303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and prior blood feeding of &amp;lt;em&amp;gt;Anopheles gambiae&amp;lt;/em&amp;gt; influences their susceptibility and gene expression patterns to ivermectin-containing blood meals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan A. Seaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob I. Meyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark D. Stenglein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch K. Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-2029-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticide exposure impacts vector-parasite interactions in insecticide-resistant malaria vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Djègbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Salako Djogbenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Kounbobr Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 281 (1786), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2014.0389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between Plasmodium infection and resistance to insecticides in vector mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenue Yameogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Salako Djogbenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Kounbobr Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 210 (9), pp.1464-1470. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jiu276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationale for the coadministration of albendazole and ivermectin to humans for malaria parasite transmission control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin C. Kobylinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archie Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poom Adisakwattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91 (4), pp.655-662. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.14-0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of ivermectin mass drug administration for malaria transmission control across different West African environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J. Krajacich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob I. Meyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan D. Grubaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doug E. Brackney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (1), 10 p. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-13-417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticide resistance alleles affect vector competence of &amp;lt;em&amp;gt;Anopheles gambiae&amp;lt;/em&amp;gt; s.s. for&amp;lt;em&amp;gt; Plasmodium falciparum&amp;lt;/em&amp;gt; field isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicaise Tuikue Ndam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Maurice Sandeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Djègbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.e63849. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0063849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel AChE Inhibitors for Sustainable Insecticide Resistance Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Djogbénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Leonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (10), pp.e47125. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0047125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High incidence of ace-1 duplicated haplotypes in resistant Culex pipiens mosquitoes from Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (1), pp.29-35. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2010.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00633660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticide resistance in Culex pipiens quinquefasciatus and Aedes albopictus mosquitoes from La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Luciano Tantely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tortosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berticat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40 (4), pp.317--324. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2010.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple duplications of the rare ace-1 mutation F290V in Culex pipiens natural populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (12), pp.884 - 891. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2009.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetylcholinesterase point mutations in European strains of Tetranychus urticae (Acari: Tetranychidae) resistant to organophosphates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jahangir Khajehali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grispou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Morou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (2), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.1884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Anopheles gambiae and Culex pipiens acetycholinesterase 1 biochemical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Djogbénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berticat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 150 (3), pp.271-277. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpb.2008.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00454638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Introgression of the ace-1R Mutation and of the ace-1 Duplication in West African Anopheles gambiae s. s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Djogbénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonsine Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (5), pp.e2172. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0002172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00527414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino-acid substitutions in acetylcholinesterase 1 involved in insecticide resistance in mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemico-Biological Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 175 (1-3, sp. Issue), pp.138-141. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbi.2008.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00454646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new amino-acid substitution in acetylcholinesterase 1 confers insecticide resistance to Culex pipiens mosquitoes from Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Andreas Hadjivassilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (1), pp.41-47. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2006.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00367134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different amino-acid substitutions confer insecticide resistance through acetylcholinesterase 1 insensitivity in Culex vishnui and Culex tritaeniorhynchus (Diptera: Culicidae) from China.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berticat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 44 (3), pp.463-9. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jmedent/44.3.463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent duplications of the acetylcholinesterase gene conferring insecticide resistance in the mosquito Culex pipiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berticat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (4), pp.1056-1067. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msm025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00186494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetylcholinesterase genes within the Diptera: takeover and loss in true flies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lutfalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 273 (1601), pp.2595-2604. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2006.3621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent emergence of insensitive acetylcholinesterase in Chinese populations of the mosquito Culex pipiens (Diptera: Culicidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (5), pp.878-83. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jmedent/43.5.878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of insecticide resistance on Usutu virus transmission and associated life-history parameters in Culex quinquefasciatus mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Unal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Makoundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vectopole Sud; SOVE (Society for Vector Ecology), Oct 2024, Montpellier, France. pp.S4-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is malaria vector control still useful despite insecticide resistance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Institut Pasteur International Network Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is vector control still useful despite insecticide resistance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 years of entomological surveillance of Culicoides imicola on the French Mediterranean littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignace Rakotoarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Loire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mignotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France. , pp.S7-P17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbovirus infection modulates deltamethrin susceptibility of Culex pipiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignace Rakotoarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France. , pp.S4-P18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virulence and transmission vary between Usutu virus lineages in Culex pipiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignace Rakotoarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France. , pp.S4-P02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticide resistance modulates densovirus effect in Aedes albopictus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Namias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Atyame Nten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tortosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO conference on Molecular and Population Biology of Mosquitoes and Other Disease Vectors: Current, Resurgent and Emerging Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Kolymbari, Greece. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-dependent susceptiblility to ivermectin and gene expression following an ivermectin blood meal in the malaria vector &amp;lt;em&amp;gt;Anopheles gambiae&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO conference on Molecular and Population Biology of Mosquitoes and Other Disease Vectors: Current, Resurgent and Emerging Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Kolymbari, Greece. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of insecticide resistance on vector competence in Culex mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakotoarivony Ignace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duhayon Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoundou Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labbé Pierrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vector Kolymbari meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Kolymbari (Crete, Greece), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of resistance to insecticide in disease vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics and evolution of infectious diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic press, Elsevier, 2017, 9780127999425. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-799942-5.00014-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of resistance to insecticide in disease vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Djogbénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics and Evolution of Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, Academic Press, 2011, 9780123848901. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-384890-1.00014-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient origin of an urban underground mosquito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Aardema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Agramonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Albright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance des moustiques vecteurs aux insecticides - Partie 1 - Lignes directrices pour la surveillance de la résistance des moustiques vecteurs de type Aedes, Anopheles et Culex aux insecticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoues Alout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2020-SA-0029, Anses. 2022, 142 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03791600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId255"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B3BE00ED"/>
+    <w:nsid w:val="7E35B6C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/haoues-alout" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7917-2697" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133842266" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-9556-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:haoues.alout@inrae.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:haoues.alout@cirad.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT02509481?term=ivermectin+malaria+foy&amp;rank=1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.midilibre.fr/2016/09/24/les-poux-font-de-la-resistance,1398418.php" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forbes.com/sites/judystone/2015/10/27/nobel-prize-winning-drug-ivermectin-may-fight-malaria/#2c321e8a6026" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencemag.org/news/2015/10/drug-could-kill-mosquitoes-when-they-feast-human-blood" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collegian.com/2014/11/colorado-state-researchers-study-malaria-prevention/101215/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://source.colostate.edu/researcher-fight-malaria-deadly-mosquito-meals/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05418209v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hafsia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gomard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Graaf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Baudino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Alout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07193-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209484v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Prat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Labb&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2025.01.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05236878v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Barbar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Lebon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0310635" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709994v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jeanneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rakotoarivony" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duhayon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simonin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012295" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122120v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapied" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14050457" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689388v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Zafihita" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Dehecq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Weill" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jisesa/ieac023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03835334v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Latreille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Benlali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00565-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615705v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo P.P. Almeida" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2022.01.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279595v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lugassy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Amdouni-Boursier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Berrebi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00220-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450316v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah C. Slater" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D. Foy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kobylinski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Chaccour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver J. Watson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(19)30633-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02396716v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fode Diop" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Diagne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bengue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Baronti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100924" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617792v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-019-0147-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626865v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chilinh Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Gray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A. Burton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleil L. Foy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Foster" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007210" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02098394v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Atyame Nten" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mousson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vazeille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawlouth Diallo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2273" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434760v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Foy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Seaman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Rao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Magalhaes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(18)32321-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01921855v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Damour" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00387" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01914795v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t S Assogba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonsine Koffi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Penetier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Djogb&#233;nou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12619" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619983v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Krajacich" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob I. Meyers" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch K. Dabir&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floyd E. Dowell" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2501-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942723v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Kounbobr Dabir&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006499" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625607v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14787210.2017.1271713" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944438v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Krajacich" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Meyers" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Dabir&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floyd Dowell" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944453v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938020v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Labbe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2017.04.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZW0F79Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944457v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abate" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corbel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29755" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944470v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berthomieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Makoundou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2015.92" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632006v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Seaman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Stenglein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2029-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630660v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Labrecque" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence S. Fakoli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph W. Diclaro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.14-0303" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631695v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan D. Grubaugh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug E. Brackney" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-13-417" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631850v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin C. Kobylinski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archie Clements" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poom Adisakwattana" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.14-0187" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641601v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Dj&#232;gb&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salako Djogbenou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0389" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641602v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenue Yameogo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu276" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653010v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Tuikue Ndam" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Maurice Sandeu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063849" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938151v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Berthomieu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Leonetti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047125" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00633660v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pasteur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2010.09.009" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274621v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Luciano Tantely" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tortosa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berticat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2010.02.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q56J4M23-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938164v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2009.10.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6C06KLB0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944635v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahangir Khajehali" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van Leeuwen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grispou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Morou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.1884" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00454638v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2008.03.008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00527414v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002172" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00454646v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2008.03.018" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00186494v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00367134v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Andreas Hadjivassilis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2006.10.001" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX5L2V6V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945512v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Cui" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Tan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmedent/44.3.463" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945532v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Weill" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmedent/43.5.878" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945529v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huchard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martinez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lutfalla" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.3621" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006800v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeanneau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Unal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788777v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788925v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008837v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Loire" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mignotte" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007889v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007492v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790906v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Namias" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785632v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786153v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-799942-5.00014-7" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805959v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384890-1.00014-5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03791600v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chouin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/haoues-alout" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7917-2697" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133842266" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=syZMq-AAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-9556-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:haoues.alout@inrae.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:haoues.alout@cirad.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT02509481?term=ivermectin+malaria+foy&amp;rank=1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.midilibre.fr/2016/09/24/les-poux-font-de-la-resistance,1398418.php" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forbes.com/sites/judystone/2015/10/27/nobel-prize-winning-drug-ivermectin-may-fight-malaria/#2c321e8a6026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencemag.org/news/2015/10/drug-could-kill-mosquitoes-when-they-feast-human-blood" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collegian.com/2014/11/colorado-state-researchers-study-malaria-prevention/101215/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://source.colostate.edu/researcher-fight-malaria-deadly-mosquito-meals/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05418209v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hafsia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gomard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Graaf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Baudino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Alout" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07193-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209484v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Prat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Labb&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2025.01.011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709994v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jeanneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rakotoarivony" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duhayon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simonin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012295" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05236878v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Barbar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Lebon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0310635" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122120v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe David" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapied" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14050457" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689388v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Zafihita" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Dehecq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Weill" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jisesa/ieac023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03835334v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Latreille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Benlali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00565-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615705v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo P.P. Almeida" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2022.01.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lugassy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Amdouni-Boursier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Berrebi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00220-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450316v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah C. Slater" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D. Foy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kobylinski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Chaccour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver J. Watson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(19)30633-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617792v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-019-0147-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626865v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chilinh Nguyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Gray" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A. Burton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleil L. Foy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Foster" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007210" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02098394v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Atyame Nten" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mousson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vazeille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawlouth Diallo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2273" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434760v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Foy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Seaman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Rao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Magalhaes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(18)32321-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02396716v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fode Diop" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Diagne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bengue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Baronti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100924" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01921855v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Damour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00387" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01914795v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t S Assogba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonsine Koffi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Penetier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Djogb&#233;nou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12619" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938020v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Labbe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2017.04.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZW0F79Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625607v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14787210.2017.1271713" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944453v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944438v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Krajacich" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Meyers" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Dabir&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floyd Dowell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2501-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942723v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Kounbobr Dabir&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006499" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619983v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Krajacich" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob I. Meyers" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch K. Dabir&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floyd E. Dowell" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944470v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berthomieu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Makoundou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2015.92" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944457v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abate" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corbel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29755" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630660v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Labrecque" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence S. Fakoli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph W. Diclaro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.14-0303" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632006v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Seaman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Stenglein" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2029-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641601v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Dj&#232;gb&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salako Djogbenou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0389" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641602v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenue Yameogo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu276" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631850v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin C. Kobylinski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archie Clements" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poom Adisakwattana" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.14-0187" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631695v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan D. Grubaugh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug E. Brackney" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-13-417" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653010v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Tuikue Ndam" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Maurice Sandeu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063849" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938151v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Berthomieu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Leonetti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047125" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00633660v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pasteur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2010.09.009" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274621v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Luciano Tantely" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tortosa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berticat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2010.02.005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q56J4M23-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938164v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2009.10.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6C06KLB0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944635v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahangir Khajehali" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van Leeuwen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grispou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Morou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.1884" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00454638v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2008.03.008" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00527414v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002172" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00454646v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2008.03.018" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00367134v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Andreas Hadjivassilis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2006.10.001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX5L2V6V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945512v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Cui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Tan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmedent/44.3.463" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00186494v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945529v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huchard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martinez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lutfalla" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.3621" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945532v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Weill" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmedent/43.5.878" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006800v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeanneau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Unal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788777v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788925v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008837v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Loire" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mignotte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007889v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007492v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790906v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Namias" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785632v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533451v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotoarivony Ignace" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duhayon Maxime" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoundou Patrick" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labb&#233; Pierrick" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786153v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-799942-5.00014-7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805959v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384890-1.00014-5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962651v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Haba" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Aardema" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Afonso" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Agramonte" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Albright" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03791600v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chouin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>