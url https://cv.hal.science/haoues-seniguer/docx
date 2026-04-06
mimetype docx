--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -297,1879 +297,1879 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04719720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Que reste-t-il du Parti de la justice et du développement (PJD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moyen-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Maroc, un royaume en mutation, 62, pp.24-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04594742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">[ CR de lecture ] - Settoul (Elyamine) – Penser la radicalisation djihadiste. Acteurs, théories, mutations . – Paris, PUF, 2022 (Questions judiciaires). 250 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoues Seniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 73 (2), pp.321-322. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.732.0321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfsp.732.0321⟩</w:t>
+                <w:t xml:space="preserve">hal-04684940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le califat chez les islamistes légalistes : une utopie dépassée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurasian studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (1), pp.94-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/24685623-20240164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Que reste-t-il du Parti de la justice et du développement (PJD)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'islamisme est-il (toujours) hégémonique ? Réflexions depuis la France sur un objet incandescent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023/4 (127), pp.135-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.127.0135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04468229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « sécularisation » des discours et des pratiques en contexte islamique : le cas du Parti pour la justice et le développement au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Compass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00377686231180380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04185687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théologies islamiques des catastrophes: entre religion, science et messianisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Belhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MIDEO - Mélanges de l'Institut Dominicain d'Etudes Orientales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38, pp.3-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04277723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’islamophobie interroge les ressorts imaginaires, symboliques et matériels de notre construction nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022/2 (121), pp.125-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.121.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03912967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Party for Justice and Development's &amp;quot;Specialization'' in Politics: Metamorphosis and Contradictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Middle East Law and Governance </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, aop Online Publication Date: 08 Apr 2022, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/18763375-20221276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03686541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépasser les polarisations autour de l'islam en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Tempêtes sur les identités, 59, 253-267 (pp. 151- 165 version imprimée). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdm1.059.0253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03686542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le diagnostic et les remèdes aux maux du séparatisme islamiste sont-ils les bons ? Quand l'exécutif s'emmêle les pinceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Germinal. Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.15-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03593658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identités, identitarismes : réflexions philosophiques et sociologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En dialogue : lettre du SNRM [Église catholique de France]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18, pp.30-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03759913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroc : le roi resserre l'étau autoritaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternatives Economiques. Hors - série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 122, pp.80-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ae.122.0080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03091499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les 'néo -Frères Musulmans&amp;quot; ou le conservatisme légaliste : le cas de Musulmans de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoues Seniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moyen-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Maroc, un royaume en mutation, 62, pp.24-25</w:t>
+              <w:t xml:space="preserve">, 2021, Les Frères Musulmans, une organisation, 52, pp.66-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03446605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’islamisme en nos banlieues ? À propos de : Bernard Rougier (dir.), Les territoires conquis de l’islamisme, Puf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoues Seniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurasian studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'islamisme est-il (toujours) hégémonique ? Réflexions depuis la France sur un objet incandescent</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03095434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la &amp;quot;modération&amp;quot; chez des cadres du Parti de la justice et du développement au Maroc : réhabiliter la religion/l'idéologie dans l'analyse de l'islamisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Zouaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.77-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anneemaghreb.6323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02934211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser le fait islamique en France en périodes troublées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoues Seniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluences Méditerranée </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2023/4 (127), pp.135-154. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/come.127.0135⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 106, pp.21-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.106.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anca Munteanu</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01905278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les musulmans dans la République : des enjeux majeurs de société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...178 lines deleted...]
-                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bistolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluences Méditerranée </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022/2 (121), pp.125-137. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/come.121.0125⟩</w:t>
+              <w:t xml:space="preserve">, 2018, République et islam : défis croisés, 106, pp.9-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.106.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01897049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les islamistes ont-ils évolué ? Retours critiques sur une idéologie résiliente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoues Seniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Middle East Law and Governance </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/18763375-20221276⟩</w:t>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100, pp.159-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.100.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dépasser les polarisations autour de l'islam en France</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01546964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le communautarisme : faux concept, vrai instrument politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoues Seniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du MAUSS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rdm1.059.0253⟩</w:t>
+              <w:t xml:space="preserve">Histoire, monde et cultures religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41, pp.15-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hmc.041.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01623319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moyen-Orient : l’incubation démocratique malgré tout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Germinal. Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Contestations démocratiques, désordre international?, 106, pp.91-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ris.106.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01546943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moyen-Orient : l’incubation démocratique malgré tout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoues Seniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En dialogue : lettre du SNRM [Église catholique de France]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 106 (2), pp.91-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ris.106.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...107 lines deleted...]
-                <w:t xml:space="preserve">Les 'néo -Frères Musulmans&amp;quot; ou le conservatisme légaliste : le cas de Musulmans de France</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères Maroc : Taqi al-Din al-Hilali : une figure méconnue, mais influente du salafisme marocain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoues Seniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moyen-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Les Frères Musulmans, une organisation, 52, pp.66-71</w:t>
+              <w:t xml:space="preserve">, 2017, 33, "Salafisme : un islam mondialisé", pp.40-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...449 lines deleted...]
-                <w:t xml:space="preserve">Le communautarisme : faux concept, vrai instrument politique</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01491600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques réflexions sur les sinuosités de la radicalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoues Seniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, monde et cultures religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 41, pp.15-37. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/hmc.041.0015⟩</w:t>
+              <w:t xml:space="preserve">, 2017, Laïcité, faits religieux et travailleurs sociaux, 39, pp.13-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hmc.039.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...168 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01546959v1</w:t>
-              </w:r>
-[...158 lines deleted...]
-                <w:t xml:space="preserve">hal-02544368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam, musulmans et question de la violence : une relation complexe</w:t>
               </w:r>
@@ -2218,165 +2218,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01719354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Al-Hijra: mâ ba'd al-tafjîrât wa al-hurûb fî al-sharq al-awsat [= L'exil : l'après attentats et les guerres au Moyen-Orient]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Al-Mesbar monthly book (Al-Mesbar Studies &amp; Research Center, Dubaï)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 112, pp.285-300</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01333252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comprendre les violences au Moyen-Orient et leurs conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoues Seniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue du Projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 57, pp.13-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01327708v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01333252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le printemps marocain a-t-il eu lieu? Comment la religion publique a eu raison du mouvement social. Essai d'interprétation</w:t>
               </w:r>
@@ -3589,151 +3589,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03255269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'islamisme décrypté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.207, 2020, Bibliothèque de l'iReMMO, 978-2-343-21263-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03021136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les (néo) Frères Musulmans et le nouvel esprit capitaliste entre rigorisme moral, cryptocapitalisme et anticapitalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoues Seniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Bord de l'eau, pp.146, 2020, 978-2-35687-683-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02496027v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-03021136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiritualités et engagements dans la cité</w:t>
               </w:r>
@@ -5050,246 +5050,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01546949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Union des jeunes musulmans à Lyon (UJM) et les acteurs religieux lyonnais (2008-2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Durand, Jean-Dominique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les minorités religieuses à Lyon (XVIe-XXIe siècles) [Journées d'étude des musées Gadagne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana editoriale, pp.81-97, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01418060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les islamistes marocains du Parti de la justice et du développement et le pouvoir: une comparaison critique avec les socialistes français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ferjani, Mohamed-Chérif. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religion et démocratisation en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riveneuve, pp.237-260, 2016, Actes académiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01278306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Perceptions et actions des États-Unis face à Daech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoues Seniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coppolani, Antoine; Razoux, Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les États-Unis au Moyen-Orient : évolutions et perspectives stratégiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de recherche stratégique de l'École militaire, pp.39-51, 2016, Études de l’IRSEM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01491641v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">halshs-01278306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le néo-salafisme et l'islamisme, deux fondamentalismes? Réflexions sur le cas égyptien</w:t>
               </w:r>
@@ -6323,213 +6323,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03759912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la résilience de l'islamisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03524018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Et si l'on parlait d'islamismo-capitalisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoues Seniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03325948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les (néo)-Frères musulmans et le nouvel esprit capitaliste : le cas français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoues Seniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03190385v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-03524018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'islam politique : définition et enjeux d'un mouvement pluriel</w:t>
               </w:r>
@@ -6724,213 +6724,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01905285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Atlas 2016 - Maroc (fiche pays)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.50-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01418054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lslam et laïcité sont compatibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01418068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’impensé idéologique du Collectif contre l’islamophobie en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoues Seniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, http://www.la-croix.com/Religion/Islam/Haoues-Seniguer-L-impense-ideologique-du-Collectif-contre-l-islamophobie-en-France-2016-08-25-1200784559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01418052v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">halshs-01418068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement d’un parcours militant [entretien avec Moustafa Mansour ; entretien conduit par Haoues Seniguer], Confluences Méditerranée, n°95, 2015</w:t>
               </w:r>
@@ -7218,51 +7218,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB13936E"/>
+    <w:nsid w:val="46C6AA98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7449,51 +7449,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/haoues-seniguer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2449-8259" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176234136" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article5383" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719720v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Seniguer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.595.0052" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684940v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.732.0321" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594742v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848885v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24685623-20240164" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468229v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.127.0135" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185687v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Munteanu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00377686231180380" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04277723v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Belhaj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912967v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.121.0125" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686541v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18763375-20221276" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686542v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm1.059.0253" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593658v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759913v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091499v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ae.122.0080" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446605v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095434v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934211v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zouaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.6323" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.106.0021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bistolfi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.106.0009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546964v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.100.0159" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623319v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hmc.041.0015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.106.0091" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546959v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hmc.039.0013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544368v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719354v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333252v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327703v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377200v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327735v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hmc.036.0187" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327730v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333258v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431726v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bennafla" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.029.0143" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541256v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759914v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021134v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905272v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278315v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219589v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/dieu-est-avec-nous/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800801v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/la-republique-autoritaire/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255269v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conesa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Karampali Farhat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Soubrouillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.denoel.fr/Catalogue/DENOEL/Document/Le-Lobby-saoudien-en-France" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496027v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021136v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794308v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Alexandre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Corcuff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sorente" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792549v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694043v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003152712-41" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112291v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112293v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714406v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-37486-0_9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686543v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446606v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934212v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874712v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364536v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/y2enmz6g" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905274v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860612v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794313v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794301v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623338v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.154287" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546949v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491641v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418060v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278306v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327702v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255288v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446607v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091498v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915076v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Philip-Gay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Arioli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Basilien-Gainche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben Achour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901603v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Marli&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091500v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792550v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594741v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287761v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759915v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sopo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.121.0139" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759895v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elies Ben Azib" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.121.0157" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759912v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325948v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190385v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524018v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446604v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021135v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905285v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Chaambi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.106.0165" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418052v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418054v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418068v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278308v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Mansour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278307v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Liogier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377202v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/haoues-seniguer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2449-8259" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176234136" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article5383" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719720v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Seniguer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.595.0052" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594742v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684940v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.732.0321" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848885v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24685623-20240164" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468229v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.127.0135" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185687v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Munteanu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00377686231180380" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04277723v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Belhaj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912967v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.121.0125" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686541v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18763375-20221276" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686542v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm1.059.0253" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593658v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759913v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091499v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ae.122.0080" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446605v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095434v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934211v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zouaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.6323" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.106.0021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bistolfi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.106.0009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546964v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.100.0159" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623319v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hmc.041.0015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.106.0091" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491600v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hmc.039.0013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719354v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333252v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327708v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327703v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377200v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327735v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hmc.036.0187" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327730v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333258v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431726v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bennafla" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.029.0143" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541256v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759914v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021134v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905272v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278315v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219589v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/dieu-est-avec-nous/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800801v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/la-republique-autoritaire/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255269v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conesa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Karampali Farhat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Soubrouillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.denoel.fr/Catalogue/DENOEL/Document/Le-Lobby-saoudien-en-France" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021136v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496027v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794308v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Alexandre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Corcuff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sorente" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792549v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694043v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003152712-41" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112291v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112293v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714406v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-37486-0_9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686543v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446606v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934212v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874712v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364536v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/y2enmz6g" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905274v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860612v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794313v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794301v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623338v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.154287" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546949v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418060v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278306v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491641v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327702v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255288v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446607v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091498v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915076v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Philip-Gay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Arioli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Basilien-Gainche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben Achour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901603v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Marli&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091500v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792550v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594741v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287761v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759915v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sopo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.121.0139" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759895v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elies Ben Azib" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.121.0157" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759912v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524018v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325948v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190385v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446604v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021135v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905285v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Chaambi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.106.0165" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418054v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418068v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418052v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278308v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Mansour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278307v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Liogier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377202v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>