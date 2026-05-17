--- v1 (2026-04-06)
+++ v2 (2026-05-17)
@@ -219,256 +219,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">[ CR de lecture ] - Settoul (Elyamine) – Penser la radicalisation djihadiste. Acteurs, théories, mutations . – Paris, PUF, 2022 (Questions judiciaires). 250 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 73 (2), pp.321-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.732.0321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Racialisation de l'islam en milieu scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoues Seniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Racismes et école, 595, pp.52-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cape.595.0052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04719720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que reste-t-il du Parti de la justice et du développement (PJD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoues Seniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moyen-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Maroc, un royaume en mutation, 62, pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04594742v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04684940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le califat chez les islamistes légalistes : une utopie dépassée ?</w:t>
               </w:r>
@@ -1175,1562 +1175,1562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03759913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les 'néo -Frères Musulmans&amp;quot; ou le conservatisme légaliste : le cas de Musulmans de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moyen-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les Frères Musulmans, une organisation, 52, pp.66-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03446605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maroc : le roi resserre l'étau autoritaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoues Seniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternatives Economiques. Hors - série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 122, pp.80-81. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ae.122.0080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ae.122.0080⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-03091499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’islamisme en nos banlieues ? À propos de : Bernard Rougier (dir.), Les territoires conquis de l’islamisme, Puf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les 'néo -Frères Musulmans&amp;quot; ou le conservatisme légaliste : le cas de Musulmans de France</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03095434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la &amp;quot;modération&amp;quot; chez des cadres du Parti de la justice et du développement au Maroc : réhabiliter la religion/l'idéologie dans l'analyse de l'islamisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Zouaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.77-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anneemaghreb.6323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02934211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser le fait islamique en France en périodes troublées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106, pp.21-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.106.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01905278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les musulmans dans la République : des enjeux majeurs de société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bistolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, République et islam : défis croisés, 106, pp.9-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.106.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01897049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères Maroc : Taqi al-Din al-Hilali : une figure méconnue, mais influente du salafisme marocain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoues Seniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moyen-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Les Frères Musulmans, une organisation, 52, pp.66-71</w:t>
+              <w:t xml:space="preserve">, 2017, 33, "Salafisme : un islam mondialisé", pp.40-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01491600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques réflexions sur les sinuosités de la radicalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoues Seniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des idées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histoire, monde et cultures religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Laïcité, faits religieux et travailleurs sociaux, 39, pp.13-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hmc.039.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...120 lines deleted...]
-                <w:t xml:space="preserve">Penser le fait islamique en France en périodes troublées</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01546959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les islamistes ont-ils évolué ? Retours critiques sur une idéologie résiliente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoues Seniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluences Méditerranée </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 106, pp.21-33. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/come.106.0021⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 100, pp.159-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.100.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...168 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01546964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le communautarisme : faux concept, vrai instrument politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoues Seniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, monde et cultures religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 41, pp.15-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/hmc.041.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01623319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moyen-Orient : l’incubation démocratique malgré tout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoues Seniguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Contestations démocratiques, désordre international?, 106, pp.91-100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ris.106.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01546943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moyen-Orient : l’incubation démocratique malgré tout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoues Seniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 106 (2), pp.91-100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ris.106.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Repères Maroc : Taqi al-Din al-Hilali : une figure méconnue, mais influente du salafisme marocain</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam, musulmans et question de la violence : une relation complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoues Seniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Moyen-Orient</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33, "Salafisme : un islam mondialisé", pp.40-43</w:t>
+              <w:t xml:space="preserve">Les Cahiers de l’Islam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Islam et violence, 2, pp.53-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De quelques réflexions sur les sinuosités de la radicalisation</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01719354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre les violences au Moyen-Orient et leurs conséquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue du Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57, pp.13-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01327708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al-Hijra: mâ ba'd al-tafjîrât wa al-hurûb fî al-sharq al-awsat [= L'exil : l'après attentats et les guerres au Moyen-Orient]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Al-Mesbar monthly book (Al-Mesbar Studies &amp; Research Center, Dubaï)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 112, pp.285-300</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01333252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le printemps marocain a-t-il eu lieu? Comment la religion publique a eu raison du mouvement social. Essai d'interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue marocaine des sciences politiques et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Religion et politique en terres d'islam : l'imbrication des champs politique et religieux au Maroc et dans le monde arabe, 12 (9), pp.93-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01327703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communauté', 'communautarisme' et islam en France : y a-t-il un &amp;quot;communautarisme&amp;quot; musulman ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Communautarisme et fait religieux dans les relations de travail, 9, pp.664-673</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01377200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France face à la violence totale de Daech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoues Seniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, monde et cultures religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Laïcité, faits religieux et travailleurs sociaux, 39, pp.13-31. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/hmc.039.0013⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 2015/4 (36), pp.187-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hmc.036.0187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Islam, musulmans et question de la violence : une relation complexe</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01327735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'implantation de l'islam en France : un champ religieux fragmenté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoues Seniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l’Islam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Islam et violence, 2, pp.53-85</w:t>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 389, "Religions, laïcité(s), démocratie", pp.54-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...167 lines deleted...]
-                <w:t xml:space="preserve">Le printemps marocain a-t-il eu lieu? Comment la religion publique a eu raison du mouvement social. Essai d'interprétation</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01333258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Parti de la Justice et du Développement au Maroc (2002-2008) : des transformations idéologiques sinusoïdales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoues Seniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue marocaine des sciences politiques et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Religion et politique en terres d'islam : l'imbrication des champs politique et religieux au Maroc et dans le monde arabe, 12 (9), pp.93-98</w:t>
+              <w:t xml:space="preserve">, 2015, Les partis politiques au Maroc : du statu quo à la nécessaire réforme, 11 (8), pp.113-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...215 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01327730v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01333258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Maroc à l'épreuve du printemps arabe : une contestation désamorcée ?</w:t>
               </w:r>
@@ -3589,151 +3589,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03255269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les (néo) Frères Musulmans et le nouvel esprit capitaliste entre rigorisme moral, cryptocapitalisme et anticapitalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Bord de l'eau, pp.146, 2020, 978-2-35687-683-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02496027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'islamisme décrypté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoues Seniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, pp.207, 2020, Bibliothèque de l'iReMMO, 978-2-343-21263-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03021136v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-02496027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiritualités et engagements dans la cité</w:t>
               </w:r>
@@ -5050,246 +5050,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01546949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Perceptions et actions des États-Unis face à Daech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Coppolani, Antoine; Razoux, Pierre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les États-Unis au Moyen-Orient : évolutions et perspectives stratégiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherche stratégique de l'École militaire, pp.39-51, 2016, Études de l’IRSEM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01491641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les islamistes marocains du Parti de la justice et du développement et le pouvoir: une comparaison critique avec les socialistes français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ferjani, Mohamed-Chérif. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religion et démocratisation en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riveneuve, pp.237-260, 2016, Actes académiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01278306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Union des jeunes musulmans à Lyon (UJM) et les acteurs religieux lyonnais (2008-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoues Seniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Durand, Jean-Dominique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les minorités religieuses à Lyon (XVIe-XXIe siècles) [Journées d'étude des musées Gadagne]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana editoriale, pp.81-97, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01418060v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">halshs-01491641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le néo-salafisme et l'islamisme, deux fondamentalismes? Réflexions sur le cas égyptien</w:t>
               </w:r>
@@ -5887,164 +5887,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Islamisme et islam politique: tour d'horizon, enjeux et évolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, pp.40-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04594741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les sciences sociales face à un roman : sur Les 'Derniers jours du Parti socialiste' d'Aurélien Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoues Seniguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Corcuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04792550v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-04594741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutions et personnalités musulmanes françaises à l'épreuve des attentats du Hamas en Israël le 7 octobre 2023</w:t>
               </w:r>
@@ -6093,443 +6093,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04287761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alliance citoyenne : universalisme ou communautarisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Ben Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.157-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.121.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03759895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Racisme et xénophobie : où en est-on en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sopo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoues Seniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.139-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/come.121.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03759915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...50 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French State's Instruments for Combating Islamism: Responses and Shortcomings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03759912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et si l'on parlait d'islamismo-capitalisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03325948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les (néo)-Frères musulmans et le nouvel esprit capitaliste : le cas français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03190385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la résilience de l'islamisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoues Seniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03524018v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">halshs-03190385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'islam politique : définition et enjeux d'un mouvement pluriel</w:t>
               </w:r>
@@ -6724,213 +6724,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01905285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’impensé idéologique du Collectif contre l’islamophobie en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, http://www.la-croix.com/Religion/Islam/Haoues-Seniguer-L-impense-ideologique-du-Collectif-contre-l-islamophobie-en-France-2016-08-25-1200784559</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01418052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Atlas 2016 - Maroc (fiche pays)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoues Seniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.50-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01418054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lslam et laïcité sont compatibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoues Seniguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01418068v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-01418052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement d’un parcours militant [entretien avec Moustafa Mansour ; entretien conduit par Haoues Seniguer], Confluences Méditerranée, n°95, 2015</w:t>
               </w:r>
@@ -7218,51 +7218,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46C6AA98"/>
+    <w:nsid w:val="465EE9E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7449,51 +7449,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/haoues-seniguer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2449-8259" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176234136" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article5383" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719720v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Seniguer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.595.0052" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594742v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684940v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.732.0321" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848885v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24685623-20240164" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468229v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.127.0135" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185687v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Munteanu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00377686231180380" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04277723v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Belhaj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912967v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.121.0125" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686541v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18763375-20221276" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686542v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm1.059.0253" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593658v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759913v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091499v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ae.122.0080" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446605v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095434v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934211v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zouaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.6323" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.106.0021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bistolfi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.106.0009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546964v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.100.0159" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623319v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hmc.041.0015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.106.0091" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491600v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hmc.039.0013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719354v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333252v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327708v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327703v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377200v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327735v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hmc.036.0187" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327730v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333258v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431726v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bennafla" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.029.0143" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541256v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759914v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021134v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905272v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278315v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219589v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/dieu-est-avec-nous/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800801v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/la-republique-autoritaire/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255269v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conesa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Karampali Farhat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Soubrouillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.denoel.fr/Catalogue/DENOEL/Document/Le-Lobby-saoudien-en-France" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021136v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496027v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794308v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Alexandre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Corcuff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sorente" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792549v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694043v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003152712-41" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112291v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112293v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714406v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-37486-0_9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686543v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446606v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934212v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874712v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364536v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/y2enmz6g" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905274v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860612v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794313v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794301v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623338v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.154287" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546949v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418060v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278306v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491641v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327702v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255288v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446607v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091498v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915076v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Philip-Gay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Arioli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Basilien-Gainche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben Achour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901603v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Marli&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091500v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792550v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594741v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287761v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759915v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sopo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.121.0139" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759895v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elies Ben Azib" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.121.0157" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759912v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524018v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325948v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190385v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446604v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021135v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905285v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Chaambi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.106.0165" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418054v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418068v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418052v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278308v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Mansour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278307v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Liogier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377202v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/haoues-seniguer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2449-8259" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176234136" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article5383" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684940v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Seniguer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.732.0321" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719720v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.595.0052" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594742v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848885v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24685623-20240164" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468229v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.127.0135" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185687v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Munteanu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00377686231180380" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04277723v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Belhaj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912967v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.121.0125" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686541v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18763375-20221276" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686542v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm1.059.0253" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593658v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759913v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446605v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091499v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ae.122.0080" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095434v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934211v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zouaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.6323" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.106.0021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bistolfi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.106.0009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491600v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hmc.039.0013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546964v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.100.0159" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623319v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hmc.041.0015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546943v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.106.0091" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544368v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719354v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333252v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327703v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377200v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327735v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hmc.036.0187" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333258v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327730v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431726v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bennafla" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.029.0143" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541256v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759914v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021134v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905272v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278315v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05219589v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/dieu-est-avec-nous/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800801v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/la-republique-autoritaire/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255269v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conesa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Karampali Farhat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Soubrouillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.denoel.fr/Catalogue/DENOEL/Document/Le-Lobby-saoudien-en-France" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496027v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021136v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794308v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Alexandre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Corcuff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sorente" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792549v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694043v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003152712-41" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112291v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112293v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714406v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-37486-0_9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686543v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446606v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934212v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874712v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364536v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/y2enmz6g" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905274v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860612v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794313v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794301v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623338v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.154287" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546949v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491641v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278306v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418060v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327702v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255288v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446607v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091498v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915076v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Philip-Gay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Arioli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Basilien-Gainche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben Achour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901603v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Marli&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091500v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594741v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792550v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287761v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759895v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elies Ben Azib" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.121.0157" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759915v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sopo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.121.0139" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759912v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325948v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190385v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524018v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446604v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021135v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905285v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Chaambi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.106.0165" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418052v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418054v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418068v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278308v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Mansour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278307v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Liogier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377202v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>