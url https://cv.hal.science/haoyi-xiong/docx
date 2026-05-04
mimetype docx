--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -1290,274 +1290,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility prediction in telecom cloud using mobile calls</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohsen Guizani</w:t>
+                <w:t xml:space="preserve">CrowdRecruiter: Selecting Participants for Piggyback Crowdsensing under Probabilistic Coverage Constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoyi Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daqing Zhang</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leye Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanling Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MWC.2014.6757894⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2014 ACM International Joint Conference on Pervasive and Ubiquitous Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.Pages 703-714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2632048.2632059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01262374v1</w:t>
+                <w:t xml:space="preserve">hal-01078230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CrowdRecruiter: Selecting Participants for Piggyback Crowdsensing under Probabilistic Coverage Constraint</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BASA : building mobile Ad-Hoc social networks on top of android</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daqiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoyi Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guanling Chen</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ching-Hsien Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Vasilakos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2014 ACM International Joint Conference on Pervasive and Ubiquitous Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.Pages 703-714. </w:t>
+              <w:t xml:space="preserve">IEEE Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (1), pp.4 - 9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2632048.2632059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MNET.2014.6724100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078230v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPaaS: Mobility prediction as a service in telecom cloud</w:t>
               </w:r>
@@ -1671,157 +1671,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BASA : building mobile Ad-Hoc social networks on top of android</w:t>
+                <w:t xml:space="preserve">Mobility prediction in telecom cloud using mobile calls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daqiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Guizani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoyi Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daqing Zhang</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Athanasios Vasilakos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 28 (1), pp.4 - 9. </w:t>
+              <w:t xml:space="preserve">IEEE Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (1), pp.26 - 32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MNET.2014.6724100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MWC.2014.6757894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01262390v1</w:t>
+                <w:t xml:space="preserve">hal-01262374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMC3: Energy-efficient Data Transfer in Mobile Crowdsensing under Full Coverage Constraint</w:t>
               </w:r>
@@ -2901,51 +2901,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959886v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyi Xiong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijia Yang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boukhechba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2022.3161046" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959901v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejing Dou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyan Miao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2022.3170157" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559357v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Mo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingbo Zhou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilei Ji" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcc.2021.3136577" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534510v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leye Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daqing Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Gibson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2016.2523902" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412950v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Asgari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sultan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gauthier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounim El Yacoubi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2016.04.014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347999v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanling Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2015.2483505" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262393v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daqiang Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence T. Yang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2013.223" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258438v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixian Yan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Xie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2015.2418283" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078238v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2644827" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262374v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Chen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Guizani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.2014.6757894" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078230v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2632048.2632059" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078222v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Kun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-013-9476-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Hsien Hsu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Vasilakos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.2014.6724100" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078224v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Chaouchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2014.2357791" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078233v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Guo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2014.6871668" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259541v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Pathak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2750858.2807513" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464645v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2015.7146509" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258177v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2494091.2499575" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749864v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC.2012.28" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01239854v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015TELE0005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01227460v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959886v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyi Xiong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijia Yang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boukhechba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2022.3161046" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959901v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejing Dou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyan Miao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2022.3170157" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559357v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Mo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingbo Zhou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilei Ji" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcc.2021.3136577" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534510v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leye Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daqing Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Gibson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2016.2523902" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412950v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Asgari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sultan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gauthier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounim El Yacoubi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2016.04.014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347999v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanling Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2015.2483505" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262393v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daqiang Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence T. Yang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2013.223" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258438v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixian Yan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Xie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2015.2418283" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078238v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2644827" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078230v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2632048.2632059" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262390v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Hsien Hsu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Vasilakos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.2014.6724100" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078222v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Kun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-013-9476-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262374v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Guizani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.2014.6757894" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078224v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Chaouchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2014.2357791" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078233v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Guo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2014.6871668" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259541v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Pathak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2750858.2807513" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464645v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2015.7146509" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258177v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2494091.2499575" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749864v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC.2012.28" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01239854v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015TELE0005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01227460v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>