--- v2 (2026-05-10)
+++ v3 (2026-05-31)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Harald Hampel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professor Harald Hampel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> obtained his MD and PhD at the University of Munich, Germany. After training at the University of Munich, he moved to Washington D.C. in 1995 for a post-doctoral fellowship at the National Institutes of Health (NIH), National Institute on Aging (NIA), Laboratory of Neurosciences in Bethesda, Md., USA, focusing on structural & functional neuroimaging of the healthy aging and Alzheimer's disease brain. In 1997 he became founding director of the Alzheimer Memorial Center at the University of Munich where he was appointed as Professor of Psychiatry in 2005. In 2006 he moved to Dublin and was appointed Professor and Chair of Psychiatry at Trinity College, University of Dublin, Ireland. During this time, he was a PI at the Trinity College Institute of Neuroscience (TCIN). In 2010 he was appointed Professor, Chair and Head of Department of Psychiatry, head of the Alzheimer Research Center and co-director of the Brain Imaging Center (BIC) at the University of Frankfurt, Germany. In 2013-2019 he was appointed Professor and AXA Research Fund & Sorbonne University Excellence Chair at Sorbonne University, Institut de la Mémoire et de la Maladie d’Alzheimer (IM2A), Institut du Cerveau et de la Moelle épinière (ICM), at the Department of Neurology, Hôpital Pitié Salpêtrière in Paris, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professor Hampel was coordinator of major clinical and translational research programs, in the area of Alzheimer's and other neurodegenerative diseases.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">In 2019 he joined Eisai Inc. and became Chief Medical Officer, Senior Vice President, Head of Global Medical Affairs, Neurology Business Group, Nutley, NJ, USA.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He is founding president of the Alzheimer Precision Medicine Initiative (APMI) and its cohort program (APMI-CP) and heads the international Cholinergic Systems Working Group.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/in/harald-hampel-md-phd-msc-7496357b/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0003-0894-8982</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (103)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revising the ABIDE MCI to dementia prediction model for automated cerebrospinal fluid assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter J van der Veere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argonde C van Harten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid S van Maurik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte E Teunissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Barkhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22 (2), pp.e71192. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/alz.71192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational attainment, electroencephalographic rhythms, cortical structure, and cognitive performance over 2 years in older adults with subjective memory complaints and brain amyloidosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio del Percio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Noce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Lizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (7), pp.e70438. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/alz.70438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferability of European-derived Alzheimer’s disease polygenic risk scores across multiancestry populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sherva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoontae Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masataka Kikuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (7), pp.1598-1610. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-025-02227-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The association between posterior resting-state EEG alpha rhythms and functional MRI connectivity in older adults with subjective memory complaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Andrea Chiesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio del Percio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Noce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137, pp.62-77. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2024.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The foundation and architecture of precision medicine in neurology and psychiatry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Cummings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Toschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul M Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tins.2022.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Common variants in Alzheimer's disease and risk stratification by polygenic risk scores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itziar de Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Moreno-Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolo Tesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.716. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-36192-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential response to donepezil in MRI subtypes of mild cognitive impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Diaz-Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Lorenzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaleena Mohanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustav Mårtensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.117. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13195-023-01253-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiancestry analysis of the HLA locus in Alzheimer’s and Parkinson’s diseases uncovers a shared adaptive immune response mediated by HLA-DRB1*04 subtypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Ambati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Damotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (36), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2302720120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State‐of‐the‐art of lumbar puncture and its place in the journey of patients with Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie M Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Aisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Lleó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.159-177. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/alz.12372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing the next-generation clinical care pathway for Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Au</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soeren Mattke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiesje M van der Flier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Aisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, 2, pp.692 - 703. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43587-022-00269-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the genetic etiology of Alzheimer's disease and related dementias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bellenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahri Kucukali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris E. Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Kleineidam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Moreno-Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (4), pp.412-436. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-022-01024-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menopause hormone therapy significantly alters pathophysiological biomarkers of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Depypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vergallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Benedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/alz.12759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide meta-analysis for Alzheimer's disease cerebrospinal fluid biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris E. Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven J van der Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duber Gomez-Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itziar de Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Carolina Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Neuropathologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (5), pp.821-842. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00401-022-02454-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of major national dementia policies and health‐care system preparedness for early medical action and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vergallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Iwatsubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Kurokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (10), pp.1993-2002. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/alz.12655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence Estimates of Amyloid Abnormality Across the Alzheimer Disease Clinical Spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olin Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rik Ossenkoppele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jelle Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dag Aarsland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79 (3), pp.228. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jamaneurol.2021.5216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood-based systems biology biomarkers for next-generation clinical trials in Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vergallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Afshar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Akman-Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues in Clinical Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, pp.177 - 191. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31887/dcns.2019.21.2/hhampel⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiRNA-15b and miRNA-125b are associated with regional Aβ-PET and FDG-PET uptake in cognitively normal individuals with subjective memory complaints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vergallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhai Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Teipel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translational Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.78. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41398-020-01184-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aptamarker prediction of brain amyloid-β status in cognitively normal individuals at risk for Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Penner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximena Vedoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (1), pp.e0243902. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0243902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress regarding the context-of-use of tau as biomarker of Alzheimer’s disease and other neurodegenerative diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Campese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Palermo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Del Gamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Francesca Beatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Galgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14789450.2021.1886929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Amyloid-β Pathway in Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaj Blennow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, pp.5481 - 5503. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41380-021-01249-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma β‐secretase1 concentrations correlate with basal forebrain atrophy and neurodegeneration in cognitively healthy individuals at risk for AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vergallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeen Vanmechelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (4), pp.629-640. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/alz.12228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of plasma Aβ40/Aβ42 ratio and brain Aβ accumulation: testing a whole-brain PLS-VIP approach in individuals at risk of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vergallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Zetterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaj Blennow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 107, pp.57 - 69. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2021.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The β-Secretase BACE1 in Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Vassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart de Strooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Willem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 89 (8), pp.745-756. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopsych.2020.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future avenues for Alzheimer's disease detection and therapy: liquid biopsy, intracellular signaling modulation, systems pharmacology drug discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vergallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Caraci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claudio Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 185, pp.108081. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropharm.2020.108081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of subjective cognitive decline associated with amyloid positivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olin Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willemijn J Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merce Boada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Parnetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (10), pp.1832-1845. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/alz.12512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common variants in Alzheimer's disease and risk stratification by polygenic risk scores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itziar de Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Moreno-Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolo Tesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.3417. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-22491-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Volume Correction Increases the Sensitivity of 18F-Florbetapir-Positron Emission Tomography for the Detection of Early Stage Amyloidosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan J Teipel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Dyrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vergallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Odile Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2021.748198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-Secretase1 biological markers for Alzheimer’s disease: state-of-art of validation and qualification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeen Vanmechelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Zetterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Sean Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.130. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13195-020-00686-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resting-state posterior alpha rhythms are abnormal in subjective memory complaint seniors with preclinical Alzheimer's neuropathology and high education level: the INSIGHT-preAD study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Babiloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio del Percio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Noce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Pascarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 90, pp.43-59. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2020.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of MRI Classification Algorithms in a Tertiary Memory Center Clinical Routine Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ströer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAD-190594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Detection of Mild Cognitive Impairment (MCI) in an At-Home Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan N Sabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Borson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Doraiswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of prevention of Alzheimer's disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.171-178. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14283/jpad.2020.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationale for Early Diagnosis of Mild Cognitive Impairment (MCI) supported by Emerging Digital Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan N Sabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Borson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chilukuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Doraiswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of prevention of Alzheimer's disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.158-164. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14283/jpad.2020.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo staging of regional amyloid deposition predicts functional conversion in the preclinical and prodromal phases of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Teipel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Dyrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Chiesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemah Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Jelistratova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93, pp.98-108. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2020.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and sex impact plasma NFL and t-Tau trajectories in individuals with subjective memory complaints: a 3-year follow-up study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Baldacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Laura Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia A Chiesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.147. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13195-020-00704-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of plasma YKL-40 with brain amyloid-β levels, memory performance, and sex in subjective memory complainers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vergallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia A. Chiesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Zetterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96, pp.22-32. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2020.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Path Toward Precision Medicine for Neuroinflammatory Mechanisms in Alzheimer's Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Caraci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claudio Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nisticò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.456. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2020.00456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different Clinical Contexts of Use of Blood Neurofilament Light Chain Protein in the Spectrum of Neurodegenerative Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Palermo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mazzucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Della Vecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Siciliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubaldo Bonuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (11), pp.4667-4691. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12035-020-02035-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarker-Drug and Liquid Biopsy Co-development for Disease Staging and Targeted Therapy: Cornerstones for Alzheimer’s Precision Medicine and Pharmacology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J Goetzl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kapogiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vergallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.310. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2019.00310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarker-based prognosis for people with mild cognitive impairment (ABIDE): a modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid S van Maurik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie J Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femke H Bouwman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Teunissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (11), pp.1034-1044. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-4422(19)30283-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02747461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma tau correlates with basal forebrain atrophy rates in people at risk for Alzheimer disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vergallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94 (1), pp.e30-e41. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1212/WNL.0000000000008696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic meta-analysis of diagnosed Alzheimer's disease identifies new risk loci and implicates Abeta, tau, immunity and lipid processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. W. Kunkle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Bis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Damotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (3), pp.414-430. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-019-0358-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of recruitment costs in preclinical AD trials. Validation of automatic pre-screening algorithm for brain amyloidosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Epelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Methods in Medical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.096228021882303. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0962280218823036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964942v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential default mode network trajectories in asymptomatic individuals at risk for Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia A Chiesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vergallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia: Diagnosis, Assessment &amp; Disease Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (7), pp.940-950. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2019.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma amyloid β 40/42 ratio predicts cerebral amyloidosis in cognitively normal individuals at risk for Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vergallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Mégret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Zetterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (6), pp.764 - 775. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2019.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Aβ load association and sexual dimorphism of plasma BACE1 concentrations in cognitively normal individuals at risk for AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vergallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeen Vanmechelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (10), pp.1274 - 1285. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2019.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarker-guided clustering of Alzheimer's disease clinical syndromes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Toschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Baldacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Zetterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 83, pp.42 - 53. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2019.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicability of in vivo staging of regional amyloid burden in a cognitively normal cohort with subjective memory complaints: the INSIGHT-preAD study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemah A Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Grothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Jelistratova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.15. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13195-019-0466-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time for the systems-level integration of aging: Resilience enhancing strategies to prevent Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vergallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 181, pp.101662 -. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pneurobio.2019.101662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between Basal Forebrain Resting-State Functional Connectivity and Brain Amyloid-β Deposition in Cognitively Intact Older Adults with Subjective Memory Complaints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Chiesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Teipel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 290 (1), pp.167-176. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1148/radiol.2018180268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polygenic risk and hazard scores for Alzheimer's disease prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganna Leonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Sims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Shoai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aura Frizzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bossù</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (3), pp.456-465. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acn3.716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of Cerebral Amyloid-β Aggregation With Cognitive Functioning in Persons Without Dementia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willemijn Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rik Ossenkoppele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Tijms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (1), pp.84. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jamapsychiatry.2017.3391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood-based biomarkers for Alzheimer disease: mapping the road to the clinic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid O'Bryant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José L Molinuevo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Zetterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin L. Masters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (11), pp.639-652. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41582-018-0079-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive and neuroimaging features and brain β-amyloidosis in individuals at risk of Alzheimer's disease (INSIGHT-preAD): a longitudinal observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Epelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Nyasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovagim Bakardjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (4), pp.335 - 346. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-4422(18)30029-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basal Forebrain Volume, but Not Hippocampal Volume, Is a Predictor of Global Cognitive Decline in Patients With Alzheimer's Disease Treated With Cholinesterase Inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan J Teipel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Grothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.642. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fneur.2018.00642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of amyloid status in a cohort of elderly individuals with memory complaints: validation of the method of quantification and determination of positivity thresholds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Labit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sullivan Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (2), pp.75 - 86. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12149-017-1221-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of shared heritability in common disorders of the brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verneri Anttila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Finucane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Walters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 360 (6395), eaap8757. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aap8757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01870483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased Plasma Beta-Secretase 1 May Predict Conversion to Alzheimer’s Disease Dementia in Individuals With Mild Cognitive Impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibo Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiying Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hailan Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Keegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 83 (5), pp.447-455. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopsych.2017.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aptamers as biomarkers for neurological disorders. Proof of concept in transgenic mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Spinella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.e0190212. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0190212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Alzheimer's disease risk and protective factors on cognitive trajectories in subjective memory complainers: An INSIGHT‐preAD study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Teipel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐odile Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐claude Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (9), pp.1126-1136. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2018.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex differences in functional and molecular neuroimaging biomarkers of Alzheimer's disease in cognitively normal older adults with subjective memory complaints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Chiesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Ferretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (9), pp.1204-1215. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2018.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revolution of Alzheimer Precision Neurology. Passageway of Systems Biology and Neurophysiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Toschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Babiloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Baldacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith L Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (s1), pp.S47 - S105. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/jad-179932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective cognitive decline and rates of incident Alzheimer's disease and non–Alzheimer's disease dementia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalinde Slot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sietske Sikkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berkhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Brodaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (3), pp.465-476. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2018.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No association of cortical amyloid load and EEG connectivity in older people with subjective memory complaints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Teipel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovagim Bakardjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gonzalez-Escamilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Weschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimage-Clinical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.435-443. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nicl.2017.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of cerebrospinal fluid α‐synuclein with total and phospho‐tau 181 protein concentrations and brain amyloid load in cognitively normal subjective memory complainers stratified by Alzheimer's disease biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vergallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René‐sosata Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Toschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Baldacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Zetterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (12), pp.1623-1631. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2018.06.3053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current state of Alzheimer’s fluid biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Molinuevo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Ayton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Batrla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin M Bednar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Neuropathologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 136 (6), pp.821-853. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00401-018-1932-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gray Matter Network Disruptions and Regional Amyloid Beta in Cognitively Normal Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara ten Kate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jelle Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovagim Bakardjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Barkhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sietske A.M. Sikkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10, pp.67. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2018.00067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free and Cued Selective Reminding Test – accuracy for the differential diagnosis of Alzheimer's and neurodegenerative diseases: A large-scale biomarker-characterized monocenter cohort study (ClinAD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Epelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Teichmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Samri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Levy Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (8), pp.913 - 923. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2016.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical Alzheimer's disease: A systematic review of the cohorts underlying the concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Epelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Genthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Odile Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (4), pp.454-467. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2016.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical amyloid accumulation is associated with alterations of structural integrity in older people with subjective memory complaints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Teipel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Weschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrine Rojkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57, pp.143-152. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2017.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amyloidosis and neurodegeneration result in distinct structural connectivity patterns in mild cognitive impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jacquemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Epelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2017.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Precision Medicine Initiative for Alzheimer's disease: the road ahead to biomarker-guided integrative disease modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid O’bryant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Durrleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erfan Younesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrine Rojkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climacteric</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (2), pp.107-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare coding variants in PLCG2, ABI3, and TREM2 implicate microglial-mediated innate immunity in Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Sims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven van Der Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Naj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandini Badarinarayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (9), pp.1373-1384. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.3916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02466466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The frequency and influence of dementia risk factors in prodromal Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Frölich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Kornhuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Wiltfang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.33-40. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2017.03.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revolution of Resting-State Functional Neuroimaging Genetics in Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia A. Chiesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul M Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tins.2017.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebrovascular and amyloid pathology in predementia stages: the relationship with neurodegeneration and cognitive decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans R Verhey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inez Ramakers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi I L Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilkka Soininen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.101. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13195-017-0328-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical Alzheimer's disease: a systematic review of the cohorts underlying the concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Epelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Genthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (4), pp.454-467. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2016.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-level diagnostic classification using cerebrospinal fluid YKL-40 in Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Baldacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Toschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Zetterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaj Blennow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2017.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebrospinal fluid and blood biomarkers for neurodegenerative dementias: An update of the Consensus of the Task Force on Biological Markers in Psychiatry of the World Federation of Societies of Biological Psychiatry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Lewczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Riederer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid E O’bryant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel M Verbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Biological Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (4), pp.244-328. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15622975.2017.1375556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical effects of APOE ε4 on cerebrospinal fluid Aβ42 concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Lautner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip S Insel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Skillbäck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Landén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.87. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13195-017-0313-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced basal forebrain atrophy progression in a randomized Donepezil trial in prodromal Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Grothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.11706. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-09780-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors of cognitive decline and treatment response in a clinical trial on suspected prodromal Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan J Teipel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Grothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Galluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.128-35. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropharm.2016.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood‐based biomarkers in Alzheimer disease: Current state of the science and a novel collaborative paradigm for advancing from discovery to clinic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid O’bryant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Mielke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A Rissman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Vanderstichele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), pp.45-58. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2016.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of subjective cognitive decline criteria in research studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José L Molinuevo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura A Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Amariglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (3), pp.296-311. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2016.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Regional Cortical Thickness Rate of Change in Donepezil-Treated Subjects With Suspected Prodromal Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Croisile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4088/JCP.15m10413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess of rare coding variants in PLD3 in late-but not early-onset Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva C Schulte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Alexopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Genome Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.14028. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hgv.2014.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donepezil decreases annual rate of hippocampal atrophy in suspected prodromal Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (9), pp.1041-1049. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2014.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolipoprotein E-dependent load of white matter hyperintensities in Alzheimer's disease: a voxel-based lesion mapping study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Morgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Frölich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Tost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Plichta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.27. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13195-015-0111-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing biological markers of Alzheimer's disease across blood fraction and platforms: Comparing apples to oranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid E. O'Bryant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A. Rissman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.27-34. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dadm.2015.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent genetic and expression data implicate immunity in Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li‐san Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seung‐hoan Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Harold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (6), pp.658 - 671. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2014.05.1757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04587244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective on future role of biological markers in clinical therapy trials of Alzheimer's disease: a long-range point of view beyond 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan J Teipel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Garaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nisticò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.426-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene-wide analysis detects two new susceptibility genes for Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Escott-Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-San Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seung-Hoan Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Harold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), pp.e94661. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0094661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04654470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The road ahead to cure Alzheimer’s disease: development of biological markers and neuroimaging methods for prevention trials across all stages and target populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaven S Khachaturian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul S Aisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amouyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of prevention of Alzheimer's disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (3), pp.181-202. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14283/jpad.2014.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of 74,046 individuals identifies 11 new susceptibility loci for Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ibrahim-Verbaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Harold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Naj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Sims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (12), pp.1452-1458. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.2802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04697115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of AclarusDx™, a blood-based transcriptomic signature for the diagnosis of Alzheimer's disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Fehlbaum-Beurdeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Touchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dantoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (1), pp.169-181. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAD-2012-120637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of AclarusDx™, a blood-based transcriptomic signature for the diagnosis of Alzheimer's disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Fehlbaum-Beurdeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Touchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dantoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (1), pp.169-81. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAD-2012-120637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using support vector machines with multiple indices of diffusion for automated classification of mild cognitive impairment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence O'Dwyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun L W Bokde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ewers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yetunde O Faluyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.e32441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual dimorphism in healthy aging and mild cognitive impairment: a DTI study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence O'Dwyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun L W Bokde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ewers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yetunde O Faluyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (7), pp.e37021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple indices of diffusion identifies white matter damage in mild cognitive impairment and Alzheimer's disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence O'Dwyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun L W Bokde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ewers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yetunde O Faluyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (6), pp.e21745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using diffusion tensor imaging and mixed-effects models to investigate primary and secondary white matter degeneration in Alzheimer's disease and mild cognitive impairment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence O'Dwyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun L W Bokde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ewers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yetunde O Faluyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (4), pp.667-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood-based Biomarkers of Microvascular Pathology in Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ewers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M. Mielke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Gerontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (1), pp.75. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exger.2009.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Alzheimer's disease CSF and Plasma Biological Markers The Multi-Center Reliability Study of the Pilot European Alzheimer's Disease Neuroimaging Initiative (E-ADNI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Buerger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni B. Frisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Uspenskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ewers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Zetterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Gerontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (9), pp.579. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exger.2009.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White matter hyperintensities and medial temporal lobe atrophy in clinical subtypes of mild cognitive impairment: the DESCRIPA study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura van de Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Verhey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Frisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Tsolaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiota Papapostoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (10), pp.1069. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jnnp.2008.158881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total and Phosphorylated Tau Protein as Biological Markers of Alzheimer's Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaj Blennow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie M. Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne C. Hoessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Zetterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Gerontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exger.2009.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P3-324: CONCURRENT EEG/FMRI NETWORK DYNAMICS ALTERATIONS IN COGNITIVELY INTACT INDIVIDUALS AT RISK FOR ALZHEIMER'S DISEASE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Andrea Chiesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAIC'2019 Alzheimer’s Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Los Angeles, United States. pp.P1062-P1063, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2019.06.3356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P3-110: PRECLINICAL ALZHEIMER'S DISEASE: WHICH EEG BIOMARKERS FOR PRECISION MEDICINE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Babiloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio del Percio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Noce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Pascarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAIC'2019 Alzheimer’s Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Los Angeles, United States. pp.P972-P972, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2019.06.3138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P4-027: EVIDENCE FOR COGNITIVE COMPENSATION IN EARLY AMYLOIDOSIS IN HIGH-PERFORMING HEALTHY ELDERLY AT RISK FOR ALZHEIMER'S DISEASE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovagim Bakardjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAIC'2018 Alzheimer’s Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Chicago, United States. pp.P1443-P1444, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2018.06.2429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of amyloid positive pre-symptomatic subjects using automatic analysis of neuropsychological and MRI data for cost effective inclusion procedures in clinical trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Epelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Trials for Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Boston, United States. pp.295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098434v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of amyloidosis from neuropsychological and MRI data for cost effective inclusion of pre-symptomatic subjects in clinical trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Epelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Learning for Clinical Decision Support</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of MRI classification algorithms in a tertiary memory center clinical routine cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAIC 2017 - Alzheimer's Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.P772-P774, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2017.06.1034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INSIGHT cohort: baseline analysis of structural MR imaging in asymptomatic subjects at risk for Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Epelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovagim Bakardjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2016.06.612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId505"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Harald Hampel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professor Harald Hampel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> obtained his MD and PhD at the University of Munich, Germany. After training at the University of Munich, he moved to Washington D.C. in 1995 for a post-doctoral fellowship at the National Institutes of Health (NIH), National Institute on Aging (NIA), Laboratory of Neurosciences in Bethesda, Md., USA, focusing on structural & functional neuroimaging of the healthy aging and Alzheimer's disease brain. In 1997 he became founding director of the Alzheimer Memorial Center at the University of Munich where he was appointed as Professor of Psychiatry in 2005. In 2006 he moved to Dublin and was appointed Professor and Chair of Psychiatry at Trinity College, University of Dublin, Ireland. During this time, he was a PI at the Trinity College Institute of Neuroscience (TCIN). In 2010 he was appointed Professor, Chair and Head of Department of Psychiatry, head of the Alzheimer Research Center and co-director of the Brain Imaging Center (BIC) at the University of Frankfurt, Germany. In 2013-2019 he was appointed Professor and AXA Research Fund & Sorbonne University Excellence Chair at Sorbonne University, Institut de la Mémoire et de la Maladie d’Alzheimer (IM2A), Institut du Cerveau et de la Moelle épinière (ICM), at the Department of Neurology, Hôpital Pitié Salpêtrière in Paris, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professor Hampel was coordinator of major clinical and translational research programs, in the area of Alzheimer's and other neurodegenerative diseases.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">In 2019 he joined Eisai Inc. and became Chief Medical Officer, Senior Vice President, Head of Global Medical Affairs, Neurology Business Group, Nutley, NJ, USA.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He is founding president of the Alzheimer Precision Medicine Initiative (APMI) and its cohort program (APMI-CP) and heads the international Cholinergic Systems Working Group.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/in/harald-hampel-md-phd-msc-7496357b/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0003-0894-8982</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (102)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revising the ABIDE MCI to dementia prediction model for automated cerebrospinal fluid assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter J van der Veere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argonde C van Harten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid S van Maurik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte E Teunissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Barkhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22 (2), pp.e71192. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/alz.71192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferability of European-derived Alzheimer’s disease polygenic risk scores across multiancestry populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sherva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoontae Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masataka Kikuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (7), pp.1598-1610. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-025-02227-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational attainment, electroencephalographic rhythms, cortical structure, and cognitive performance over 2 years in older adults with subjective memory complaints and brain amyloidosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio del Percio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Noce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Lizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (7), pp.e70438. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/alz.70438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The association between posterior resting-state EEG alpha rhythms and functional MRI connectivity in older adults with subjective memory complaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Andrea Chiesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio del Percio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Noce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137, pp.62-77. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2024.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The foundation and architecture of precision medicine in neurology and psychiatry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Cummings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Toschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul M Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tins.2022.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Common variants in Alzheimer's disease and risk stratification by polygenic risk scores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itziar de Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Moreno-Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolo Tesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.716. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-36192-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential response to donepezil in MRI subtypes of mild cognitive impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Diaz-Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Lorenzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaleena Mohanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustav Mårtensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.117. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13195-023-01253-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiancestry analysis of the HLA locus in Alzheimer’s and Parkinson’s diseases uncovers a shared adaptive immune response mediated by HLA-DRB1*04 subtypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Ambati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Damotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (36), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2302720120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing the next-generation clinical care pathway for Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Au</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soeren Mattke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiesje M van der Flier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Aisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, 2, pp.692 - 703. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43587-022-00269-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the genetic etiology of Alzheimer's disease and related dementias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bellenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahri Kucukali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris E. Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Kleineidam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Moreno-Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (4), pp.412-436. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-022-01024-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menopause hormone therapy significantly alters pathophysiological biomarkers of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Depypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vergallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Benedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/alz.12759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide meta-analysis for Alzheimer's disease cerebrospinal fluid biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris E. Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven J van der Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duber Gomez-Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itziar de Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Carolina Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Neuropathologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (5), pp.821-842. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00401-022-02454-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of major national dementia policies and health‐care system preparedness for early medical action and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vergallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Iwatsubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Kurokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (10), pp.1993-2002. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/alz.12655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence Estimates of Amyloid Abnormality Across the Alzheimer Disease Clinical Spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olin Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rik Ossenkoppele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jelle Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dag Aarsland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79 (3), pp.228. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jamaneurol.2021.5216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood-based systems biology biomarkers for next-generation clinical trials in Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vergallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Afshar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Akman-Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues in Clinical Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, pp.177 - 191. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31887/dcns.2019.21.2/hhampel⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State‐of‐the‐art of lumbar puncture and its place in the journey of patients with Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie M Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Aisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Lleó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.159-177. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/alz.12372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress regarding the context-of-use of tau as biomarker of Alzheimer’s disease and other neurodegenerative diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Campese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Palermo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Del Gamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Francesca Beatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Galgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14789450.2021.1886929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of plasma Aβ40/Aβ42 ratio and brain Aβ accumulation: testing a whole-brain PLS-VIP approach in individuals at risk of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vergallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Zetterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaj Blennow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 107, pp.57 - 69. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2021.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma β‐secretase1 concentrations correlate with basal forebrain atrophy and neurodegeneration in cognitively healthy individuals at risk for AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vergallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeen Vanmechelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (4), pp.629-640. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/alz.12228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The β-Secretase BACE1 in Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Vassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart de Strooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Willem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 89 (8), pp.745-756. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopsych.2020.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Amyloid-β Pathway in Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaj Blennow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, pp.5481 - 5503. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41380-021-01249-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future avenues for Alzheimer's disease detection and therapy: liquid biopsy, intracellular signaling modulation, systems pharmacology drug discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vergallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Caraci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claudio Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 185, pp.108081. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropharm.2020.108081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of subjective cognitive decline associated with amyloid positivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olin Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willemijn J Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merce Boada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Parnetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (10), pp.1832-1845. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/alz.12512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common variants in Alzheimer's disease and risk stratification by polygenic risk scores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itziar de Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Moreno-Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolo Tesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.3417. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-22491-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Volume Correction Increases the Sensitivity of 18F-Florbetapir-Positron Emission Tomography for the Detection of Early Stage Amyloidosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan J Teipel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Dyrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vergallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Odile Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2021.748198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aptamarker prediction of brain amyloid-β status in cognitively normal individuals at risk for Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Penner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximena Vedoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (1), pp.e0243902. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0243902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiRNA-15b and miRNA-125b are associated with regional Aβ-PET and FDG-PET uptake in cognitively normal individuals with subjective memory complaints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vergallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhai Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Teipel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translational Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.78. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41398-020-01184-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resting-state posterior alpha rhythms are abnormal in subjective memory complaint seniors with preclinical Alzheimer's neuropathology and high education level: the INSIGHT-preAD study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Babiloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio del Percio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Noce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Pascarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 90, pp.43-59. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2020.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Detection of Mild Cognitive Impairment (MCI) in an At-Home Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan N Sabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Borson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Doraiswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of prevention of Alzheimer's disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.171-178. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14283/jpad.2020.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationale for Early Diagnosis of Mild Cognitive Impairment (MCI) supported by Emerging Digital Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan N Sabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Borson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chilukuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Doraiswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of prevention of Alzheimer's disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.158-164. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14283/jpad.2020.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of MRI Classification Algorithms in a Tertiary Memory Center Clinical Routine Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ströer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAD-190594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo staging of regional amyloid deposition predicts functional conversion in the preclinical and prodromal phases of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Teipel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Dyrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Chiesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemah Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Jelistratova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93, pp.98-108. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2020.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and sex impact plasma NFL and t-Tau trajectories in individuals with subjective memory complaints: a 3-year follow-up study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Baldacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Laura Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia A Chiesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.147. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13195-020-00704-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Path Toward Precision Medicine for Neuroinflammatory Mechanisms in Alzheimer's Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Caraci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claudio Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nisticò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.456. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2020.00456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different Clinical Contexts of Use of Blood Neurofilament Light Chain Protein in the Spectrum of Neurodegenerative Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Palermo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mazzucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Della Vecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Siciliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubaldo Bonuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (11), pp.4667-4691. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12035-020-02035-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of plasma YKL-40 with brain amyloid-β levels, memory performance, and sex in subjective memory complainers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vergallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia A. Chiesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Zetterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96, pp.22-32. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2020.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-Secretase1 biological markers for Alzheimer’s disease: state-of-art of validation and qualification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeen Vanmechelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Zetterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Sean Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.130. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13195-020-00686-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarker-based prognosis for people with mild cognitive impairment (ABIDE): a modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid S van Maurik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie J Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femke H Bouwman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Teunissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (11), pp.1034-1044. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-4422(19)30283-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02747461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma tau correlates with basal forebrain atrophy rates in people at risk for Alzheimer disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vergallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94 (1), pp.e30-e41. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1212/WNL.0000000000008696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential default mode network trajectories in asymptomatic individuals at risk for Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia A Chiesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vergallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia: Diagnosis, Assessment &amp; Disease Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (7), pp.940-950. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2019.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma amyloid β 40/42 ratio predicts cerebral amyloidosis in cognitively normal individuals at risk for Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vergallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Mégret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Zetterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (6), pp.764 - 775. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2019.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Aβ load association and sexual dimorphism of plasma BACE1 concentrations in cognitively normal individuals at risk for AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vergallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeen Vanmechelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (10), pp.1274 - 1285. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2019.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarker-guided clustering of Alzheimer's disease clinical syndromes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Toschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Baldacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Zetterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 83, pp.42 - 53. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2019.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of recruitment costs in preclinical AD trials. Validation of automatic pre-screening algorithm for brain amyloidosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Epelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Methods in Medical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.096228021882303. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0962280218823036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964942v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic meta-analysis of diagnosed Alzheimer's disease identifies new risk loci and implicates Abeta, tau, immunity and lipid processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. W. Kunkle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Bis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Damotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (3), pp.414-430. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-019-0358-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicability of in vivo staging of regional amyloid burden in a cognitively normal cohort with subjective memory complaints: the INSIGHT-preAD study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemah A Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Grothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Jelistratova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.15. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13195-019-0466-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time for the systems-level integration of aging: Resilience enhancing strategies to prevent Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vergallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 181, pp.101662 -. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pneurobio.2019.101662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between Basal Forebrain Resting-State Functional Connectivity and Brain Amyloid-β Deposition in Cognitively Intact Older Adults with Subjective Memory Complaints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Chiesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Teipel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 290 (1), pp.167-176. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1148/radiol.2018180268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polygenic risk and hazard scores for Alzheimer's disease prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganna Leonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Sims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Shoai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aura Frizzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bossù</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (3), pp.456-465. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acn3.716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarker-Drug and Liquid Biopsy Co-development for Disease Staging and Targeted Therapy: Cornerstones for Alzheimer’s Precision Medicine and Pharmacology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J Goetzl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kapogiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vergallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.310. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2019.00310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of shared heritability in common disorders of the brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verneri Anttila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Finucane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Walters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 360 (6395), eaap8757. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aap8757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01870483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex differences in functional and molecular neuroimaging biomarkers of Alzheimer's disease in cognitively normal older adults with subjective memory complaints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Chiesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Ferretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (9), pp.1204-1215. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2018.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased Plasma Beta-Secretase 1 May Predict Conversion to Alzheimer’s Disease Dementia in Individuals With Mild Cognitive Impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibo Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiying Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hailan Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Keegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 83 (5), pp.447-455. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopsych.2017.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aptamers as biomarkers for neurological disorders. Proof of concept in transgenic mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Spinella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.e0190212. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0190212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revolution of Alzheimer Precision Neurology. Passageway of Systems Biology and Neurophysiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Toschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Babiloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Baldacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith L Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (s1), pp.S47 - S105. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/jad-179932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Alzheimer's disease risk and protective factors on cognitive trajectories in subjective memory complainers: An INSIGHT‐preAD study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Teipel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐odile Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐claude Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (9), pp.1126-1136. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2018.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective cognitive decline and rates of incident Alzheimer's disease and non–Alzheimer's disease dementia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalinde Slot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sietske Sikkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berkhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Brodaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (3), pp.465-476. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2018.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No association of cortical amyloid load and EEG connectivity in older people with subjective memory complaints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Teipel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovagim Bakardjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gonzalez-Escamilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Weschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimage-Clinical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.435-443. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nicl.2017.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gray Matter Network Disruptions and Regional Amyloid Beta in Cognitively Normal Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara ten Kate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jelle Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovagim Bakardjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Barkhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sietske A.M. Sikkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10, pp.67. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2018.00067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current state of Alzheimer’s fluid biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Molinuevo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Ayton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Batrla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin M Bednar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Neuropathologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 136 (6), pp.821-853. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00401-018-1932-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of cerebrospinal fluid α‐synuclein with total and phospho‐tau 181 protein concentrations and brain amyloid load in cognitively normal subjective memory complainers stratified by Alzheimer's disease biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vergallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René‐sosata Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Toschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Baldacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Zetterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (12), pp.1623-1631. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2018.06.3053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basal Forebrain Volume, but Not Hippocampal Volume, Is a Predictor of Global Cognitive Decline in Patients With Alzheimer's Disease Treated With Cholinesterase Inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan J Teipel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Grothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.642. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fneur.2018.00642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of amyloid status in a cohort of elderly individuals with memory complaints: validation of the method of quantification and determination of positivity thresholds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Labit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sullivan Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (2), pp.75 - 86. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12149-017-1221-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of Cerebral Amyloid-β Aggregation With Cognitive Functioning in Persons Without Dementia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willemijn Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rik Ossenkoppele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Tijms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (1), pp.84. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jamapsychiatry.2017.3391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood-based biomarkers for Alzheimer disease: mapping the road to the clinic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid O'Bryant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José L Molinuevo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Zetterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin L. Masters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (11), pp.639-652. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41582-018-0079-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive and neuroimaging features and brain β-amyloidosis in individuals at risk of Alzheimer's disease (INSIGHT-preAD): a longitudinal observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Epelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Nyasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovagim Bakardjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (4), pp.335 - 346. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-4422(18)30029-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revolution of Resting-State Functional Neuroimaging Genetics in Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia A. Chiesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul M Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tins.2017.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebrovascular and amyloid pathology in predementia stages: the relationship with neurodegeneration and cognitive decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans R Verhey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inez Ramakers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi I L Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilkka Soininen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.101. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13195-017-0328-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-level diagnostic classification using cerebrospinal fluid YKL-40 in Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Baldacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Toschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Zetterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaj Blennow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2017.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebrospinal fluid and blood biomarkers for neurodegenerative dementias: An update of the Consensus of the Task Force on Biological Markers in Psychiatry of the World Federation of Societies of Biological Psychiatry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Lewczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Riederer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid E O’bryant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel M Verbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Biological Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (4), pp.244-328. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15622975.2017.1375556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical effects of APOE ε4 on cerebrospinal fluid Aβ42 concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Lautner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip S Insel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Skillbäck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Landén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.87. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13195-017-0313-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical Alzheimer's disease: a systematic review of the cohorts underlying the concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Epelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Genthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Odile Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (4), pp.454-467. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2016.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced basal forebrain atrophy progression in a randomized Donepezil trial in prodromal Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Grothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.11706. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-09780-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amyloidosis and neurodegeneration result in distinct structural connectivity patterns in mild cognitive impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jacquemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Epelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2017.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The frequency and influence of dementia risk factors in prodromal Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Frölich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Kornhuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Wiltfang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.33-40. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2017.03.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical amyloid accumulation is associated with alterations of structural integrity in older people with subjective memory complaints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Teipel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Weschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrine Rojkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57, pp.143-152. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2017.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Precision Medicine Initiative for Alzheimer's disease: the road ahead to biomarker-guided integrative disease modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid O’bryant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Durrleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erfan Younesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrine Rojkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climacteric</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (2), pp.107-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free and Cued Selective Reminding Test – accuracy for the differential diagnosis of Alzheimer's and neurodegenerative diseases: A large-scale biomarker-characterized monocenter cohort study (ClinAD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Epelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Teichmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Samri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Levy Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (8), pp.913 - 923. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2016.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare coding variants in PLCG2, ABI3, and TREM2 implicate microglial-mediated innate immunity in Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Sims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven van Der Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Naj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandini Badarinarayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (9), pp.1373-1384. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.3916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02466466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors of cognitive decline and treatment response in a clinical trial on suspected prodromal Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan J Teipel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Grothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Galluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.128-35. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropharm.2016.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of subjective cognitive decline criteria in research studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José L Molinuevo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura A Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Amariglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (3), pp.296-311. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2016.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Regional Cortical Thickness Rate of Change in Donepezil-Treated Subjects With Suspected Prodromal Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Croisile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4088/JCP.15m10413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood‐based biomarkers in Alzheimer disease: Current state of the science and a novel collaborative paradigm for advancing from discovery to clinic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid O’bryant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Mielke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A Rissman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Vanderstichele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), pp.45-58. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2016.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donepezil decreases annual rate of hippocampal atrophy in suspected prodromal Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (9), pp.1041-1049. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2014.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolipoprotein E-dependent load of white matter hyperintensities in Alzheimer's disease: a voxel-based lesion mapping study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Morgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Frölich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Tost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Plichta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.27. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13195-015-0111-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing biological markers of Alzheimer's disease across blood fraction and platforms: Comparing apples to oranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid E. O'Bryant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A. Rissman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.27-34. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dadm.2015.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess of rare coding variants in PLD3 in late-but not early-onset Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva C Schulte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Alexopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Genome Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.14028. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hgv.2014.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective on future role of biological markers in clinical therapy trials of Alzheimer's disease: a long-range point of view beyond 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan J Teipel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Garaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nisticò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.426-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene-wide analysis detects two new susceptibility genes for Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Escott-Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-San Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seung-Hoan Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Harold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), pp.e94661. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0094661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04654470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The road ahead to cure Alzheimer’s disease: development of biological markers and neuroimaging methods for prevention trials across all stages and target populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaven S Khachaturian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul S Aisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amouyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of prevention of Alzheimer's disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (3), pp.181-202. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14283/jpad.2014.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent genetic and expression data implicate immunity in Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li‐san Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seung‐hoan Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Harold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (6), pp.658 - 671. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2014.05.1757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04587244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of 74,046 individuals identifies 11 new susceptibility loci for Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ibrahim-Verbaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Harold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Naj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Sims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (12), pp.1452-1458. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.2802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04697115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of AclarusDx™, a blood-based transcriptomic signature for the diagnosis of Alzheimer's disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Fehlbaum-Beurdeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Touchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dantoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (1), pp.169-181. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAD-2012-120637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of AclarusDx™, a blood-based transcriptomic signature for the diagnosis of Alzheimer's disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Fehlbaum-Beurdeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Touchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dantoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (1), pp.169-81. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAD-2012-120637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using support vector machines with multiple indices of diffusion for automated classification of mild cognitive impairment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence O'Dwyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun L W Bokde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ewers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yetunde O Faluyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.e32441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual dimorphism in healthy aging and mild cognitive impairment: a DTI study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence O'Dwyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun L W Bokde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ewers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yetunde O Faluyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (7), pp.e37021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple indices of diffusion identifies white matter damage in mild cognitive impairment and Alzheimer's disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence O'Dwyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun L W Bokde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ewers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yetunde O Faluyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (6), pp.e21745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using diffusion tensor imaging and mixed-effects models to investigate primary and secondary white matter degeneration in Alzheimer's disease and mild cognitive impairment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence O'Dwyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun L W Bokde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ewers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yetunde O Faluyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (4), pp.667-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White matter hyperintensities and medial temporal lobe atrophy in clinical subtypes of mild cognitive impairment: the DESCRIPA study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura van de Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Verhey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Frisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Tsolaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiota Papapostoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (10), pp.1069. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jnnp.2008.158881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total and Phosphorylated Tau Protein as Biological Markers of Alzheimer's Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaj Blennow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie M. Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne C. Hoessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Zetterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Gerontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exger.2009.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood-based Biomarkers of Microvascular Pathology in Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ewers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M. Mielke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Gerontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (1), pp.75. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exger.2009.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Alzheimer's disease CSF and Plasma Biological Markers The Multi-Center Reliability Study of the Pilot European Alzheimer's Disease Neuroimaging Initiative (E-ADNI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Buerger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni B. Frisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Uspenskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ewers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Zetterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Gerontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (9), pp.579. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exger.2009.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P3-324: CONCURRENT EEG/FMRI NETWORK DYNAMICS ALTERATIONS IN COGNITIVELY INTACT INDIVIDUALS AT RISK FOR ALZHEIMER'S DISEASE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Andrea Chiesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAIC'2019 Alzheimer’s Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Los Angeles, United States. pp.P1062-P1063, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2019.06.3356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P3-110: PRECLINICAL ALZHEIMER'S DISEASE: WHICH EEG BIOMARKERS FOR PRECISION MEDICINE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Babiloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio del Percio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Noce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Pascarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAIC'2019 Alzheimer’s Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Los Angeles, United States. pp.P972-P972, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2019.06.3138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P4-027: EVIDENCE FOR COGNITIVE COMPENSATION IN EARLY AMYLOIDOSIS IN HIGH-PERFORMING HEALTHY ELDERLY AT RISK FOR ALZHEIMER'S DISEASE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovagim Bakardjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAIC'2018 Alzheimer’s Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Chicago, United States. pp.P1443-P1444, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2018.06.2429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of amyloidosis from neuropsychological and MRI data for cost effective inclusion of pre-symptomatic subjects in clinical trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Epelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Learning for Clinical Decision Support</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of MRI classification algorithms in a tertiary memory center clinical routine cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Samper-Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Cavedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAIC 2017 - Alzheimer's Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.P772-P774, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2017.06.1034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of amyloid positive pre-symptomatic subjects using automatic analysis of neuropsychological and MRI data for cost effective inclusion procedures in clinical trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Epelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Trials for Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Boston, United States. pp.295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098434v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INSIGHT cohort: baseline analysis of structural MR imaging in asymptomatic subjects at risk for Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Epelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hovagim Bakardjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2016.06.612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId503"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/harald-hampel-md-phd-msc-7496357b/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0894-8982" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587628v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter J van der Veere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argonde C van Harten" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid S van Maurik" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E Teunissen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Barkhof" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.71192" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387368v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Lopez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Hampel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio del Percio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Noce" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Lizio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.70438" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05313678v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nicolas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sherva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grenier-Boley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoontae Kim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Kikuchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-025-02227-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387928v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Andrea Chiesa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2024.02.008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938895v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Gao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Cummings" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Toschi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M Thompson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tins.2022.12.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028789v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar de Rojas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Moreno-Grau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Tesi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Andrade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36192-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506131v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Diaz-Galvan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lorenzon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaleena Mohanty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav M&#229;rtensson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Cavedo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-023-01253-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Luo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Ambati" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Damotte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Jansen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2302720120" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942259v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie M Shaw" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Aisen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Chen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lle&#243;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.12372" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942256v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Au" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soeren Mattke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiesje M van der Flier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43587-022-00269-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668928v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bellenguez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahri Kucukali" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris E. Jansen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Kleineidam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-022-01024-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942258v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Depypere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vergallo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lemercier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Lista" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Benedet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.12759" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902957v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven J van der Lee" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duber Gomez-Fonseca" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carolina Dalmasso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-022-02454-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942260v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Iwatsubo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Cho" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Kurokawa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.12655" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446257v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olin Janssen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Vos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Ossenkoppele" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Jelle Visser" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Aarsland" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaneurol.2021.5216" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04496053v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Afshar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Akman-Anderson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Arenas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31887/dcns.2019.21.2/hhampel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03125818v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhai Zhao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Teipel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-01184-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03212567v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Penner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Lecocq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Chopin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Vedoya" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243902" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03138524v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Campese" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Palermo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Del Gamba" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Francesca Beatino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Galgani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14789450.2021.1886929" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942257v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hardy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaj Blennow" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Perry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01249-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769571v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeen Vanmechelen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.12228" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03391168v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Zetterberg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2021.07.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03197728v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vassar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart de Strooper" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Willem" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2020.02.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04494265v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Caraci" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claudio Cuello" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108081" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04524946v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willemijn J Jansen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merce Boada" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Parnetti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.12512" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287265v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22491-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03521540v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan J Teipel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dyrba" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Habert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2021.748198" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769540v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Sean Giorgi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-020-00686-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006214v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Babiloni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Pascarelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2020.01.012" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02511532v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samper-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Str&#246;er" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dormont" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-190594" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549431v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan N Sabbagh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boada" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Doraiswamy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jpad.2020.22" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04549252v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chilukuri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Doraiswamy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jpad.2020.19" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769731v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Chiesa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemah Sakr" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Jelistratova" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2020.03.011" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03272059v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Baldacci" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Manca" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia A Chiesa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-020-00704-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491473v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia A. Chiesa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2020.07.009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02570114v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mario Caruso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nistic&#242;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00456" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03385896v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mazzucchi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Della Vecchia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Siciliano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ubaldo Bonuccelli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-020-02035-9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02095292v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J Goetzl" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kapogiannis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.00310" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02747461v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie J Vos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bos" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femke H Bouwman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Teunissen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(19)30283-2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769491v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Houot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grothe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000008696" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209563v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Kunkle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grenier-Boley" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sims" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Damotte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0358-2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964942v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ansart" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Epelbaum" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gagliardi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280218823036" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368904v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Potier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2019.03.006" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484725v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile M&#233;gret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2019.03.009" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489074v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2019.07.001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488653v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2019.08.032" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006123v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemah A Sakr" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Grothe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Habert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-019-0466-3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488187v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Neri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2019.101662" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769435v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2018180268" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04444983v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganna Leonenko" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Sims" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Shoai" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Frizzati" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Boss&#249;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.716" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04557184v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willemijn Jansen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Tijms" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fagan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hansson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2017.3391" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01972372v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid O'Bryant" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Molinuevo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin L. Masters" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41582-018-0079-7" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01777834v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubois" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Nyasse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovagim Bakardjian" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(18)30029-2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04412739v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2018.00642" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716483v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bertin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Labit" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sullivan Marie" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12149-017-1221-0" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01870483v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verneri Anttila" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Sullivan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Finucane" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Walters" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bras" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aap8757" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592298v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Shen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibo Wang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiying Sun" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailan Yao" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Keegan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2017.02.007" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01696067v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Spinella" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190212" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769199v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Habert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claude Potier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2018.04.004" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769203v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Ferretti" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2018.05.014" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910402v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith L Black" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jad-179932" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04517595v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalinde Slot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sietske Sikkes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Berkhof" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Brodaty" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Buckley" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2018.10.003" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01738143v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gonzalez-Escamilla" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Weschke" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2017.10.031" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769208v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;&#8208;sosata Bun" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2018.06.3053" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01960281v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Molinuevo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Ayton" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Batrla" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M Bednar" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bittner" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-018-1932-x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01757310v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara ten Kate" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sietske A.M. Sikkes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2018.00067" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672862v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teichmann" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Samri" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Levy Nogueira" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2016.12.014" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769682v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Genthon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Lamari" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2016.12.003" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769687v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine Rojkova" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2017.05.016" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-357SF1PR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518785v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacquemont" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio de Vico Fallani" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Routier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2017.03.023" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566281v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid O&#8217;bryant" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erfan Younesi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466466v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven van Der Lee" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Naj" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellenguez" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandini Badarinarayan" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3916" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623839v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Fr&#246;lich" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kornhuber" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Wiltfang" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2017.03.034" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01560182v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tins.2017.06.002" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04412759v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans R Verhey" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inez Ramakers" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi I L Jacobs" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilkka Soininen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-017-0328-9" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672859v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Habert" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496140v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2017.01.021" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403616v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Lewczuk" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Riederer" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid E O&#8217;bryant" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M Verbeek" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15622975.2017.1375556" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01629381v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Lautner" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip S Insel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Skillb&#228;ck" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Olsson" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Land&#233;n" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-017-0313-3" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589622v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09780-3" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01372417v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Galluzzi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2016.02.005" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04588879v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M Mielke" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Rissman" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vanderstichele" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2016.09.014" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04589454v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura A Rabin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Amariglio" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2016.09.012" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388951v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Croisile" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.15m10413" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01120238v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva C Schulte" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kurz" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Alexopoulos" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Peters" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hgv.2014.28" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249861v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2014.10.003" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9618J4NL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01256015v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Morgen" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schneider" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Tost" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Plichta" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-015-0111-8" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01250140v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid E. O'Bryant" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Rissman" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Edwards" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dadm.2015.12.003" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04587244v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Jones" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Lambert" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#8208;san Wang" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung&#8208;hoan Choi" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Harold" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2014.05.1757" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098832v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Garaci" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04654470v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Escott-Price" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-San Wang" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Hoan Choi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094661" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098836v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaven S Khachaturian" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S Aisen" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amouyel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jpad.2014.32" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04697115v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lambert" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ibrahim-Verbaas" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2802" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325482v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fehlbaum-Beurdeley" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sol" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Touchon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dantoine" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2012-120637" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00727243v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164652v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence O'Dwyer" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun L W Bokde" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ewers" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yetunde O Faluyi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164673v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157540v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156587v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547642v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M. Mielke" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2009.09.005" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510618v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Buerger" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni B. Frisoni" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Uspenskaya" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2009.06.003" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552719v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van de Pol" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Verhey" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Frisoni" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Tsolaki" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Papapostoulou" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2008.158881" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547645v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie M. Shaw" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne C. Hoessler" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2009.10.010" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006234v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Spinelli" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schwartz" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2019.06.3356" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006232v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2019.06.3138" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006236v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie George" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2018.06.2429" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02098434v2" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578422v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192444v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samper-Gonzales" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2017.06.1034" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439571v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Epelbaum" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2016.06.612" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/harald-hampel-md-phd-msc-7496357b/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0894-8982" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587628v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter J van der Veere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argonde C van Harten" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid S van Maurik" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E Teunissen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Barkhof" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.71192" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05313678v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nicolas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sherva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grenier-Boley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoontae Kim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Kikuchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-025-02227-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387368v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Lopez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Hampel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio del Percio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Noce" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Lizio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.70438" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387928v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Andrea Chiesa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2024.02.008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938895v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Gao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Cummings" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Toschi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M Thompson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tins.2022.12.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028789v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar de Rojas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Moreno-Grau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Tesi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Andrade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36192-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506131v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Diaz-Galvan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lorenzon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaleena Mohanty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav M&#229;rtensson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Cavedo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-023-01253-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Luo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Ambati" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Damotte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Jansen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2302720120" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942256v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Au" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soeren Mattke" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiesje M van der Flier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Aisen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43587-022-00269-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668928v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bellenguez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahri Kucukali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris E. Jansen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Kleineidam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-022-01024-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942258v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Depypere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vergallo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lemercier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Lista" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Benedet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.12759" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902957v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven J van der Lee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duber Gomez-Fonseca" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carolina Dalmasso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-022-02454-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942260v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Iwatsubo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Cho" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Kurokawa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.12655" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446257v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olin Janssen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Vos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Ossenkoppele" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Jelle Visser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Aarsland" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaneurol.2021.5216" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04496053v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Afshar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Akman-Anderson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Arenas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31887/dcns.2019.21.2/hhampel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942259v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie M Shaw" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Chen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lle&#243;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.12372" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03138524v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Campese" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Palermo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Del Gamba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Francesca Beatino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Galgani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14789450.2021.1886929" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03391168v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Zetterberg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaj Blennow" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2021.07.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769571v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeen Vanmechelen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.12228" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03197728v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vassar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart de Strooper" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hardy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Willem" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2020.02.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942257v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Perry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01249-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04494265v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Caraci" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claudio Cuello" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108081" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04524946v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willemijn J Jansen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merce Boada" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Parnetti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.12512" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287265v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22491-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03521540v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan J Teipel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dyrba" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Habert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2021.748198" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03212567v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Penner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Lecocq" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Chopin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Vedoya" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243902" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03125818v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhai Zhao" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Teipel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-01184-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006214v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Babiloni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Pascarelli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2020.01.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549431v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan N Sabbagh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boada" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Doraiswamy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jpad.2020.22" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04549252v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chilukuri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Doraiswamy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jpad.2020.19" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02511532v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samper-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Str&#246;er" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dormont" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-190594" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769731v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Chiesa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemah Sakr" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Jelistratova" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2020.03.011" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03272059v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Baldacci" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Manca" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia A Chiesa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-020-00704-4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02570114v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mario Caruso" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nistic&#242;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00456" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03385896v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mazzucchi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Della Vecchia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Siciliano" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ubaldo Bonuccelli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-020-02035-9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491473v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia A. Chiesa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2020.07.009" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769540v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Sean Giorgi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-020-00686-3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02747461v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie J Vos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femke H Bouwman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Teunissen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(19)30283-2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769491v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Houot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grothe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000008696" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368904v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Potier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2019.03.006" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484725v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile M&#233;gret" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2019.03.009" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489074v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2019.07.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488653v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2019.08.032" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964942v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ansart" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Epelbaum" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gagliardi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280218823036" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209563v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Kunkle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grenier-Boley" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sims" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Damotte" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0358-2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006123v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemah A Sakr" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Grothe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Habert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-019-0466-3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488187v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Neri" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2019.101662" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769435v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2018180268" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04444983v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganna Leonenko" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Sims" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Shoai" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Frizzati" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Boss&#249;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.716" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02095292v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J Goetzl" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kapogiannis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.00310" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01870483v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verneri Anttila" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Sullivan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Finucane" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Walters" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bras" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aap8757" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769203v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Ferretti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2018.05.014" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592298v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Shen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibo Wang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiying Sun" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailan Yao" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Keegan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2017.02.007" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01696067v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Spinella" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubois" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190212" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910402v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith L Black" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jad-179932" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769199v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Habert" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claude Potier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2018.04.004" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04517595v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalinde Slot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sietske Sikkes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Berkhof" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Brodaty" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Buckley" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2018.10.003" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01738143v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovagim Bakardjian" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gonzalez-Escamilla" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Weschke" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2017.10.031" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01757310v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara ten Kate" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sietske A.M. Sikkes" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2018.00067" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01960281v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Molinuevo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Ayton" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Batrla" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M Bednar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bittner" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-018-1932-x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769208v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;&#8208;sosata Bun" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2018.06.3053" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04412739v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2018.00642" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716483v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bertin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Labit" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sullivan Marie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12149-017-1221-0" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04557184v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willemijn Jansen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Tijms" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fagan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hansson" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2017.3391" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01972372v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid O'Bryant" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Molinuevo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin L. Masters" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41582-018-0079-7" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01777834v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Nyasse" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(18)30029-2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01560182v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tins.2017.06.002" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04412759v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans R Verhey" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inez Ramakers" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi I L Jacobs" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilkka Soininen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-017-0328-9" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496140v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2017.01.021" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403616v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Lewczuk" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Riederer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid E O&#8217;bryant" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M Verbeek" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15622975.2017.1375556" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01629381v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Lautner" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip S Insel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Skillb&#228;ck" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Olsson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Land&#233;n" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-017-0313-3" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672859v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Genthon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Lamari" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2016.12.003" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589622v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09780-3" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518785v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacquemont" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio de Vico Fallani" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Routier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2017.03.023" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623839v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Fr&#246;lich" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kornhuber" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Wiltfang" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2017.03.034" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769687v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine Rojkova" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2017.05.016" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-357SF1PR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566281v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid O&#8217;bryant" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erfan Younesi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672862v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teichmann" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Samri" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Levy Nogueira" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2016.12.014" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466466v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven van Der Lee" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Naj" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellenguez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandini Badarinarayan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3916" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01372417v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Galluzzi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2016.02.005" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04589454v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura A Rabin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Amariglio" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2016.09.012" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388951v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Croisile" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.15m10413" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04588879v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M Mielke" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Rissman" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vanderstichele" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2016.09.014" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249861v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2014.10.003" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9618J4NL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01256015v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Morgen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schneider" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Tost" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Plichta" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-015-0111-8" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01250140v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid E. O'Bryant" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Rissman" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Edwards" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dadm.2015.12.003" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01120238v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva C Schulte" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kurz" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Alexopoulos" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Peters" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hgv.2014.28" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098832v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Garaci" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04654470v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Escott-Price" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-San Wang" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Hoan Choi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Harold" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094661" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098836v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaven S Khachaturian" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S Aisen" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amouyel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jpad.2014.32" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04587244v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Jones" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Lambert" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#8208;san Wang" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung&#8208;hoan Choi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2014.05.1757" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04697115v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lambert" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ibrahim-Verbaas" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2802" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325482v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fehlbaum-Beurdeley" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sol" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Touchon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dantoine" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2012-120637" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00727243v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164652v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence O'Dwyer" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun L W Bokde" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ewers" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yetunde O Faluyi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164673v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157540v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156587v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552719v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van de Pol" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Verhey" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Frisoni" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Tsolaki" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Papapostoulou" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2008.158881" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547645v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie M. Shaw" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne C. Hoessler" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2009.10.010" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547642v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M. Mielke" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2009.09.005" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510618v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Buerger" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni B. Frisoni" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Uspenskaya" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2009.06.003" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006234v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Spinelli" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schwartz" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2019.06.3356" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006232v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2019.06.3138" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006236v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie George" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2018.06.2429" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578422v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192444v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samper-Gonzales" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2017.06.1034" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02098434v2" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439571v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Epelbaum" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2016.06.612" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>