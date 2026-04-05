--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -100,559 +100,559 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring processability limitations of commercial hard carbon for negative electrodes of Na-ion batteries</w:t>
+                <w:t xml:space="preserve">Assessing Mesoscale Heterogeneities in Hard Carbon Electrodes through FIB-SEM Characterization, Manufacturing and Electrochemical Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Soorya Saravanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imelda Cardenas Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hari Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Da Huo</w:t>
+                <w:t xml:space="preserve">Daniele Duranti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 661, pp.238588. </w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.e06765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2025.238588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aenm.202506765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444573v1</w:t>
+                <w:t xml:space="preserve">hal-05407874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li3V2(PO4)3 sintering atmosphere optimisation for its integration in all-solid-state batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring processability limitations of commercial hard carbon for negative electrodes of Na-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hari Raj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soorya Saravanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Fabre</w:t>
+                <w:t xml:space="preserve">Melisa Herrmann Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lachal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hari Raj</w:t>
+                <w:t xml:space="preserve">Francois Rabuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Pralong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Bouchet</w:t>
+                <w:t xml:space="preserve">Da Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.116941⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 661, pp.238588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2025.238588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755073v1</w:t>
+                <w:t xml:space="preserve">hal-05444573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Role of Oxygen Substitution in Lithium Conduction and Air/Interfacial Stability of LGPS-Structured Oxy-Sulfide Electrolytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Li3V2(PO4)3 sintering atmosphere optimisation for its integration in all-solid-state batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lachal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hari Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juri Becker</w:t>
+                <w:t xml:space="preserve">Valérie Pralong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jürgen Janek</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Renaud Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (34), pp.48195-48208. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (2), pp.116941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c07651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.116941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05232793v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Mesoscale Heterogeneities in Hard Carbon Electrodes through FIB-SEM Characterization, Manufacturing and Electrochemical Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soorya Saravanan</w:t>
+                <w:t xml:space="preserve">Understanding the Role of Oxygen Substitution in Lithium Conduction and Air/Interfacial Stability of LGPS-Structured Oxy-Sulfide Electrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hari Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imelda Cardenas Sierra</w:t>
+                <w:t xml:space="preserve">Burak Aktekin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pei Sun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hari Raj</w:t>
+                <w:t xml:space="preserve">Juri Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Duranti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jürgen Janek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pralong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemrxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (34), pp.48195-48208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26434/chemrxiv-2025-85sxc⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c07651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407874v1</w:t>
+                <w:t xml:space="preserve">hal-05232793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A3Ti5NbO14 (A = H, Li and K) family: ionic exchange, physical and electrochemical properties</w:t>
               </w:r>
@@ -772,51 +772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporation of halogen (Cl, Br, I) in Li-P-S-O system for exploring new sulfide solid electrolytes with high conductivity and superior electrochemical performance in solid-state batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hari Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audric Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -824,51 +824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jordy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pralong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -902,77 +902,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilizing the NASICON Solid Electrolyte in an Inert Atmosphere as a Function of Physical Properties and Sintering Conditions for Solid-State Battery Fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hari Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lachal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audric Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1049,90 +1049,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the boron element in a Li–P–S system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audric Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hari Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jordy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pralong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 52 (47), pp.18045-18052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1198,90 +1198,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frittage Flash de matériau pour l’énergie : enjeux et verrous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lachal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hari Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pralong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1323,90 +1323,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Flash Sintering: An innovative process to build All-Solid-State Battery systems in few seconds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lachal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hari Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pralong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1448,90 +1448,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frittage Flash de matériau pour l’énergie : enjeux et verrous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lachal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hari Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pralong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1573,90 +1573,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash sintering of Li3V2(PO4)3, a mixed cationic electronic conductor as an electrode active material for Li ion All Solid State Battery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lachal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hari Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pralong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1698,103 +1698,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frittage Flash du Li3V2(PO4)3, conducteur mixte cationique/électronique en tant que matériau actif d'électrode pour Batterie Li-ion Tout-Solide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lachal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hari Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pralong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles 2022 du Groupe Français de la Céramique (GFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Albi, France</w:t>
@@ -1992,51 +1992,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444573v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hari Raj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soorya Saravanan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisa Herrmann Alba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rabuel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Huo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2025.238588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755073v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fabre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lachal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pralong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bouchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.116941" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232793v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Aktekin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Becker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Janek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c07651" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407874v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Cardenas Sierra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Sun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Duranti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2025-85sxc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775306v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Neveu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Kovrugin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Sagot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00208C" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784008v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jordy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pel&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta04904g" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039580v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c02464" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452363v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt02883f" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouvard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204414v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204373v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204346v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648367v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407874v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soorya Saravanan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Cardenas Sierra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Sun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hari Raj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Duranti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202506765" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444573v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisa Herrmann Alba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rabuel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Huo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2025.238588" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755073v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fabre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lachal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pralong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bouchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.116941" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232793v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Aktekin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Becker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Janek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c07651" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775306v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Neveu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Kovrugin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Sagot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00208C" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784008v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jordy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pel&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta04904g" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039580v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c02464" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452363v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt02883f" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouvard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204414v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204373v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204346v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648367v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>