--- v1 (2026-04-05)
+++ v2 (2026-05-14)
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Duranti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Energy Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.e06765. </w:t>
+              <w:t xml:space="preserve">, 2026, pp.e06765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/aenm.202506765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -368,291 +368,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li3V2(PO4)3 sintering atmosphere optimisation for its integration in all-solid-state batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the Role of Oxygen Substitution in Lithium Conduction and Air/Interfacial Stability of LGPS-Structured Oxy-Sulfide Electrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hari Raj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Fabre</w:t>
+                <w:t xml:space="preserve">Burak Aktekin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lachal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hari Raj</w:t>
+                <w:t xml:space="preserve">Juri Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jürgen Janek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valérie Pralong</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45 (2), pp.116941. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (34), pp.48195-48208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.116941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c07651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755073v1</w:t>
+                <w:t xml:space="preserve">hal-05232793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Role of Oxygen Substitution in Lithium Conduction and Air/Interfacial Stability of LGPS-Structured Oxy-Sulfide Electrolytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Li3V2(PO4)3 sintering atmosphere optimisation for its integration in all-solid-state batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lachal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hari Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juri Becker</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pralong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jürgen Janek</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Renaud Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (34), pp.48195-48208. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (2), pp.116941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c07651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.116941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05232793v1</w:t>
+                <w:t xml:space="preserve">hal-04755073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A3Ti5NbO14 (A = H, Li and K) family: ionic exchange, physical and electrochemical properties</w:t>
               </w:r>
@@ -824,51 +824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jordy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pralong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -896,291 +896,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilizing the NASICON Solid Electrolyte in an Inert Atmosphere as a Function of Physical Properties and Sintering Conditions for Solid-State Battery Fabrication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the boron element in a Li–P–S system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audric Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hari Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jordy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pralong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (3), pp.1197-1207. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (47), pp.18045-18052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.2c02464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3dt02883f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039580v1</w:t>
+                <w:t xml:space="preserve">hal-04452363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the boron element in a Li–P–S system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilizing the NASICON Solid Electrolyte in an Inert Atmosphere as a Function of Physical Properties and Sintering Conditions for Solid-State Battery Fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hari Raj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lachal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audric Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 52 (47), pp.18045-18052. </w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (3), pp.1197-1207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3dt02883f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.2c02464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04452363v1</w:t>
+                <w:t xml:space="preserve">hal-04039580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1198,90 +1198,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frittage Flash de matériau pour l’énergie : enjeux et verrous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lachal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hari Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pralong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1323,90 +1323,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Flash Sintering: An innovative process to build All-Solid-State Battery systems in few seconds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lachal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hari Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pralong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1448,90 +1448,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frittage Flash de matériau pour l’énergie : enjeux et verrous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lachal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hari Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pralong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1573,90 +1573,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash sintering of Li3V2(PO4)3, a mixed cationic electronic conductor as an electrode active material for Li ion All Solid State Battery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lachal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hari Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pralong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1698,103 +1698,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frittage Flash du Li3V2(PO4)3, conducteur mixte cationique/électronique en tant que matériau actif d'électrode pour Batterie Li-ion Tout-Solide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lachal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hari Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pralong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles 2022 du Groupe Français de la Céramique (GFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Albi, France</w:t>
@@ -1992,51 +1992,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407874v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soorya Saravanan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Cardenas Sierra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Sun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hari Raj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Duranti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202506765" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444573v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisa Herrmann Alba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rabuel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Huo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2025.238588" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755073v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fabre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lachal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pralong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bouchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.116941" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232793v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Aktekin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Becker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Janek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c07651" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775306v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Neveu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Kovrugin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Sagot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00208C" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784008v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jordy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pel&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta04904g" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039580v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c02464" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452363v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt02883f" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouvard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204414v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204373v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204346v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648367v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407874v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soorya Saravanan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Cardenas Sierra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Sun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hari Raj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Duranti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202506765" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444573v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisa Herrmann Alba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rabuel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Huo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2025.238588" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232793v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Aktekin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Becker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Janek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pralong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c07651" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755073v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fabre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lachal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bouchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.116941" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775306v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Neveu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Kovrugin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Sagot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00208C" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784008v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jordy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pel&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta04904g" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3dt02883f" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039580v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c02464" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouvard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204414v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204373v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204346v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648367v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>