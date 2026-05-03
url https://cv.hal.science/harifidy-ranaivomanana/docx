--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -287,2980 +287,3110 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geopolymers in nuclear waste storage and immobilization: mechanisms, applications, and challenges</w:t>
+                <w:t xml:space="preserve">Durability and microstructural evolution of metakaolin-based geopolymers under various coupled temperature and relative humidity conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Houhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leklou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jd. Penot</w:t>
+                <w:t xml:space="preserve">J.D. Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvio DE BARROS</w:t>
+                <w:t xml:space="preserve">S. de Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discover Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (2), pp.126. </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 120, pp.115625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42452-025-06536-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2026.115625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938863v1</w:t>
+                <w:t xml:space="preserve">hal-05566753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical model for the long term slag hydration kinetics in slag blended cement established from a large experimental database</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geopolymers in nuclear waste storage and immobilization: mechanisms, applications, and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Houhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Leklou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ranaivomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Atallah</w:t>
+                <w:t xml:space="preserve">Jd. Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bignonnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+                <w:t xml:space="preserve">Silvio DE BARROS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.138160⟩</w:t>
+              <w:t xml:space="preserve">Discover Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (2), pp.126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42452-025-06536-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703403v1</w:t>
+                <w:t xml:space="preserve">hal-04938863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to a better understanding of long-term hydration, structuration and mechanical properties of slag based cementitious materials: Experimental and modeling approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An analytical model for the long term slag hydration kinetics in slag blended cement established from a large experimental database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bignonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Ali Ahmad</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie L’hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 411, pp.134664. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134664⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 448, pp.138160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.138160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381726v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled thermo-hydro-chemical modeling of accelerated carbonation of cementbased materials: application to CO 2 uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Kaddah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farah Kaddah</w:t>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouali Amiri</w:t>
+                <w:t xml:space="preserve">Philippe Turcry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.109819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration, mechanical and transfer properties of blended cement pastes and mortars prepared with recycled powder or limestone filler</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution to a better understanding of long-term hydration, structuration and mechanical properties of slag based cementitious materials: Experimental and modeling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Ali Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Nacer-Eddine Hamdadou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Bignonnet</w:t>
+                <w:t xml:space="preserve">Paul Buttin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Deboucha</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie L’hostis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107541⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 411, pp.134664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192310v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary use of thermogravimetric analysis and oven to assess the composition and bound CO2 content of recycled concrete aggregates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farah Kaddah</w:t>
+                <w:t xml:space="preserve">Hydration, mechanical and transfer properties of blended cement pastes and mortars prepared with recycled powder or limestone filler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Nacer-Eddine Hamdadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bignonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Walid Deboucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nordine Leklou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developments in the Built Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dibe.2023.100184⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78, pp.107541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194690v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solidification Study of an Organic Fine Sediment Using Geopolymer Binders Properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Complementary use of thermogravimetric analysis and oven to assess the composition and bound CO2 content of recycled concrete aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Kaddah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/IJGNAI.GMENG-8187⟩</w:t>
+              <w:t xml:space="preserve">Developments in the Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.100184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dibe.2023.100184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193796v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet National FastCarb – Propriétés de bétons contenant des granulats de béton recyclés carbonatés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solidification Study of an Organic Fine Sediment Using Geopolymer Binders Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ishak Moghrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pernin</w:t>
+                <w:t xml:space="preserve">Fateh Bendahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Robbiano</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.40.3.8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/IJGNAI.GMENG-8187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04603957v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la température sur les mécanismes physico-chimiques gouvernant le processus de carbonatation en température</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Projet National FastCarb – Propriétés de bétons contenant des granulats de béton recyclés carbonatés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pernin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Robbiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor Ben Fraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Soive</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fanny Geffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Fastcarb 2022, 40 (3), </w:t>
+              <w:t xml:space="preserve">, 2022, Fastcarb 2022, 40 (3), pp.93-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26168/ajce.40.3.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26168/ajce.40.3.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343761v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated carbonation of recycled concrete aggregates: Investigation on the microstructure and transport properties at cement paste and mortar scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets de la température sur les mécanismes physico-chimiques gouvernant le processus de carbonatation en température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Corvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Soive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Turcry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farah Kaddah</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcou.2022.101885⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Fastcarb 2022, 40 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.40.3.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194697v1</w:t>
+                <w:t xml:space="preserve">hal-04343761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Hysteretic Behavior of Soil–Water Retention Curves Using an Original Pore Network Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Accelerated carbonation of recycled concrete aggregates: Investigation on the microstructure and transport properties at cement paste and mortar scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Kaddah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 142, pp.559-584. </w:t>
+              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57, pp.101885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11242-022-01759-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcou.2022.101885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193720v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of microstructural and mechanical properties of partially hydrated Asbestos-Free fiber cement waste (AFFC) based concretes: Experimental study and predictive modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Modeling of Hysteretic Behavior of Soil–Water Retention Curves Using an Original Pore Network Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nordine Leklou</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geetanjali Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.121943⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 142, pp.559-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-022-01759-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194687v1</w:t>
+                <w:t xml:space="preserve">hal-04193720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Fly Ash on microstructural and resistance characteristics of dredged sediment stabilized with lime and cement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Investigation of microstructural and mechanical properties of partially hydrated Asbestos-Free fiber cement waste (AFFC) based concretes: Experimental study and predictive modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nordine Leklou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 272, pp.121637. </w:t>
+              <w:t xml:space="preserve">, 2021, 277, pp.121943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.121637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.121943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031926v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the mechanical strength development of treated fine sediments: a statistical approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Effect of Fly Ash on microstructural and resistance characteristics of dredged sediment stabilized with lime and cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Furlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2018.1432697⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 272, pp.121637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.121637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01983092v1</w:t>
+                <w:t xml:space="preserve">hal-03031926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear strength performance of marine sediments stabilized using cement, lime and fly ash</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Modelling the mechanical strength development of treated fine sediments: a statistical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ishak Moghrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Bendahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Takeshi Katsumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2018.1432697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.06.231⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01983070v1</w:t>
+                <w:t xml:space="preserve">hal-01983092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pre-loading on chloride diffusion in concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Truyen Tran</w:t>
+                <w:t xml:space="preserve">Shear strength performance of marine sediments stabilized using cement, lime and fly ash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Furlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quyet Truong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Khelidj</w:t>
+                <w:t xml:space="preserve">Takeshi Katsumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Concrete Federation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18702/acf.2018.07.3.1.22⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 184, pp.454-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.06.231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604611v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Cement Treatment on Microstructural, Hydraulic, and Mechanical Properties of Compacted Soils : Characterization and Modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Effect of pre-loading on chloride diffusion in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truyen Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quyet Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ouali Amiri</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0001248⟩</w:t>
+              <w:t xml:space="preserve">Journal of Asian Concrete Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), pp.22-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18702/acf.2018.07.3.1.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193783v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of the healing process induced by carbonation of a single crack in concrete structures: Theoretical formulation and Embedded Finite Element Method implementation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Effects of Cement Treatment on Microstructural, Hydraulic, and Mechanical Properties of Compacted Soils : Characterization and Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathan Benkemoun</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0001248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.finel.2017.05.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04194704v1</w:t>
+                <w:t xml:space="preserve">hal-04193783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability prediction of soils including degree of compaction and microstructure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of the healing process induced by carbonation of a single crack in concrete structures: Theoretical formulation and Embedded Finite Element Method implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ouali Amiri</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Benkemoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 132, pp.42-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.finel.2017.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0000792⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01383094v1</w:t>
+                <w:t xml:space="preserve">hal-04194704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and bacterial reduction of nitrate at alkaline pH: Conditions comparable to a nuclear waste repository</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Permeability prediction of soils including degree of compaction and microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Erable</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2015.03.013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (4), 11p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0000792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150718v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of relative permeabilities and water vapor diffusion reduction factor for cement-based materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Surface and bacterial reduction of nitrate at alkaline pH: Conditions comparable to a nuclear waste repository</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Rafrafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+                <w:t xml:space="preserve">Achim Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Sellier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bourbon</w:t>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.02.008⟩</w:t>
+              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 101, pp. 12-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2015.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01098097v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sealing process induced by carbonation of localized cracks in cementitious materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Prediction of relative permeabilities and water vapor diffusion reduction factor for cement-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2012.12.008⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.53-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01098122v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical interactions at the concrete-bitumen interface of nuclear waste repositories</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Sealing process induced by carbonation of localized cracks in cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2012.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20135601002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00875261v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Physico-chemical interactions at the concrete-bitumen interface of nuclear waste repositories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Sablayrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 56, pp. 1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20135601002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Toward a better comprehension and modeling of hysteresis cycles in the water sorption–desorption process for cement based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 41 (8), pp.817-827. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconres.2011.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3270,2104 +3400,2104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 uptake by accelerated carbonation of recycled concrete aggregates: characterization at the grain scale by tomography and micro-indentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Kaddah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Lux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Turcry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">fib Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, fib, Jun 2025, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Hydration Properties for Blast Furnace Slag-Blended Cement: Prediction of Slag Hydration Kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Ali Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Ali Ahmad</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie L’hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Buttin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SynerCrete 2023: International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Milos, Greece. pp.165-176, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-33187-9_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benchmarking of Slag Blended Cement Hydration Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bignonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International RILEM Conference on Synergising expertise towards sustainability and robustness of cement-based materials and concrete structures. SynerCrete’23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RILEM, Jun 2023, Milos Island, Greece. pp.23-33, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-33211-1_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated Carbonation of Recycled Concrete Aggregates and Model Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Kaddah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farah Kaddah</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SynerCrete'23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Milos Island, Greece. pp.572-580, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-33187-9_53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of the hydration of Portland concrete using embedded resistivity sensors: validation with modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDE NucCon 2023 - International Conference on Non-destructive Evaluation of Concrete in Nuclear Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Espoo, Finland. pp.237-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the microstructure and shrinkage of recycled aggregates during accelerated carbonation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Comparative study of mechanical properties and heat of hydration of fine recycled aggregates and limestone fillers cement mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Nacer-Eddine Hamdadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nordine Leklou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bignonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RUGC 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04603968v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of mechanical properties and heat of hydration of fine recycled aggregates and limestone fillers cement mortars</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Evolution of the microstructure and shrinkage of recycled aggregates during accelerated carbonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Kaddah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Bignonnet</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RUGC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Villeneuve d’Ascq, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.40.1.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881206v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digues expérimentales du CER de Rouen en sol limoneux traité à la chaux et non traité : évaluation après 7 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Saussaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geetanjali Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Rayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNGG 2020, 10èmes Journées Nationales de Géotechnique et de Géologie de l&amp;apos;Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lyon, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a better understanding of the effects of cement treatment on microstructure and hydraulic properties of compacted soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATBUD&amp;apos;2018, 8th Scientific-Technical Conference on Material Problems in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Cracovie, Poland. 8p, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/matecconf/201816306007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827334v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solidification of dredged sediments using hydraulic and geopolymer binders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale du comportement chimio-mécanique des sédiments traités aux liants géopolymères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ishak Moghrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateh Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RUGC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Colloque EcoMat 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Oct 2018, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604579v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale du comportement chimio-mécanique des sédiments traités aux liants géopolymères</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Solidification of dredged sediments using hydraulic and geopolymer binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ishak Moghrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateh Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque EcoMat 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, Oct 2018, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">RUGC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604035v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-chemical interactions at the concrete-bitumen interface of nuclear waste repositories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on NUCPERF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Cadarache, France. pp.10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/20135601002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés hydrauliques des bétons CEMI et CEMV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Brue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Transfert 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Centrale de Lille, Mar 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d'un modèle de réseau poreux pour les prédictions des isothermes, de la surface spécifique et de la porosimétrie au mercure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Transfert 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Centrale de Lille, Mar 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction des perméabilités relatives au liquide et au gaz des matériaux cimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Transfert 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Centrale de Lille, Mar 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healing process of localized cracks in cement-based materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Transfer properties in cement based porous materials: Part2-Pore network model for predicting water sorption-desorption isotherms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUWCEM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Avignon, France</w:t>
+              <w:t xml:space="preserve">XIII ICCC International Congress on the chemistry of cement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608091v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer properties in cement based porous materials: Part2-Pore network model for predicting water sorption-desorption isotherms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Healing process of localized cracks in cement-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII ICCC International Congress on the chemistry of cement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">NUWCEM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604444v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts dans les milieux poreux réactifs non saturés: application à la cicatrisation de fissure dans les matériaux cimentaires par carbonatation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Toulouse, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04604006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId142"/>
+      <w:footerReference w:type="default" r:id="rId146"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5435,51 +5565,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65C7238E"/>
+    <w:nsid w:val="450945C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5666,51 +5796,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/harifidy-ranaivomanana" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9641-5846" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156896516" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938863v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houhou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leklou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ranaivomanana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd. Penot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio DE BARROS" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-025-06536-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703403v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Atallah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bignonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138160" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381726v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Ahmad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Buttin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#8217;hostis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134664" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602328v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Kaddah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turcry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roziere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.109819" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192310v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Nacer-Eddine Hamdadou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Deboucha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107541" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194690v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dibe.2023.100184" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishak Moghrabi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bendahmane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/IJGNAI.GMENG-8187" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pernin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Robbiano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Ben Fraj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Geffray" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.3.8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343761v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Corvec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Soive" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.3.3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194697v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2022.101885" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetanjali Das" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-022-01759-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121943" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Furlan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121637" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983092v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1432697" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983070v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Katsumi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.231" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604611v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truyen Tran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyet Truong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khelidj" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18702/acf.2018.07.3.1.22" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193783v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0001248" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194704v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benkemoun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.finel.2017.05.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383094v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0000792" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150718v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rafrafi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Albrecht" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2015.03.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098097v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.02.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9ZHBXC9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098122v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.12.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5M072LW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875261v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135601002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098091v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.03.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2G06R43-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504027v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193828v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_16" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193812v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195056v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_53" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303717v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Eid" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603968v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881206v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033619v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Rayssac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827334v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816306007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604579v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604035v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749961v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608014v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Brue" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607934v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Verdier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607965v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608091v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604444v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04604006v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/harifidy-ranaivomanana" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9641-5846" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156896516" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566753v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houhou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leklou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ranaivomanana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Penot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Barros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2026.115625" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938863v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd. Penot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio DE BARROS" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-025-06536-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703403v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Atallah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bignonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138160" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602328v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Kaddah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turcry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roziere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.109819" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381726v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Ahmad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Buttin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#8217;hostis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134664" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192310v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Nacer-Eddine Hamdadou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Deboucha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107541" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194690v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dibe.2023.100184" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193796v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishak Moghrabi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bendahmane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/IJGNAI.GMENG-8187" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603957v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pernin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Robbiano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Ben Fraj" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Geffray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.3.8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343761v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Corvec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Soive" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.3.3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2022.101885" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193720v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetanjali Das" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-022-01759-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194687v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121943" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031926v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Furlan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121637" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1432697" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983070v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Katsumi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.231" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604611v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truyen Tran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyet Truong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khelidj" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18702/acf.2018.07.3.1.22" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193783v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0001248" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194704v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benkemoun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.finel.2017.05.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383094v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0000792" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150718v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rafrafi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Albrecht" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2015.03.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098097v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.02.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9ZHBXC9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098122v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.12.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5M072LW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875261v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135601002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098091v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.03.012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2G06R43-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504027v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193828v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_16" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193812v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195056v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_53" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303717v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Eid" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881206v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603968v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033619v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Rayssac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827334v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816306007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604035v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604579v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749961v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608014v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Brue" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607934v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Verdier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607965v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604444v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608091v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04604006v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>