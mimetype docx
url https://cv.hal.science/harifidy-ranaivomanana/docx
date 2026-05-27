--- v1 (2026-05-03)
+++ v2 (2026-05-27)
@@ -164,51 +164,51 @@
         <w:t xml:space="preserve">1. Fonctions occupées</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">FONCTION ACTUELLE</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Maître de Conférences à Nantes Université (depuis septembre 2013) :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Laboratoire de rattachement</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> : Institut de Recherche en Génie Civil et Mécanique (GeM)-UMR 6183 CNRS-UTR Procédés et durabilité des matériaux et des structures et Approches de l’Ingénierie Verte</w:t>
+        <w:t xml:space="preserve"> : Institut de Recherche en Génie Civil et Mécanique (GeM)-UMR 6183 CNRS-UTR Ingénierie verte et durabilité des matériaux et structures.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèmes de recherche</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> : Durabilité des ouvrages en béton, valorisation des sédiments de dragage, traitement de sols</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Département d’enseignement</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> : IUT Saint-Nazaire-Département Génie Civil et Construction Durable</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -287,51 +287,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -451,2946 +451,3076 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05566753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geopolymers in nuclear waste storage and immobilization: mechanisms, applications, and challenges</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution to C-(A)-S-H porosity characterization of slag based cement pastes through a reconstitution of porous structure based on a combination of experimental and modeling approaches: influence of slag substitution rate on their porosity, morphology and pores interconnection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jd. Penot</w:t>
+                <w:t xml:space="preserve">Mohamad Ali Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvio DE BARROS</w:t>
+                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Buttin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie L’hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discover Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42452-025-06536-x⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 30 (1), pp.2661732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2026.2661732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938863v1</w:t>
+                <w:t xml:space="preserve">hal-05605514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical model for the long term slag hydration kinetics in slag blended cement established from a large experimental database</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
+                <w:t xml:space="preserve">Geopolymers in nuclear waste storage and immobilization: mechanisms, applications, and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Houhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Leklou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+                <w:t xml:space="preserve">Jd. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio DE BARROS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.138160⟩</w:t>
+              <w:t xml:space="preserve">Discover Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (2), pp.126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42452-025-06536-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703403v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled thermo-hydro-chemical modeling of accelerated carbonation of cementbased materials: application to CO 2 uptake</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An analytical model for the long term slag hydration kinetics in slag blended cement established from a large experimental database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouali Amiri</w:t>
+                <w:t xml:space="preserve">Jack Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Turcry</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">François Bignonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roziere</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.109819⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 448, pp.138160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.138160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602328v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to a better understanding of long-term hydration, structuration and mechanical properties of slag based cementitious materials: Experimental and modeling approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupled thermo-hydro-chemical modeling of accelerated carbonation of cementbased materials: application to CO 2 uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Kaddah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Ali Ahmad</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Turcry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie L’hostis</w:t>
+                <w:t xml:space="preserve">Emmanuel Roziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 411, pp.134664. </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.109819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381726v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration, mechanical and transfer properties of blended cement pastes and mortars prepared with recycled powder or limestone filler</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution to a better understanding of long-term hydration, structuration and mechanical properties of slag based cementitious materials: Experimental and modeling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Ali Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Buttin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Nacer-Eddine Hamdadou</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie L’hostis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107541⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 411, pp.134664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04192310v1</w:t>
+                <w:t xml:space="preserve">hal-04381726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary use of thermogravimetric analysis and oven to assess the composition and bound CO2 content of recycled concrete aggregates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farah Kaddah</w:t>
+                <w:t xml:space="preserve">Solidification Study of an Organic Fine Sediment Using Geopolymer Binders Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ishak Moghrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Bendahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ouali Amiri</w:t>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developments in the Built Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15, pp.100184. </w:t>
+              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dibe.2023.100184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/IJGNAI.GMENG-8187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194690v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solidification Study of an Organic Fine Sediment Using Geopolymer Binders Properties</w:t>
+                <w:t xml:space="preserve">Hydration, mechanical and transfer properties of blended cement pastes and mortars prepared with recycled powder or limestone filler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ishak Moghrabi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Mahmoud Nacer-Eddine Hamdadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bignonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Deboucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Deneele</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nordine Leklou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (10), </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78, pp.107541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/IJGNAI.GMENG-8187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193796v1</w:t>
+                <w:t xml:space="preserve">hal-04192310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet National FastCarb – Propriétés de bétons contenant des granulats de béton recyclés carbonatés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complementary use of thermogravimetric analysis and oven to assess the composition and bound CO2 content of recycled concrete aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Kaddah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pernin</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.40.3.8⟩</w:t>
+              <w:t xml:space="preserve">Developments in the Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.100184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dibe.2023.100184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04603957v1</w:t>
+                <w:t xml:space="preserve">hal-04194690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la température sur les mécanismes physico-chimiques gouvernant le processus de carbonatation en température</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Modeling of Hysteretic Behavior of Soil–Water Retention Curves Using an Original Pore Network Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ouali Amiri</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geetanjali Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.40.3.3⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 142, pp.559-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-022-01759-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343761v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated carbonation of recycled concrete aggregates: Investigation on the microstructure and transport properties at cement paste and mortar scales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Projet National FastCarb – Propriétés de bétons contenant des granulats de béton recyclés carbonatés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pernin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Robbiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor Ben Fraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Geffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcou.2022.101885⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Fastcarb 2022, 40 (3), pp.93-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.40.3.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194697v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Hysteretic Behavior of Soil–Water Retention Curves Using an Original Pore Network Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Effets de la température sur les mécanismes physico-chimiques gouvernant le processus de carbonatation en température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+                <w:t xml:space="preserve">Gaël Corvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Soive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Turcry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-022-01759-7⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Fastcarb 2022, 40 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.40.3.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193720v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of microstructural and mechanical properties of partially hydrated Asbestos-Free fiber cement waste (AFFC) based concretes: Experimental study and predictive modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Accelerated carbonation of recycled concrete aggregates: Investigation on the microstructure and transport properties at cement paste and mortar scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Kaddah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nordine Leklou</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57, pp.101885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcou.2022.101885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.121943⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04194687v1</w:t>
+                <w:t xml:space="preserve">hal-04194697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Fly Ash on microstructural and resistance characteristics of dredged sediment stabilized with lime and cement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Furlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 272, pp.121637. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.121637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the mechanical strength development of treated fine sediments: a statistical approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Investigation of microstructural and mechanical properties of partially hydrated Asbestos-Free fiber cement waste (AFFC) based concretes: Experimental study and predictive modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Levacher</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nordine Leklou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 277, pp.121943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.121943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09593330.2018.1432697⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01983092v1</w:t>
+                <w:t xml:space="preserve">hal-04194687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear strength performance of marine sediments stabilized using cement, lime and fly ash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Furlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeshi Katsumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 184, pp.454-463. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.06.231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pre-loading on chloride diffusion in concrete</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Modelling the mechanical strength development of treated fine sediments: a statistical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ishak Moghrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Khelidj</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Bendahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Concrete Federation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18702/acf.2018.07.3.1.22⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2018.1432697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604611v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Cement Treatment on Microstructural, Hydraulic, and Mechanical Properties of Compacted Soils : Characterization and Modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Effect of pre-loading on chloride diffusion in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truyen Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quyet Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ouali Amiri</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0001248⟩</w:t>
+              <w:t xml:space="preserve">Journal of Asian Concrete Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), pp.22-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18702/acf.2018.07.3.1.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193783v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of the healing process induced by carbonation of a single crack in concrete structures: Theoretical formulation and Embedded Finite Element Method implementation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Effects of Cement Treatment on Microstructural, Hydraulic, and Mechanical Properties of Compacted Soils : Characterization and Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathan Benkemoun</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 132, pp.42-51. </w:t>
+              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.finel.2017.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0001248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194704v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability prediction of soils including degree of compaction and microstructure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of the healing process induced by carbonation of a single crack in concrete structures: Theoretical formulation and Embedded Finite Element Method implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ouali Amiri</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Benkemoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0000792⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 132, pp.42-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.finel.2017.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383094v1</w:t>
+                <w:t xml:space="preserve">hal-04194704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and bacterial reduction of nitrate at alkaline pH: Conditions comparable to a nuclear waste repository</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Permeability prediction of soils including degree of compaction and microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Erable</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2015.03.013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (4), 11p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0000792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150718v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of relative permeabilities and water vapor diffusion reduction factor for cement-based materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Surface and bacterial reduction of nitrate at alkaline pH: Conditions comparable to a nuclear waste repository</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Rafrafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Verdier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bourbon</w:t>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.02.008⟩</w:t>
+              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 101, pp. 12-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2015.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01098097v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sealing process induced by carbonation of localized cracks in cementitious materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Prediction of relative permeabilities and water vapor diffusion reduction factor for cement-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.37-46. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.53-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2012.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01098122v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical interactions at the concrete-bitumen interface of nuclear waste repositories</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Sealing process induced by carbonation of localized cracks in cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20135601002⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2012.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875261v1</w:t>
+                <w:t xml:space="preserve">hal-01098122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Physico-chemical interactions at the concrete-bitumen interface of nuclear waste repositories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Sablayrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 56, pp. 1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20135601002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Toward a better comprehension and modeling of hysteresis cycles in the water sorption–desorption process for cement based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 41 (8), pp.817-827. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconres.2011.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3400,2104 +3530,2104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 uptake by accelerated carbonation of recycled concrete aggregates: characterization at the grain scale by tomography and micro-indentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Kaddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">fib Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, fib, Jun 2025, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Hydration Properties for Blast Furnace Slag-Blended Cement: Prediction of Slag Hydration Kinetics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Monitoring of the hydration of Portland concrete using embedded resistivity sensors: validation with modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SynerCrete 2023: International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NDE NucCon 2023 - International Conference on Non-destructive Evaluation of Concrete in Nuclear Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Espoo, Finland. pp.237-243</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193828v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benchmarking of Slag Blended Cement Hydration Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bignonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International RILEM Conference on Synergising expertise towards sustainability and robustness of cement-based materials and concrete structures. SynerCrete’23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RILEM, Jun 2023, Milos Island, Greece. pp.23-33, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-33211-1_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated Carbonation of Recycled Concrete Aggregates and Model Materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Study of Hydration Properties for Blast Furnace Slag-Blended Cement: Prediction of Slag Hydration Kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Ali Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie L’hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Buttin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SynerCrete'23</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-33187-9_53⟩</w:t>
+              <w:t xml:space="preserve">SynerCrete 2023: International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Milos, Greece. pp.165-176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33187-9_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195056v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of the hydration of Portland concrete using embedded resistivity sensors: validation with modelling</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Accelerated Carbonation of Recycled Concrete Aggregates and Model Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Kaddah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDE NucCon 2023 - International Conference on Non-destructive Evaluation of Concrete in Nuclear Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SynerCrete'23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Milos Island, Greece. pp.572-580, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33187-9_53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303717v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of mechanical properties and heat of hydration of fine recycled aggregates and limestone fillers cement mortars</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Evolution of the microstructure and shrinkage of recycled aggregates during accelerated carbonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Kaddah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Bignonnet</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RUGC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Villeneuve d’Ascq, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.40.1.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881206v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the microstructure and shrinkage of recycled aggregates during accelerated carbonation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Comparative study of mechanical properties and heat of hydration of fine recycled aggregates and limestone fillers cement mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Nacer-Eddine Hamdadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nordine Leklou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bignonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RUGC 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04603968v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digues expérimentales du CER de Rouen en sol limoneux traité à la chaux et non traité : évaluation après 7 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Saussaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geetanjali Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Rayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNGG 2020, 10èmes Journées Nationales de Géotechnique et de Géologie de l&amp;apos;Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lyon, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a better understanding of the effects of cement treatment on microstructure and hydraulic properties of compacted soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATBUD&amp;apos;2018, 8th Scientific-Technical Conference on Material Problems in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Cracovie, Poland. 8p, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/matecconf/201816306007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827334v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale du comportement chimio-mécanique des sédiments traités aux liants géopolymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ishak Moghrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateh Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque EcoMat 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nantes, Oct 2018, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solidification of dredged sediments using hydraulic and geopolymer binders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ishak Moghrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateh Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-chemical interactions at the concrete-bitumen interface of nuclear waste repositories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on NUCPERF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Cadarache, France. pp.10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/20135601002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés hydrauliques des bétons CEMI et CEMV</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Prédiction des perméabilités relatives au liquide et au gaz des matériaux cimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourbon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Transfert 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Centrale de Lille, Mar 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608014v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d'un modèle de réseau poreux pour les prédictions des isothermes, de la surface spécifique et de la porosimétrie au mercure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Transfert 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Centrale de Lille, Mar 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction des perméabilités relatives au liquide et au gaz des matériaux cimentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Propriétés hydrauliques des bétons CEMI et CEMV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bourbon</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Brue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Transfert 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Centrale de Lille, Mar 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607965v1</w:t>
+                <w:t xml:space="preserve">hal-04608014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer properties in cement based porous materials: Part2-Pore network model for predicting water sorption-desorption isotherms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Healing process of localized cracks in cement-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII ICCC International Congress on the chemistry of cement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">NUWCEM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604444v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healing process of localized cracks in cement-based materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Transfer properties in cement based porous materials: Part2-Pore network model for predicting water sorption-desorption isotherms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUWCEM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Avignon, France</w:t>
+              <w:t xml:space="preserve">XIII ICCC International Congress on the chemistry of cement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608091v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts dans les milieux poreux réactifs non saturés: application à la cicatrisation de fissure dans les matériaux cimentaires par carbonatation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Toulouse, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04604006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId146"/>
+      <w:footerReference w:type="default" r:id="rId149"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5565,51 +5695,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="450945C1"/>
+    <w:nsid w:val="2E26A931"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5796,51 +5926,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/harifidy-ranaivomanana" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9641-5846" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156896516" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566753v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houhou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leklou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ranaivomanana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Penot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Barros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2026.115625" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938863v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd. Penot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio DE BARROS" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-025-06536-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703403v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Atallah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bignonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138160" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602328v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Kaddah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turcry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roziere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.109819" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381726v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Ahmad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Buttin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#8217;hostis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134664" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192310v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Nacer-Eddine Hamdadou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Deboucha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107541" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194690v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dibe.2023.100184" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193796v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishak Moghrabi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bendahmane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/IJGNAI.GMENG-8187" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603957v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pernin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Robbiano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Ben Fraj" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Geffray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.3.8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343761v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Corvec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Soive" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.3.3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2022.101885" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193720v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetanjali Das" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-022-01759-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194687v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121943" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031926v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Furlan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121637" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1432697" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983070v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Katsumi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.231" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604611v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truyen Tran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyet Truong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khelidj" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18702/acf.2018.07.3.1.22" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193783v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0001248" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194704v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benkemoun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.finel.2017.05.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383094v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0000792" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150718v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rafrafi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Albrecht" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2015.03.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098097v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.02.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9ZHBXC9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098122v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.12.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5M072LW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875261v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135601002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098091v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.03.012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2G06R43-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504027v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193828v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_16" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193812v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195056v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_53" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303717v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Eid" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881206v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603968v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033619v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Rayssac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827334v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816306007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604035v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604579v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749961v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608014v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Brue" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607934v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Verdier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607965v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604444v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608091v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04604006v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/harifidy-ranaivomanana" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9641-5846" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156896516" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566753v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houhou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leklou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ranaivomanana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Penot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Barros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2026.115625" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605514v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Ahmad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Buttin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie L&#8217;hostis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2026.2661732" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938863v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd. Penot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio DE BARROS" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-025-06536-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703403v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Atallah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bignonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138160" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Kaddah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turcry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roziere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.109819" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381726v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#8217;hostis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134664" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishak Moghrabi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bendahmane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/IJGNAI.GMENG-8187" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192310v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Nacer-Eddine Hamdadou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Deboucha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107541" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194690v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dibe.2023.100184" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193720v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetanjali Das" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-022-01759-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603957v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pernin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Robbiano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Ben Fraj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Geffray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.3.8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343761v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Corvec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Soive" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.3.3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194697v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2022.101885" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031926v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Furlan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121637" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194687v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121943" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983070v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Katsumi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.231" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983092v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1432697" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604611v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truyen Tran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyet Truong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khelidj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18702/acf.2018.07.3.1.22" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193783v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0001248" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194704v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benkemoun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.finel.2017.05.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383094v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0000792" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150718v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rafrafi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Albrecht" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2015.03.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098097v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.02.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9ZHBXC9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098122v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.12.008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5M072LW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875261v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135601002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098091v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.03.012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2G06R43-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504027v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303717v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Eid" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193812v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193828v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_16" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195056v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_53" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603968v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881206v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033619v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Rayssac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827334v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816306007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604035v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604579v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749961v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607965v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Verdier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607934v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608014v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Brue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608091v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604444v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04604006v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>