--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -3902,51 +3902,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40FF2B8B"/>
+    <w:nsid w:val="9BF16618"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>