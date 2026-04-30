--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -2808,273 +2808,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03830802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire génétique d’une population Antemoro du Sud-est malgache.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Migration des populations dans l’Océan Indien, relations entre l’Afrique et Madagascar. Rencontre scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harilanto Razafindrazaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Capredon</w:t>
+                <w:t xml:space="preserve">Paul Randriamarolaza Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricaut F-X.</w:t>
+                <w:t xml:space="preserve">Clément Sambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Razafindrazaka H.</w:t>
+                <w:t xml:space="preserve">Bertrand Ludes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tonasso L.</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric. Crubézy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Anthropologie comparative des sociétés insulaires de l'Océan indien occidental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nanterre et Musée du quai Branly, Apr 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Groupement des Anthropologues de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GALF, Apr 2011, Dakar, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03830921v1</w:t>
+                <w:t xml:space="preserve">halshs-03830904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration des populations dans l’Océan Indien, relations entre l’Afrique et Madagascar. Rencontre scientifique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harilanto Razafindrazaka</w:t>
+                <w:t xml:space="preserve">Histoire génétique d’une population Antemoro du Sud-est malgache.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Capredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Randriamarolaza Louis</w:t>
+                <w:t xml:space="preserve">Ricaut F-X.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Sambo</w:t>
+                <w:t xml:space="preserve">Razafindrazaka H.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Ludes</w:t>
+                <w:t xml:space="preserve">Tonasso L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric. Crubézy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guitard E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupement des Anthropologues de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GALF, Apr 2011, Dakar, Senegal</w:t>
+              <w:t xml:space="preserve">Colloque "Anthropologie comparative des sociétés insulaires de l'Océan indien occidental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nanterre et Musée du quai Branly, Apr 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03830904v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03830921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que nous connaissons et e que nous ne connaissons pas sur l'histoire du peuplement humain de Madagascar</w:t>
               </w:r>
@@ -3237,51 +3237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Ricaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Dugoujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Paul Randriamarolaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3336,77 +3336,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que des descendants d’une lignée royale nous apportent sur les connaissances du peuplement humain de Madagascar.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harilanto Razafindrazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Randriamarolaza Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ludes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Crubézy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3902,51 +3902,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9BF16618"/>
+    <w:nsid w:val="48383593"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4133,51 +4133,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/harilanto-razafindrazaka" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5209-4780" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161284108" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432438v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilanto Razafindrazaka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Loth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ferdenzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Heiske" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Alva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11111405" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407062v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Crub&#233;zy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubomira Romanova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice G&#233;rard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10100974" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343684v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baldovini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Poupon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pierron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.112561" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097724v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0187" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112693v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazmin Sanchez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03342-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112696v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rakoto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Rabetokotany" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1704906114" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112772v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradiptajati Kusuma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brucato" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Cox" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26066" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112784v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Karmin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Saag" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Vicente" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Wilson Sayres" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari J&#228;rve" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.186684.114" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112783v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1394-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112803v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pagani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ricaut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Antao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1321860111" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112804v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Capredon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Choesmel-Cadamuro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080932" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112815v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-X Ricaut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maru Mormina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dugoujon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2009.222" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112816v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-M Dugoujon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Guitard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-605" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523484v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ibrahim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanambelo Rasolondrainy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400980v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andritiana Lahatra Rakotomavo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanilo Elise Ravokatra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bako Rasoarifetra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133nn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831471v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831469v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tognetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533397v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pereda-Loth" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferdenzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Costedoat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831467v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830748v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830802v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830921v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Capredon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricaut F-X." TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razafindrazaka H." TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonasso L." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guitard E." TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830904v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Randriamarolaza Louis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sambo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ludes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric. Crub&#233;zy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831420v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831417v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830978v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Razafindrazaka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Paul Randriamarolaza" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831407v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346473v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9207" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830669v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Talou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Campos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831410v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/harilanto-razafindrazaka" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5209-4780" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161284108" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432438v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilanto Razafindrazaka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Loth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ferdenzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Heiske" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Alva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11111405" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407062v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Crub&#233;zy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubomira Romanova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice G&#233;rard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10100974" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343684v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baldovini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Poupon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pierron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.112561" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097724v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0187" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112693v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazmin Sanchez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03342-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112696v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rakoto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Rabetokotany" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1704906114" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112772v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradiptajati Kusuma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brucato" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Cox" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26066" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112784v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Karmin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Saag" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Vicente" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Wilson Sayres" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari J&#228;rve" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.186684.114" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112783v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1394-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112803v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pagani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ricaut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Antao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1321860111" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112804v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Capredon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Choesmel-Cadamuro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080932" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112815v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-X Ricaut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maru Mormina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dugoujon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2009.222" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112816v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-M Dugoujon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Guitard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-605" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523484v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ibrahim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanambelo Rasolondrainy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400980v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andritiana Lahatra Rakotomavo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanilo Elise Ravokatra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bako Rasoarifetra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133nn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831471v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831469v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tognetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533397v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pereda-Loth" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferdenzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Costedoat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831467v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830748v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830802v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830904v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Randriamarolaza Louis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sambo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ludes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric. Crub&#233;zy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830921v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Capredon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricaut F-X." TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razafindrazaka H." TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonasso L." TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guitard E." TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831420v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831417v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830978v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Razafindrazaka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Paul Randriamarolaza" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831407v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346473v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9207" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830669v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Talou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Campos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831410v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>