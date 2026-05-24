--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -3902,51 +3902,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48383593"/>
+    <w:nsid w:val="C7A22565"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>