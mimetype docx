--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -813,265 +813,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the drift of semantic indexing systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Author Identification Using Latent Dirichlet Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Garrido Marquez</w:t>
+                <w:t xml:space="preserve">Hiram Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel Hernández-Castañeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Garcia Flores</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management (KEOD 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0006926501990206⟩</w:t>
+              <w:t xml:space="preserve">18th International Conference on Computational Linguistics and Intelligent Text Processing, CICLing 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Budapest (Hungary)., Hungary. pp.303-312, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-77116-8_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080678v1</w:t>
+                <w:t xml:space="preserve">hal-03907314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Identification Using Latent Dirichlet Allocation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hiram Calvo</w:t>
+                <w:t xml:space="preserve">Controlling the drift of semantic indexing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Garrido-Marquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge J. García Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ángel Hernández-Castañeda</w:t>
+                <w:t xml:space="preserve">Ivan Garrido Marquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Garcia Flores</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Computational Linguistics and Intelligent Text Processing, CICLing 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Budapest (Hungary)., Hungary. pp.303-312, </w:t>
+              <w:t xml:space="preserve">10th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management (KEOD 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Sevilla, Spain. pp.199-206, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-77116-8_22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0006926501990206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03907314v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer la qualité des systèmes de catégories de blogs</w:t>
               </w:r>
@@ -2338,51 +2338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lipn.univ-paris13.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05493996v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Balsalobre-Ruza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lillo-Box" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Silva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouffal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aceituno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452631" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408974v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garcia Flores" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Meza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Colin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gangemi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-169511" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495833v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Garrido-Marquez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Garc&#237;a Flores" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;vy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Nazarenko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090684v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L&#243;pez Espejel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Chalendar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vladimir Meza Ruiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505993v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Murrieta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Meza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Alizadeh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080678v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Garrido Marquez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006926501990206" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Calvo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Hern&#225;ndez-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77116-8_22" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570293v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01358328v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01869917v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nazarenko" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01358274v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audibert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068277v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Buscaldi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Roux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadi Tomeh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belem Priego-Sanchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825054v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Popescu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772101v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grezka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cartier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin David" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099296v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Soler Cifuentes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03586079v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Andre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Balivo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lipn.univ-paris13.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05493996v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Balsalobre-Ruza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lillo-Box" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Silva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouffal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aceituno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452631" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408974v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garcia Flores" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Meza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Colin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gangemi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-169511" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495833v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Garrido-Marquez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Garc&#237;a Flores" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;vy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Nazarenko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090684v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L&#243;pez Espejel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Chalendar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vladimir Meza Ruiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505993v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Murrieta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Meza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Alizadeh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907314v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Calvo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Hern&#225;ndez-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77116-8_22" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080678v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Garrido Marquez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006926501990206" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570293v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01358328v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01869917v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nazarenko" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01358274v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audibert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068277v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Buscaldi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Roux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadi Tomeh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belem Priego-Sanchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825054v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Popescu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772101v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grezka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cartier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin David" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099296v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Soler Cifuentes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03586079v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Andre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Balivo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>