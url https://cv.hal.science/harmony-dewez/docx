--- v0 (2026-03-15)
+++ v1 (2026-05-19)
@@ -3204,372 +3204,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02436835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du censier au chassereau, enregistrer et prélever les cens seigneuriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmony Dewez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e Ecole d’été internationale d’histoire économique : « Les écritures de l’économie aux époques médiévale et moderne : de l’enregistrement de l’activité à l’usage des documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Suse, Italie. pp.149-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02436818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dealing with inheritance. A fifteenth-century Oxford burgher's quarrels about family property</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmony Dewez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Economic History Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Keele, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02436829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Framing Late-Medieval Administration and Accountability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony Dewez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memory and the Past: Round Table</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESCM; Institute for Medieval Studies, Jun 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02186726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Keele, United Kingdom</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valor, Proficuum, Waniagium, Extenta: The Construction of Value in 13th- and Early 14th-Century England</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmony Dewez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Economic History Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Suse, Italie. pp.149-178</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01856998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporalités des données économiques et construction du temps comptable par la liste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmony Dewez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop : Pouvoir des listes au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02436851v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01856998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assiettes fiscales et profit seigneurial : des processus conjoints de construction de la valeur aux XIIIe et XIVe siècles</w:t>
               </w:r>
@@ -4128,51 +4128,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC166964"/>
+    <w:nsid w:val="9FBDB2F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4359,51 +4359,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/harmony-dewez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9861-3515" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23547939X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/94155767380927761098" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000047883374X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03894335v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Dewez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642285v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dejoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Huertas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quertier C&#233;dric" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894374v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.9717" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894380v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.5.130645" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318464v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.9750" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928422v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.8245" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444974v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ehr.12493" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928457v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ahs.2016.0077" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928507v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928568v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927062v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894684v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894596v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894610v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894541v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/mises-en-reserve/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186271v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100743840&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928283v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928344v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856993v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856992v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05513227v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05513197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642896v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639687v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04640729v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639891v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894617v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894625v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04641843v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04641913v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642100v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642066v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436788v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436797v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04641739v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186726v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436829v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436818v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436851v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856998v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436864v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436809v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436803v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437014v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187980v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01857002v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856996v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/harmony-dewez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9861-3515" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23547939X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/94155767380927761098" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000047883374X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03894335v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Dewez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642285v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dejoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Huertas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quertier C&#233;dric" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894374v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.9717" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894380v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.5.130645" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318464v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.9750" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928422v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.8245" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444974v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ehr.12493" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928457v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ahs.2016.0077" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928507v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928568v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927062v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894684v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894596v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894610v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894541v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/mises-en-reserve/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186271v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100743840&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928283v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928344v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856993v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856992v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05513227v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05513197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642896v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639687v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04640729v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639891v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894617v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894625v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04641843v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04641913v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642100v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642066v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436788v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436797v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04641739v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436818v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436829v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186726v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856998v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436851v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436864v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436809v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436803v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437014v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187980v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01857002v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856996v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>