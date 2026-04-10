--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.5873015873px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Harold Duruflé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research Scientist at INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">harold-durufle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6020-2822</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">233622861</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">216154981842367741808</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PROJECTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">On Going:</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026-2030 </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARBOOST</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (PEPR SVA AAP2025, €500k)Carbon Boost in Woody Perennials under Stress. Project Coordinator.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2027 </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIMe-ID Consortium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (INRAE DIGIT-BIO Metaprogram, €20k)Interdisciplinary Work on Methodologies for Integrating Temporal Data in Biology. Co-coordinator of the project.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2028 </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EpiMyc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ANR-24-CE20-5751)The Epigenetics of Mycorrhizae. Co-coordinator of WP2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Past:</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 INRAE CSR Incubator Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (€8k)MicroGroves: Creating, maintaining, and evaluating micro-groves. Project Coordinator.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2020 </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUNRISE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Project IA-11-BTBR-0005)Sunflower genetic resources for improving oil production stability under water stress. Task leader 4.2 & 6.2 (systems biology approach).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESEARCH EXPERIENCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Scientist: Integrative genomic prediction of complex phenotypes using system biology approach</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Integrated Biology for the Development of Tree and Forest Diversity Laboratory, UMR INRAE/ONF 0588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PostDoc position: Develop the systems biology approach within the </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUNRISE project</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ; 3 years</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Laboratory of Plant-Microbe Interactions, UMR 2594/441 CNRS/INRA, Toulouse, France- Team: Sunflower Genetics and Genomics (N. Langlade)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorate: “Production and treatment of heterogeneous Omics data in order to study the cell wall plasticity in </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A. thaliana</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ecotypes living at contrasted altitudinal level”; 3 years</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Plant Science Research Laboratory, UMR 5546 UPS/CNRS, Toulouse, France (Pr C. Dunand)- Toulouse Mathematics Institute, France (Pr P. Besse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop ontology curator. Bioversity International, Montpellier Office (France); 10 months</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Team: Crop Ontology project of the Generation Challenge Programme (E. Arnaud)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Internship:2013</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Station Biologique de Roscoff, Marine Plants and Biomolecules, UMR 7139 UPMC/CNRS; 6 months</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory “Ecosystems, Biodiversity, Evolution”, UMR 6553 Rennes 1 University/CNRS; 3 months</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory of Plants Ecophysiological Responses to Environmental Stress, INRA Montpellier; 6 months</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory “Ecology Systematic Evolution”, Paris-Sud 11 University; 4 months</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Team: Photosynthesis, environment and adaptation (P. Streb & G. Cornic)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004-2011</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joseph Fourier Alpine Station, Alpine Botanical garden of Lautaret; Internship 2 months / year</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EDUCATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD of Agronomic and Ecological Sciences, specializing in plant development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">University of Toulouse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">M.Sc. Degree: Integrative plant biology: Gene, Plant, Agro-system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">6 collaborating universities & Agrocampus Ouest (France)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Major: Physiology/Metabolism and Eco-Physiology.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSc Degree: Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Montpellier 2 University (France)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TEACHING and MENTORING</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Abdou Rahmane Wade. Improved genome-based phenotypic predictions with a systems biology approach. (Co-doctoral advisor: Leopoldo Sanchez Rodriguez & Vincent Segura)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Alexandre Duplan. Improvement of pan-genomic knowledge and prediction of complex phenotypes by an integrative multi-omics approach. (Co-doctoral advisor: Leopoldo Sanchez Rodriguez & Stephane Maury)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-on going</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Thomas Wacquet. Machine learning and epigenotyping: a new lever for improving phenotype prediction in plants in an agroecological context. (Co-doctoral advisor: Mathieu Emily & Stephane Maury)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PostDoc:</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Xabi Cazenave</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Since 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Saclay University: Integrative study of omics data. Master 2</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Since 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Orléans University: Integrative biology within the framework of plant biology. Master 2</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 - 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:  Toulouse University, biostatistics and biophysics at BSc. Degree,</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics Data Integration in the Context of Plant Abiotic Stress Signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Abiotic Stress Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2642, Springer US, pp.295-318, 2023, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3044-0_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic regulation of mycorrhizal symbioses: from plastic responses to transgenerational legacies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Beltrán-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry J. de la Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Janoušková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, early view, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought-Induced Epigenetic Memory in the cambium of Poplar Trees persists and primes future stress responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Qi Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenvaël Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao-Dong Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2025.10.14.681991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variation in chalcone isomerase defines a major locus controlling radial stem growth variation among Populus nigra populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e50. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic control of abiotic stress-related specialized metabolites in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.199. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-024-10104-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Organ-Specific Profiling of Douglas Fir (Pseudotsuga menziesii) Proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (9), pp.1400. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom13091400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunflower Hybrids and Inbred Lines Adopt Different Physiological Strategies and Proteome Responses to Cope with Water Deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Duhnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.1110. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom13071110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eQTLs are key players in the integration of genomic and transcriptomic data for phenotype prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Rahmane Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.476. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-022-08690-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene regulatory network inference methodology for genomic and transcriptomic data acquired in genetically related heterozygote individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (17), pp.4127-4134. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btac445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic data from leaves of twenty-four sunflower genotypes under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2020074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf metabolomic data of eight sunflower lines and their sixteen hybrids under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, 42 - 6 p. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2021029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A powerful framework for an integrative study with heterogeneous omics data: from univariate statistics to multi-block analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwann Selmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Briefings in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (3), pp.bbaa166. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bib/bbaa166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921927v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative Study Showing the Adaptation to Sub-Optimal Growth Conditions of Natural Populations of Arabidopsis thaliana: A Focus on Cell Wall Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (10), pp.2249. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells9102249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données transcriptomiques de feuilles de huit lignées de tournesol et de leurs 16 hybrides soumis à un stress hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.48. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2020044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA expression dataset of 384 sunflower hybrids in field condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Penouilh-Suzette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnafous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.36. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2020027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic and cell wall proteomic datasets of rosettes and floral stems from five Arabidopsis thaliana ecotypes grown at optimal or sub-optimal temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27, pp.104581. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.104581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping and cell wall polysaccharide composition dataset of five arabidopsis ecotypes grown at optimal or sub-optimal temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.104318. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.104318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic Trait Variation as a Response to Altitude-Related Constraints in Arabidopsis Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duchesse Lacour Mbadinga Mbadinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.430. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.00430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic characterization of sunflower leaf allows discriminating genotype groups or stress levels with a minimal set of metabolic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (4), pp.56. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-019-1515-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data describing the eco-physiological responses of twenty-four sunflower genotypes to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.1296-1301. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2018.10.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell wall proteome analysis of Arabidopsis thaliana mature stems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène San Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (8), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.201600449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proline hydroxylation in cell wall proteins: is it yet possible to define rules?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2017.01802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell wall modifications of two Arabidopsis thaliana ecotypes, Col and Sha, in response to sub-optimal growth conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 263, pp.183-193. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2017.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbivore-induced chemical and molecular responses of the kelps Laminaria digitata and Lessonia spicata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés A Ritter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine A Brillet-Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan A Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey A Cosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.e0173315. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0173315.s011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enlarged cell wall proteome of Arabidopsis thaliana rosettes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène San Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (24), pp.3183-3187. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.201600290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01421109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of epigenetics in local adaptation in sessile oak trees: a population epigenetic association study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur Kupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESEB 2025 - The Evolutionary Biology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics systems biology approach to reveal heterosis and drought response genomic processes in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des OMIQUES VEGETALES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les plateformes omiques végétales du plateau de Saclay, Jun 2024, Saclay, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de biologie des systèmes pour mieux comprendre le déterminisme génétique de la production et de la qualité du bois du peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Xylogénèse 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Travail Xylogenèse du GDR Sciences du Bois, Jun 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of omics data: example of analysis in a plant biology context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe Vigne de BAP et ses amis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of an integrative study to the understanding of plant adaptation to their environment: A focus on plant cell walls.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Wall Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate analyses of heterogeneous omics data highlights the emergence of novel molecular and physiological strategies of drought response in sunflower.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omics Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Ontology Semantics & tools for data annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2d Rencontres du réseau SPE (INRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunflower hybrids and inbred lines adopt different molecular and physiological strategies to respond to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Proteome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical learning on heterogeneous omics data highlights the molecular basis of heterosis of drought response in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome XXVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana as a model plant to study acclimation to sub-optimal growth conditions: An integrative study combining omics approaches reveals the importance of the cell wall.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INPPO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteome responses to water deficit in sunflower: genetic variability, heterosis and links with phenotypic traits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INPPO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell wall adaptation to sub-optimal growth conditions of natural population of Arabidopsis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11es Journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and integration of heterogeneous data from response to low temperature condition of two Arabidopsis thaliana ecotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST FA1306, Workgroup 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonizing trait classes in the crop ontology & aligning with plant and trait ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angelique Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteis Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Crop Ontology and Phenotyping Data Interoperability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of epigenetics in local adaptation in oak trees: a population epigenetic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Duvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Epicatch meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic Variation in Tree Evolution: a case study in black poplar (Populus nigra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Mardoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Epigenetics (EPIPLANT/SEB 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Clermont-Ferrand, France. , Abstract book of EPIPLANT/SEB 2024, Session VI Chromatin in transcription, replication and repair (Poster #69), pp.131-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What epigenetics can bring to (plant) physiologists and ecologists in a climate change context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nouan-le-Fuzelier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des variations géographiques, génétiques et temporelles de la phénologie de floraison chez le peuplier noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabi Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées doctorales de la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Blois, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees short-time and inter-annual epigenetic somatic memories in response to drought-rewatering cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lejan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration du génome du peuplier noir : identification de variations structurales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. colloque INRAE Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Orléans, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eQTLs are key players in the integration of genomic and transcriptomic data for phenotype prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Rahmane Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">B4EST International Conference: Managing Forest Genetic Resources (FGR) for an Uncertain Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lisboa, Portugal. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short reads et trios, un duo gagnant pour l'identification de variations structurales chez le peuplier noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative systems biology approach to study the genetic variability and the molecular involved in sunflower heterosis responses to drought stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GisBV symposium inter-PIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems biology approach to study the genetic variability of proteome responses to water deficit in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Plant Systems Biology meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Roscoff, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic trait variation in genetically distincts Arabidopsis thaliana populations from the Pyrenees Mountains highlight acclimation to environmental constraints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duchesse Lacour Mbadinga Mbadinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Plant Science Retreat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Toulouse, France. , 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and integration of heterogeneous data from response to low temperature condition of two Arabidopsis thaliana ecotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Day of the Doctoral School SEVAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and treatment of heterogeneous omics data in order to study the cell wall plasticity in various Pyrenean altitudinal A. thaliana ecotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Chourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Day of the Doctoral School SEVAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantation participative de micro-bosquets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variation in chalcone isomerase defines a major locus controlling growth variation between Populus nigra populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic Variation in Tree Evolution: a case study in black poplar (Populus nigra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Mardoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eQTLs are key players in the integration of genomic and transcriptomic data for phenotype prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Rahmane Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic data from leaves of twenty-four sunflower genotypes under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et traitement de données omiques hétérogènes en vue de l'étude de la plasticité de la paroi chez des écotypes de la plante modèle Arabidopsis thaliana provenant d'altitudes contrastées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie végétale. Université Paul Sabatier - Toulouse III, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017TOU30219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02004363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId191"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.5873015873px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Harold Duruflé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research Scientist at INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">harold-durufle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6020-2822</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">233622861</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">216154981842367741808</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PROJECTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">On Going:</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026-2030 </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARBOOST</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (PEPR SVA AAP2025, €500k)Carbon Boost in Woody Perennials under Stress. Project Coordinator.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2027 </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIMe-ID Consortium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (INRAE DIGIT-BIO Metaprogram, €20k)Interdisciplinary Work on Methodologies for Integrating Temporal Data in Biology. Co-coordinator of the project.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2028 </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EpiMyc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ANR-24-CE20-5751)The Epigenetics of Mycorrhizae. Co-coordinator of WP2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Past:</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 INRAE CSR Incubator Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (€8k)MicroGroves: Creating, maintaining, and evaluating micro-groves. Project Coordinator.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2020 </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUNRISE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Project IA-11-BTBR-0005)Sunflower genetic resources for improving oil production stability under water stress. Task leader 4.2 & 6.2 (systems biology approach).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESEARCH EXPERIENCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Scientist: Integrative genomic prediction of complex phenotypes using system biology approach</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Integrated Biology for the Development of Tree and Forest Diversity Laboratory, UMR INRAE/ONF 0588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PostDoc position: Develop the systems biology approach within the </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUNRISE project</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ; 3 years</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Laboratory of Plant-Microbe Interactions, UMR 2594/441 CNRS/INRA, Toulouse, France- Team: Sunflower Genetics and Genomics (N. Langlade)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorate: “Production and treatment of heterogeneous Omics data in order to study the cell wall plasticity in </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A. thaliana</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ecotypes living at contrasted altitudinal level”; 3 years</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Plant Science Research Laboratory, UMR 5546 UPS/CNRS, Toulouse, France (Pr C. Dunand)- Toulouse Mathematics Institute, France (Pr P. Besse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop ontology curator. Bioversity International, Montpellier Office (France); 10 months</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Team: Crop Ontology project of the Generation Challenge Programme (E. Arnaud)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Internship:2013</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Station Biologique de Roscoff, Marine Plants and Biomolecules, UMR 7139 UPMC/CNRS; 6 months</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory “Ecosystems, Biodiversity, Evolution”, UMR 6553 Rennes 1 University/CNRS; 3 months</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory of Plants Ecophysiological Responses to Environmental Stress, INRA Montpellier; 6 months</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory “Ecology Systematic Evolution”, Paris-Sud 11 University; 4 months</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Team: Photosynthesis, environment and adaptation (P. Streb & G. Cornic)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004-2011</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joseph Fourier Alpine Station, Alpine Botanical garden of Lautaret; Internship 2 months / year</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EDUCATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD of Agronomic and Ecological Sciences, specializing in plant development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">University of Toulouse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">M.Sc. Degree: Integrative plant biology: Gene, Plant, Agro-system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">6 collaborating universities & Agrocampus Ouest (France)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Major: Physiology/Metabolism and Eco-Physiology.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSc Degree: Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Montpellier 2 University (France)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TEACHING and MENTORING</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Abdou Rahmane Wade. Improved genome-based phenotypic predictions with a systems biology approach. (Co-doctoral advisor: Leopoldo Sanchez Rodriguez & Vincent Segura)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Alexandre Duplan. Improvement of pan-genomic knowledge and prediction of complex phenotypes by an integrative multi-omics approach. (Co-doctoral advisor: Leopoldo Sanchez Rodriguez & Stephane Maury)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-on going</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Thomas Wacquet. Machine learning and epigenotyping: a new lever for improving phenotype prediction in plants in an agroecological context. (Co-doctoral advisor: Mathieu Emily & Stephane Maury)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PostDoc:</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Xabi Cazenave</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Since 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Saclay University: Integrative study of omics data. Master 2</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Since 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Orléans University: Integrative biology within the framework of plant biology. Master 2</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 - 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:  Toulouse University, biostatistics and biophysics at BSc. Degree,</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics Data Integration in the Context of Plant Abiotic Stress Signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Abiotic Stress Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2642, Springer US, pp.295-318, 2023, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3044-0_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic regulation of mycorrhizal symbioses: from plastic responses to transgenerational legacies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Beltrán-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry J. de la Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Janoušková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, early view, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought-Induced Epigenetic Memory in the cambium of Poplar Trees persists and primes future stress responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Qi Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenvaël Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao-Dong Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2025.10.14.681991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variation in chalcone isomerase defines a major locus controlling radial stem growth variation among Populus nigra populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e50. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic control of abiotic stress-related specialized metabolites in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.199. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-024-10104-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Organ-Specific Profiling of Douglas Fir (Pseudotsuga menziesii) Proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (9), pp.1400. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom13091400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunflower Hybrids and Inbred Lines Adopt Different Physiological Strategies and Proteome Responses to Cope with Water Deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Duhnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.1110. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom13071110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eQTLs are key players in the integration of genomic and transcriptomic data for phenotype prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Rahmane Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.476. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-022-08690-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene regulatory network inference methodology for genomic and transcriptomic data acquired in genetically related heterozygote individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (17), pp.4127-4134. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btac445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf metabolomic data of eight sunflower lines and their sixteen hybrids under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, 42 - 6 p. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2021029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic data from leaves of twenty-four sunflower genotypes under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2020074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A powerful framework for an integrative study with heterogeneous omics data: from univariate statistics to multi-block analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwann Selmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Briefings in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (3), pp.bbaa166. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bib/bbaa166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921927v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative Study Showing the Adaptation to Sub-Optimal Growth Conditions of Natural Populations of Arabidopsis thaliana: A Focus on Cell Wall Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (10), pp.2249. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells9102249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données transcriptomiques de feuilles de huit lignées de tournesol et de leurs 16 hybrides soumis à un stress hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.48. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2020044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA expression dataset of 384 sunflower hybrids in field condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Penouilh-Suzette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnafous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.36. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2020027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic and cell wall proteomic datasets of rosettes and floral stems from five Arabidopsis thaliana ecotypes grown at optimal or sub-optimal temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27, pp.104581. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.104581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping and cell wall polysaccharide composition dataset of five arabidopsis ecotypes grown at optimal or sub-optimal temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.104318. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.104318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic Trait Variation as a Response to Altitude-Related Constraints in Arabidopsis Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duchesse Lacour Mbadinga Mbadinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.430. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.00430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic characterization of sunflower leaf allows discriminating genotype groups or stress levels with a minimal set of metabolic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (4), pp.56. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-019-1515-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data describing the eco-physiological responses of twenty-four sunflower genotypes to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.1296-1301. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2018.10.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell wall proteome analysis of Arabidopsis thaliana mature stems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène San Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (8), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.201600449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proline hydroxylation in cell wall proteins: is it yet possible to define rules?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2017.01802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell wall modifications of two Arabidopsis thaliana ecotypes, Col and Sha, in response to sub-optimal growth conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 263, pp.183-193. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2017.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbivore-induced chemical and molecular responses of the kelps Laminaria digitata and Lessonia spicata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés A Ritter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine A Brillet-Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan A Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey A Cosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.e0173315. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0173315.s011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enlarged cell wall proteome of Arabidopsis thaliana rosettes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène San Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (24), pp.3183-3187. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.201600290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01421109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of epigenetics in local adaptation in sessile oak trees: a population epigenetic association study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur Kupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESEB 2025 - The Evolutionary Biology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics systems biology approach to reveal heterosis and drought response genomic processes in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des OMIQUES VEGETALES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les plateformes omiques végétales du plateau de Saclay, Jun 2024, Saclay, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de biologie des systèmes pour mieux comprendre le déterminisme génétique de la production et de la qualité du bois du peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Xylogénèse 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Travail Xylogenèse du GDR Sciences du Bois, Jun 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of omics data: example of analysis in a plant biology context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe Vigne de BAP et ses amis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of an integrative study to the understanding of plant adaptation to their environment: A focus on plant cell walls.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Wall Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate analyses of heterogeneous omics data highlights the emergence of novel molecular and physiological strategies of drought response in sunflower.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omics Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Ontology Semantics & tools for data annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2d Rencontres du réseau SPE (INRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunflower hybrids and inbred lines adopt different molecular and physiological strategies to respond to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Proteome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical learning on heterogeneous omics data highlights the molecular basis of heterosis of drought response in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome XXVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana as a model plant to study acclimation to sub-optimal growth conditions: An integrative study combining omics approaches reveals the importance of the cell wall.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INPPO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteome responses to water deficit in sunflower: genetic variability, heterosis and links with phenotypic traits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INPPO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell wall adaptation to sub-optimal growth conditions of natural population of Arabidopsis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11es Journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and integration of heterogeneous data from response to low temperature condition of two Arabidopsis thaliana ecotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST FA1306, Workgroup 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonizing trait classes in the crop ontology & aligning with plant and trait ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angelique Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteis Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Crop Ontology and Phenotyping Data Interoperability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of epigenetics in local adaptation in oak trees: a population epigenetic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Duvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Epicatch meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic Variation in Tree Evolution: a case study in black poplar (Populus nigra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Mardoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Epigenetics (EPIPLANT/SEB 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Clermont-Ferrand, France. , Abstract book of EPIPLANT/SEB 2024, Session VI Chromatin in transcription, replication and repair (Poster #69), pp.131-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What epigenetics can bring to (plant) physiologists and ecologists in a climate change context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nouan-le-Fuzelier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des variations géographiques, génétiques et temporelles de la phénologie de floraison chez le peuplier noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabi Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées doctorales de la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Blois, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees short-time and inter-annual epigenetic somatic memories in response to drought-rewatering cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lejan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration du génome du peuplier noir : identification de variations structurales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. colloque INRAE Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Orléans, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eQTLs are key players in the integration of genomic and transcriptomic data for phenotype prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Rahmane Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">B4EST International Conference: Managing Forest Genetic Resources (FGR) for an Uncertain Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lisboa, Portugal. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short reads et trios, un duo gagnant pour l'identification de variations structurales chez le peuplier noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative systems biology approach to study the genetic variability and the molecular involved in sunflower heterosis responses to drought stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GisBV symposium inter-PIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems biology approach to study the genetic variability of proteome responses to water deficit in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Plant Systems Biology meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Roscoff, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic trait variation in genetically distincts Arabidopsis thaliana populations from the Pyrenees Mountains highlight acclimation to environmental constraints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duchesse Lacour Mbadinga Mbadinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Plant Science Retreat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Toulouse, France. , 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and integration of heterogeneous data from response to low temperature condition of two Arabidopsis thaliana ecotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Day of the Doctoral School SEVAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and treatment of heterogeneous omics data in order to study the cell wall plasticity in various Pyrenean altitudinal A. thaliana ecotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Chourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Day of the Doctoral School SEVAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantation participative de micro-bosquets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variation in chalcone isomerase defines a major locus controlling growth variation between Populus nigra populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic Variation in Tree Evolution: a case study in black poplar (Populus nigra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Mardoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eQTLs are key players in the integration of genomic and transcriptomic data for phenotype prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Rahmane Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic data from leaves of twenty-four sunflower genotypes under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et traitement de données omiques hétérogènes en vue de l'étude de la plasticité de la paroi chez des écotypes de la plante modèle Arabidopsis thaliana provenant d'altitudes contrastées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie végétale. Université Paul Sabatier - Toulouse III, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017TOU30219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02004363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId191"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7544B505"/>
+    <w:nsid w:val="674A37DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/harold-durufle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6020-2822" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233622861" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216154981842367741808" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pepr-selection-vegetale.fr/les-projets-de-recherche/les-projets-issus-d-appels-a-projet/carboost" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://time-id.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epimyc.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/ProjetIA-11-BTBR-0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inrae.fr/sunrise/What-is-SUNRISE" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;jean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3044-0_16" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05500190v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Beltr&#225;n-Torres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry J. de la Cruz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Janou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70982" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322036v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duplan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Qi Feng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenva&#235;l Laskar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Dong Cai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.10.14.681991" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070106v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.559" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468891v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10104-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209576v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gautier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13091400" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161450v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chaubet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Duhnen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13071110" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Rahmane Wade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08690-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomi&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brouard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac445" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139476v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020074" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321074v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flandin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021029" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921927v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merwann Selmani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jamet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa166" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965604v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albenne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9102249" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974900v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gody" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020044" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912579v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Penouilh-Suzette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomies" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnafous" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020027" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938744v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104581" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121670v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104318" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115698v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse Lacour Mbadinga Mbadinga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00430" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487236v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1515-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625452v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.10.045" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606770v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201600449" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620851v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01802" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121655v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2017.07.015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01587420v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s A Ritter" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabioch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine A Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan A Corre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A Cosse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173315.s011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01421109v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201600290" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LR6R3ZX8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241621v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Brandt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628618v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628657v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300759v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509280v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509300v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511777v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509317v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391988v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaubet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509374v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509356v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509390v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509455v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509472v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Angelique Laporte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteis Lucas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Arnaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228453v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sow" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056784v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daviaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283904v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Jan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04071607v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabi Cazenave" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157492v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937688v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540839v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937654v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511754v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511745v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511709v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511731v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511721v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Chourr&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314922v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919866v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170410v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509327v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544815v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Langlade" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02004363v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30219" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/harold-durufle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6020-2822" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233622861" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216154981842367741808" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pepr-selection-vegetale.fr/les-projets-de-recherche/les-projets-issus-d-appels-a-projet/carboost" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://time-id.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epimyc.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/ProjetIA-11-BTBR-0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inrae.fr/sunrise/What-is-SUNRISE" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;jean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3044-0_16" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05500190v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Beltr&#225;n-Torres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry J. de la Cruz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Janou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70982" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322036v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duplan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Qi Feng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenva&#235;l Laskar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Dong Cai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.10.14.681991" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070106v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.559" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468891v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10104-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209576v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gautier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13091400" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161450v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chaubet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Duhnen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13071110" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Rahmane Wade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08690-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomi&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brouard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac445" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321074v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flandin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021029" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139476v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020074" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921927v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merwann Selmani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jamet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa166" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965604v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albenne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9102249" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974900v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gody" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020044" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912579v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Penouilh-Suzette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomies" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnafous" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020027" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938744v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104581" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121670v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104318" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115698v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse Lacour Mbadinga Mbadinga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00430" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487236v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1515-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625452v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.10.045" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606770v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201600449" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620851v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01802" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121655v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2017.07.015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01587420v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s A Ritter" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabioch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine A Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan A Corre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A Cosse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173315.s011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01421109v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201600290" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LR6R3ZX8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241621v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Brandt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628618v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628657v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300759v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509280v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509300v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511777v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509317v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391988v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaubet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509374v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509356v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509390v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509455v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509472v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Angelique Laporte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteis Lucas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Arnaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228453v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sow" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056784v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daviaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283904v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Jan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04071607v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabi Cazenave" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157492v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937688v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540839v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937654v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511754v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511745v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511709v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511731v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511721v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Chourr&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314922v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919866v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170410v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509327v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544815v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Langlade" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02004363v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30219" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>