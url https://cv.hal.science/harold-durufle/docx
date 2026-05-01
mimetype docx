--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.5873015873px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Harold Duruflé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research Scientist at INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">harold-durufle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6020-2822</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">233622861</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">216154981842367741808</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PROJECTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">On Going:</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026-2030 </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARBOOST</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (PEPR SVA AAP2025, €500k)Carbon Boost in Woody Perennials under Stress. Project Coordinator.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2027 </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIMe-ID Consortium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (INRAE DIGIT-BIO Metaprogram, €20k)Interdisciplinary Work on Methodologies for Integrating Temporal Data in Biology. Co-coordinator of the project.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2028 </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EpiMyc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ANR-24-CE20-5751)The Epigenetics of Mycorrhizae. Co-coordinator of WP2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Past:</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 INRAE CSR Incubator Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (€8k)MicroGroves: Creating, maintaining, and evaluating micro-groves. Project Coordinator.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2020 </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUNRISE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Project IA-11-BTBR-0005)Sunflower genetic resources for improving oil production stability under water stress. Task leader 4.2 & 6.2 (systems biology approach).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESEARCH EXPERIENCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Scientist: Integrative genomic prediction of complex phenotypes using system biology approach</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Integrated Biology for the Development of Tree and Forest Diversity Laboratory, UMR INRAE/ONF 0588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PostDoc position: Develop the systems biology approach within the </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUNRISE project</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ; 3 years</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Laboratory of Plant-Microbe Interactions, UMR 2594/441 CNRS/INRA, Toulouse, France- Team: Sunflower Genetics and Genomics (N. Langlade)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorate: “Production and treatment of heterogeneous Omics data in order to study the cell wall plasticity in </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A. thaliana</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ecotypes living at contrasted altitudinal level”; 3 years</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Plant Science Research Laboratory, UMR 5546 UPS/CNRS, Toulouse, France (Pr C. Dunand)- Toulouse Mathematics Institute, France (Pr P. Besse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop ontology curator. Bioversity International, Montpellier Office (France); 10 months</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Team: Crop Ontology project of the Generation Challenge Programme (E. Arnaud)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Internship:2013</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Station Biologique de Roscoff, Marine Plants and Biomolecules, UMR 7139 UPMC/CNRS; 6 months</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory “Ecosystems, Biodiversity, Evolution”, UMR 6553 Rennes 1 University/CNRS; 3 months</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory of Plants Ecophysiological Responses to Environmental Stress, INRA Montpellier; 6 months</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory “Ecology Systematic Evolution”, Paris-Sud 11 University; 4 months</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Team: Photosynthesis, environment and adaptation (P. Streb & G. Cornic)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004-2011</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joseph Fourier Alpine Station, Alpine Botanical garden of Lautaret; Internship 2 months / year</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EDUCATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD of Agronomic and Ecological Sciences, specializing in plant development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">University of Toulouse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">M.Sc. Degree: Integrative plant biology: Gene, Plant, Agro-system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">6 collaborating universities & Agrocampus Ouest (France)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Major: Physiology/Metabolism and Eco-Physiology.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSc Degree: Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Montpellier 2 University (France)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TEACHING and MENTORING</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Abdou Rahmane Wade. Improved genome-based phenotypic predictions with a systems biology approach. (Co-doctoral advisor: Leopoldo Sanchez Rodriguez & Vincent Segura)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Alexandre Duplan. Improvement of pan-genomic knowledge and prediction of complex phenotypes by an integrative multi-omics approach. (Co-doctoral advisor: Leopoldo Sanchez Rodriguez & Stephane Maury)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-on going</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Thomas Wacquet. Machine learning and epigenotyping: a new lever for improving phenotype prediction in plants in an agroecological context. (Co-doctoral advisor: Mathieu Emily & Stephane Maury)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PostDoc:</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Xabi Cazenave</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Since 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Saclay University: Integrative study of omics data. Master 2</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Since 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Orléans University: Integrative biology within the framework of plant biology. Master 2</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 - 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:  Toulouse University, biostatistics and biophysics at BSc. Degree,</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics Data Integration in the Context of Plant Abiotic Stress Signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Abiotic Stress Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2642, Springer US, pp.295-318, 2023, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3044-0_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic regulation of mycorrhizal symbioses: from plastic responses to transgenerational legacies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Beltrán-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry J. de la Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Janoušková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, early view, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought-Induced Epigenetic Memory in the cambium of Poplar Trees persists and primes future stress responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Qi Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenvaël Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao-Dong Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2025.10.14.681991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variation in chalcone isomerase defines a major locus controlling radial stem growth variation among Populus nigra populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e50. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic control of abiotic stress-related specialized metabolites in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.199. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-024-10104-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Organ-Specific Profiling of Douglas Fir (Pseudotsuga menziesii) Proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (9), pp.1400. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom13091400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunflower Hybrids and Inbred Lines Adopt Different Physiological Strategies and Proteome Responses to Cope with Water Deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Duhnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.1110. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom13071110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eQTLs are key players in the integration of genomic and transcriptomic data for phenotype prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Rahmane Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.476. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-022-08690-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene regulatory network inference methodology for genomic and transcriptomic data acquired in genetically related heterozygote individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (17), pp.4127-4134. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btac445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf metabolomic data of eight sunflower lines and their sixteen hybrids under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, 42 - 6 p. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2021029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic data from leaves of twenty-four sunflower genotypes under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2020074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A powerful framework for an integrative study with heterogeneous omics data: from univariate statistics to multi-block analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwann Selmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Briefings in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (3), pp.bbaa166. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bib/bbaa166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921927v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative Study Showing the Adaptation to Sub-Optimal Growth Conditions of Natural Populations of Arabidopsis thaliana: A Focus on Cell Wall Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (10), pp.2249. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells9102249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données transcriptomiques de feuilles de huit lignées de tournesol et de leurs 16 hybrides soumis à un stress hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.48. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2020044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA expression dataset of 384 sunflower hybrids in field condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Penouilh-Suzette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnafous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.36. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2020027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic and cell wall proteomic datasets of rosettes and floral stems from five Arabidopsis thaliana ecotypes grown at optimal or sub-optimal temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27, pp.104581. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.104581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping and cell wall polysaccharide composition dataset of five arabidopsis ecotypes grown at optimal or sub-optimal temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.104318. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.104318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic Trait Variation as a Response to Altitude-Related Constraints in Arabidopsis Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duchesse Lacour Mbadinga Mbadinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.430. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.00430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic characterization of sunflower leaf allows discriminating genotype groups or stress levels with a minimal set of metabolic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (4), pp.56. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-019-1515-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data describing the eco-physiological responses of twenty-four sunflower genotypes to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.1296-1301. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2018.10.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell wall proteome analysis of Arabidopsis thaliana mature stems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène San Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (8), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.201600449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proline hydroxylation in cell wall proteins: is it yet possible to define rules?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2017.01802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell wall modifications of two Arabidopsis thaliana ecotypes, Col and Sha, in response to sub-optimal growth conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 263, pp.183-193. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2017.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbivore-induced chemical and molecular responses of the kelps Laminaria digitata and Lessonia spicata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés A Ritter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine A Brillet-Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan A Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey A Cosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.e0173315. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0173315.s011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enlarged cell wall proteome of Arabidopsis thaliana rosettes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène San Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (24), pp.3183-3187. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.201600290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01421109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of epigenetics in local adaptation in sessile oak trees: a population epigenetic association study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur Kupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESEB 2025 - The Evolutionary Biology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics systems biology approach to reveal heterosis and drought response genomic processes in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des OMIQUES VEGETALES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les plateformes omiques végétales du plateau de Saclay, Jun 2024, Saclay, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de biologie des systèmes pour mieux comprendre le déterminisme génétique de la production et de la qualité du bois du peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Xylogénèse 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Travail Xylogenèse du GDR Sciences du Bois, Jun 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of omics data: example of analysis in a plant biology context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe Vigne de BAP et ses amis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of an integrative study to the understanding of plant adaptation to their environment: A focus on plant cell walls.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Wall Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate analyses of heterogeneous omics data highlights the emergence of novel molecular and physiological strategies of drought response in sunflower.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omics Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Ontology Semantics & tools for data annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2d Rencontres du réseau SPE (INRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunflower hybrids and inbred lines adopt different molecular and physiological strategies to respond to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Proteome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical learning on heterogeneous omics data highlights the molecular basis of heterosis of drought response in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome XXVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana as a model plant to study acclimation to sub-optimal growth conditions: An integrative study combining omics approaches reveals the importance of the cell wall.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INPPO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteome responses to water deficit in sunflower: genetic variability, heterosis and links with phenotypic traits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INPPO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell wall adaptation to sub-optimal growth conditions of natural population of Arabidopsis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11es Journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and integration of heterogeneous data from response to low temperature condition of two Arabidopsis thaliana ecotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST FA1306, Workgroup 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonizing trait classes in the crop ontology & aligning with plant and trait ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angelique Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteis Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Crop Ontology and Phenotyping Data Interoperability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of epigenetics in local adaptation in oak trees: a population epigenetic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Duvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Epicatch meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic Variation in Tree Evolution: a case study in black poplar (Populus nigra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Mardoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Epigenetics (EPIPLANT/SEB 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Clermont-Ferrand, France. , Abstract book of EPIPLANT/SEB 2024, Session VI Chromatin in transcription, replication and repair (Poster #69), pp.131-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What epigenetics can bring to (plant) physiologists and ecologists in a climate change context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nouan-le-Fuzelier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des variations géographiques, génétiques et temporelles de la phénologie de floraison chez le peuplier noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabi Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées doctorales de la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Blois, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees short-time and inter-annual epigenetic somatic memories in response to drought-rewatering cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lejan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration du génome du peuplier noir : identification de variations structurales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. colloque INRAE Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Orléans, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eQTLs are key players in the integration of genomic and transcriptomic data for phenotype prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Rahmane Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">B4EST International Conference: Managing Forest Genetic Resources (FGR) for an Uncertain Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lisboa, Portugal. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short reads et trios, un duo gagnant pour l'identification de variations structurales chez le peuplier noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative systems biology approach to study the genetic variability and the molecular involved in sunflower heterosis responses to drought stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GisBV symposium inter-PIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems biology approach to study the genetic variability of proteome responses to water deficit in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Plant Systems Biology meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Roscoff, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic trait variation in genetically distincts Arabidopsis thaliana populations from the Pyrenees Mountains highlight acclimation to environmental constraints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duchesse Lacour Mbadinga Mbadinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Plant Science Retreat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Toulouse, France. , 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and integration of heterogeneous data from response to low temperature condition of two Arabidopsis thaliana ecotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Day of the Doctoral School SEVAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and treatment of heterogeneous omics data in order to study the cell wall plasticity in various Pyrenean altitudinal A. thaliana ecotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Chourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Day of the Doctoral School SEVAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantation participative de micro-bosquets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variation in chalcone isomerase defines a major locus controlling growth variation between Populus nigra populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic Variation in Tree Evolution: a case study in black poplar (Populus nigra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Mardoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eQTLs are key players in the integration of genomic and transcriptomic data for phenotype prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Rahmane Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic data from leaves of twenty-four sunflower genotypes under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et traitement de données omiques hétérogènes en vue de l'étude de la plasticité de la paroi chez des écotypes de la plante modèle Arabidopsis thaliana provenant d'altitudes contrastées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie végétale. Université Paul Sabatier - Toulouse III, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017TOU30219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02004363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId191"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.5873015873px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Harold Duruflé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research Scientist at INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">harold-durufle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6020-2822</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">233622861</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">216154981842367741808</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PROJECTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">On Going:</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026-2030 </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARBOOST</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (PEPR SVA AAP2025, €500k)Carbon Boost in Woody Perennials under Stress. Project Coordinator.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2027 </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIMe-ID Consortium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (INRAE DIGIT-BIO Metaprogram, €20k)Interdisciplinary Work on Methodologies for Integrating Temporal Data in Biology. Co-coordinator of the project.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2028 </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EpiMyc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ANR-24-CE20-5751)The Epigenetics of Mycorrhizae. Co-coordinator of WP2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Past:</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 INRAE CSR Incubator Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (€8k)MicroGroves: Creating, maintaining, and evaluating micro-groves. Project Coordinator.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2020 </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUNRISE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Project IA-11-BTBR-0005)Sunflower genetic resources for improving oil production stability under water stress. Task leader 4.2 & 6.2 (systems biology approach).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESEARCH EXPERIENCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Scientist: Integrative genomic prediction of complex phenotypes using system biology approach</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Integrated Biology for the Development of Tree and Forest Diversity Laboratory, UMR INRAE/ONF 0588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PostDoc position: Develop the systems biology approach within the </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUNRISE project</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ; 3 years</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Laboratory of Plant-Microbe Interactions, UMR 2594/441 CNRS/INRA, Toulouse, France- Team: Sunflower Genetics and Genomics (N. Langlade)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorate: “Production and treatment of heterogeneous Omics data in order to study the cell wall plasticity in </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A. thaliana</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ecotypes living at contrasted altitudinal level”; 3 years</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Plant Science Research Laboratory, UMR 5546 UPS/CNRS, Toulouse, France (Pr C. Dunand)- Toulouse Mathematics Institute, France (Pr P. Besse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop ontology curator. Bioversity International, Montpellier Office (France); 10 months</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Team: Crop Ontology project of the Generation Challenge Programme (E. Arnaud)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Internship:2013</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Station Biologique de Roscoff, Marine Plants and Biomolecules, UMR 7139 UPMC/CNRS; 6 months</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory “Ecosystems, Biodiversity, Evolution”, UMR 6553 Rennes 1 University/CNRS; 3 months</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory of Plants Ecophysiological Responses to Environmental Stress, INRA Montpellier; 6 months</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory “Ecology Systematic Evolution”, Paris-Sud 11 University; 4 months</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Team: Photosynthesis, environment and adaptation (P. Streb & G. Cornic)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004-2011</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joseph Fourier Alpine Station, Alpine Botanical garden of Lautaret; Internship 2 months / year</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EDUCATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD of Agronomic and Ecological Sciences, specializing in plant development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">University of Toulouse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">M.Sc. Degree: Integrative plant biology: Gene, Plant, Agro-system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">6 collaborating universities & Agrocampus Ouest (France)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Major: Physiology/Metabolism and Eco-Physiology.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSc Degree: Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Montpellier 2 University (France)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TEACHING and MENTORING</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Abdou Rahmane Wade. Improved genome-based phenotypic predictions with a systems biology approach. (Co-doctoral advisor: Leopoldo Sanchez Rodriguez & Vincent Segura)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Alexandre Duplan. Improvement of pan-genomic knowledge and prediction of complex phenotypes by an integrative multi-omics approach. (Co-doctoral advisor: Leopoldo Sanchez Rodriguez & Stephane Maury)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-on going</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Thomas Wacquet. Machine learning and epigenotyping: a new lever for improving phenotype prediction in plants in an agroecological context. (Co-doctoral advisor: Mathieu Emily & Stephane Maury)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PostDoc:</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Xabi Cazenave</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Since 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Saclay University: Integrative study of omics data. Master 2</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Since 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Orléans University: Integrative biology within the framework of plant biology. Master 2</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 - 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:  Toulouse University, biostatistics and biophysics at BSc. Degree,</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics Data Integration in the Context of Plant Abiotic Stress Signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Abiotic Stress Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2642, Springer US, pp.295-318, 2023, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3044-0_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic regulation of mycorrhizal symbioses: from plastic responses to transgenerational legacies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Beltrán-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry J. de la Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Janoušková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 250 (3), pp.1438-1452. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought-Induced Epigenetic Memory in the cambium of Poplar Trees persists and primes future stress responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Qi Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenvaël Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao-Dong Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2025.10.14.681991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variation in chalcone isomerase defines a major locus controlling radial stem growth variation among Populus nigra populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e50. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic control of abiotic stress-related specialized metabolites in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.199. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-024-10104-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Organ-Specific Profiling of Douglas Fir (Pseudotsuga menziesii) Proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (9), pp.1400. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom13091400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunflower Hybrids and Inbred Lines Adopt Different Physiological Strategies and Proteome Responses to Cope with Water Deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Duhnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.1110. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom13071110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eQTLs are key players in the integration of genomic and transcriptomic data for phenotype prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Rahmane Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.476. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-022-08690-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene regulatory network inference methodology for genomic and transcriptomic data acquired in genetically related heterozygote individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (17), pp.4127-4134. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btac445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic data from leaves of twenty-four sunflower genotypes under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2020074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf metabolomic data of eight sunflower lines and their sixteen hybrids under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, 42 - 6 p. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2021029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A powerful framework for an integrative study with heterogeneous omics data: from univariate statistics to multi-block analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwann Selmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Briefings in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (3), pp.bbaa166. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bib/bbaa166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921927v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative Study Showing the Adaptation to Sub-Optimal Growth Conditions of Natural Populations of Arabidopsis thaliana: A Focus on Cell Wall Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (10), pp.2249. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells9102249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données transcriptomiques de feuilles de huit lignées de tournesol et de leurs 16 hybrides soumis à un stress hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.48. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2020044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA expression dataset of 384 sunflower hybrids in field condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Penouilh-Suzette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnafous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.36. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2020027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic and cell wall proteomic datasets of rosettes and floral stems from five Arabidopsis thaliana ecotypes grown at optimal or sub-optimal temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27, pp.104581. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.104581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping and cell wall polysaccharide composition dataset of five arabidopsis ecotypes grown at optimal or sub-optimal temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.104318. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.104318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic Trait Variation as a Response to Altitude-Related Constraints in Arabidopsis Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duchesse Lacour Mbadinga Mbadinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.430. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.00430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic characterization of sunflower leaf allows discriminating genotype groups or stress levels with a minimal set of metabolic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (4), pp.56. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-019-1515-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data describing the eco-physiological responses of twenty-four sunflower genotypes to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.1296-1301. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2018.10.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell wall proteome analysis of Arabidopsis thaliana mature stems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène San Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (8), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.201600449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proline hydroxylation in cell wall proteins: is it yet possible to define rules?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2017.01802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell wall modifications of two Arabidopsis thaliana ecotypes, Col and Sha, in response to sub-optimal growth conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 263, pp.183-193. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2017.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbivore-induced chemical and molecular responses of the kelps Laminaria digitata and Lessonia spicata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés A Ritter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine A Brillet-Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan A Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey A Cosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.e0173315. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0173315.s011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enlarged cell wall proteome of Arabidopsis thaliana rosettes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène San Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (24), pp.3183-3187. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.201600290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01421109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of epigenetics in local adaptation in sessile oak trees: a population epigenetic association study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur Kupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESEB 2025 - The Evolutionary Biology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics systems biology approach to reveal heterosis and drought response genomic processes in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des OMIQUES VEGETALES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les plateformes omiques végétales du plateau de Saclay, Jun 2024, Saclay, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de biologie des systèmes pour mieux comprendre le déterminisme génétique de la production et de la qualité du bois du peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Xylogénèse 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Travail Xylogenèse du GDR Sciences du Bois, Jun 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of omics data: example of analysis in a plant biology context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe Vigne de BAP et ses amis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of an integrative study to the understanding of plant adaptation to their environment: A focus on plant cell walls.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Wall Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate analyses of heterogeneous omics data highlights the emergence of novel molecular and physiological strategies of drought response in sunflower.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omics Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Ontology Semantics & tools for data annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2d Rencontres du réseau SPE (INRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunflower hybrids and inbred lines adopt different molecular and physiological strategies to respond to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Proteome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical learning on heterogeneous omics data highlights the molecular basis of heterosis of drought response in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome XXVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana as a model plant to study acclimation to sub-optimal growth conditions: An integrative study combining omics approaches reveals the importance of the cell wall.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INPPO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteome responses to water deficit in sunflower: genetic variability, heterosis and links with phenotypic traits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INPPO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell wall adaptation to sub-optimal growth conditions of natural population of Arabidopsis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11es Journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and integration of heterogeneous data from response to low temperature condition of two Arabidopsis thaliana ecotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST FA1306, Workgroup 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonizing trait classes in the crop ontology & aligning with plant and trait ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angelique Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteis Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Crop Ontology and Phenotyping Data Interoperability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la taille optimale d’une core collection appliquée au peuplier noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master 1 AETPF parcours BICG,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of epigenetics in local adaptation in oak trees: a population epigenetic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Duvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Epicatch meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic Variation in Tree Evolution: a case study in black poplar (Populus nigra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Mardoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Epigenetics (EPIPLANT/SEB 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Clermont-Ferrand, France. , Abstract book of EPIPLANT/SEB 2024, Session VI Chromatin in transcription, replication and repair (Poster #69), pp.131-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What epigenetics can bring to (plant) physiologists and ecologists in a climate change context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nouan-le-Fuzelier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des variations géographiques, génétiques et temporelles de la phénologie de floraison chez le peuplier noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabi Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées doctorales de la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Blois, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees short-time and inter-annual epigenetic somatic memories in response to drought-rewatering cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lejan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration du génome du peuplier noir : identification de variations structurales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. colloque INRAE Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Orléans, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eQTLs are key players in the integration of genomic and transcriptomic data for phenotype prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Rahmane Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">B4EST International Conference: Managing Forest Genetic Resources (FGR) for an Uncertain Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lisboa, Portugal. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short reads et trios, un duo gagnant pour l'identification de variations structurales chez le peuplier noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative systems biology approach to study the genetic variability and the molecular involved in sunflower heterosis responses to drought stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GisBV symposium inter-PIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems biology approach to study the genetic variability of proteome responses to water deficit in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Plant Systems Biology meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Roscoff, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic trait variation in genetically distincts Arabidopsis thaliana populations from the Pyrenees Mountains highlight acclimation to environmental constraints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duchesse Lacour Mbadinga Mbadinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Plant Science Retreat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Toulouse, France. , 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and integration of heterogeneous data from response to low temperature condition of two Arabidopsis thaliana ecotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Day of the Doctoral School SEVAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and treatment of heterogeneous omics data in order to study the cell wall plasticity in various Pyrenean altitudinal A. thaliana ecotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Chourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Day of the Doctoral School SEVAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantation participative de micro-bosquets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variation in chalcone isomerase defines a major locus controlling growth variation between Populus nigra populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic Variation in Tree Evolution: a case study in black poplar (Populus nigra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Mardoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eQTLs are key players in the integration of genomic and transcriptomic data for phenotype prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Rahmane Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic data from leaves of twenty-four sunflower genotypes under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et traitement de données omiques hétérogènes en vue de l'étude de la plasticité de la paroi chez des écotypes de la plante modèle Arabidopsis thaliana provenant d'altitudes contrastées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie végétale. Université Paul Sabatier - Toulouse III, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017TOU30219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02004363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId194"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="674A37DC"/>
+    <w:nsid w:val="C0CBB098"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/harold-durufle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6020-2822" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233622861" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216154981842367741808" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pepr-selection-vegetale.fr/les-projets-de-recherche/les-projets-issus-d-appels-a-projet/carboost" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://time-id.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epimyc.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/ProjetIA-11-BTBR-0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inrae.fr/sunrise/What-is-SUNRISE" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;jean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3044-0_16" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05500190v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Beltr&#225;n-Torres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry J. de la Cruz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Janou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70982" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322036v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duplan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Qi Feng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenva&#235;l Laskar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Dong Cai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.10.14.681991" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070106v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.559" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468891v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10104-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209576v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gautier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13091400" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161450v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chaubet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Duhnen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13071110" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Rahmane Wade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08690-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomi&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brouard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac445" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321074v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flandin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021029" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139476v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020074" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921927v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merwann Selmani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jamet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa166" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965604v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albenne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9102249" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974900v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gody" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020044" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912579v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Penouilh-Suzette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomies" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnafous" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020027" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938744v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104581" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121670v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104318" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115698v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse Lacour Mbadinga Mbadinga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00430" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487236v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1515-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625452v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.10.045" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606770v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201600449" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620851v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01802" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121655v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2017.07.015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01587420v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s A Ritter" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabioch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine A Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan A Corre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A Cosse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173315.s011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01421109v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201600290" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LR6R3ZX8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241621v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Brandt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628618v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628657v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300759v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509280v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509300v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511777v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509317v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391988v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaubet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509374v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509356v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509390v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509455v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509472v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Angelique Laporte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteis Lucas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Arnaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228453v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sow" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056784v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daviaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283904v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Jan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04071607v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabi Cazenave" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157492v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937688v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540839v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937654v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511754v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511745v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511709v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511731v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511721v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Chourr&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314922v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919866v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170410v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509327v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544815v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Langlade" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02004363v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30219" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/harold-durufle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6020-2822" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233622861" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216154981842367741808" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pepr-selection-vegetale.fr/les-projets-de-recherche/les-projets-issus-d-appels-a-projet/carboost" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://time-id.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epimyc.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/ProjetIA-11-BTBR-0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inrae.fr/sunrise/What-is-SUNRISE" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;jean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3044-0_16" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05500190v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Beltr&#225;n-Torres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry J. de la Cruz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Janou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70982" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322036v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duplan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Qi Feng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenva&#235;l Laskar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Dong Cai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.10.14.681991" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070106v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.559" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468891v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10104-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209576v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gautier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13091400" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161450v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chaubet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Duhnen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13071110" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Rahmane Wade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08690-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomi&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brouard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac445" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139476v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020074" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321074v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flandin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021029" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921927v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merwann Selmani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jamet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa166" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965604v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albenne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9102249" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974900v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gody" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020044" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912579v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Penouilh-Suzette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomies" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnafous" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020027" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938744v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104581" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121670v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104318" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115698v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse Lacour Mbadinga Mbadinga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00430" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487236v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1515-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625452v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.10.045" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606770v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201600449" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620851v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01802" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121655v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2017.07.015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01587420v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s A Ritter" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabioch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine A Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan A Corre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A Cosse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173315.s011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01421109v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201600290" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LR6R3ZX8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241621v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Brandt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628618v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628657v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300759v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509280v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509300v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511777v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509317v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391988v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaubet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509374v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509356v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509390v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509455v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509472v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Angelique Laporte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteis Lucas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Arnaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05586988v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Druart" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228453v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sow" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056784v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daviaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283904v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Jan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04071607v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabi Cazenave" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157492v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937688v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540839v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937654v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511754v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511745v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511709v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511731v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511721v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Chourr&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314922v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919866v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170410v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509327v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544815v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Langlade" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02004363v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30219" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>