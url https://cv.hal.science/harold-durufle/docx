--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.5873015873px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Harold Duruflé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research Scientist at INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">harold-durufle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6020-2822</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">233622861</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">216154981842367741808</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PROJECTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">On Going:</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026-2030 </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARBOOST</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (PEPR SVA AAP2025, €500k)Carbon Boost in Woody Perennials under Stress. Project Coordinator.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2027 </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIMe-ID Consortium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (INRAE DIGIT-BIO Metaprogram, €20k)Interdisciplinary Work on Methodologies for Integrating Temporal Data in Biology. Co-coordinator of the project.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2028 </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EpiMyc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ANR-24-CE20-5751)The Epigenetics of Mycorrhizae. Co-coordinator of WP2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Past:</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 INRAE CSR Incubator Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (€8k)MicroGroves: Creating, maintaining, and evaluating micro-groves. Project Coordinator.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2020 </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUNRISE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Project IA-11-BTBR-0005)Sunflower genetic resources for improving oil production stability under water stress. Task leader 4.2 & 6.2 (systems biology approach).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESEARCH EXPERIENCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Scientist: Integrative genomic prediction of complex phenotypes using system biology approach</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Integrated Biology for the Development of Tree and Forest Diversity Laboratory, UMR INRAE/ONF 0588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PostDoc position: Develop the systems biology approach within the </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUNRISE project</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ; 3 years</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Laboratory of Plant-Microbe Interactions, UMR 2594/441 CNRS/INRA, Toulouse, France- Team: Sunflower Genetics and Genomics (N. Langlade)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorate: “Production and treatment of heterogeneous Omics data in order to study the cell wall plasticity in </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A. thaliana</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ecotypes living at contrasted altitudinal level”; 3 years</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Plant Science Research Laboratory, UMR 5546 UPS/CNRS, Toulouse, France (Pr C. Dunand)- Toulouse Mathematics Institute, France (Pr P. Besse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop ontology curator. Bioversity International, Montpellier Office (France); 10 months</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Team: Crop Ontology project of the Generation Challenge Programme (E. Arnaud)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Internship:2013</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Station Biologique de Roscoff, Marine Plants and Biomolecules, UMR 7139 UPMC/CNRS; 6 months</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory “Ecosystems, Biodiversity, Evolution”, UMR 6553 Rennes 1 University/CNRS; 3 months</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory of Plants Ecophysiological Responses to Environmental Stress, INRA Montpellier; 6 months</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory “Ecology Systematic Evolution”, Paris-Sud 11 University; 4 months</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Team: Photosynthesis, environment and adaptation (P. Streb & G. Cornic)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004-2011</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joseph Fourier Alpine Station, Alpine Botanical garden of Lautaret; Internship 2 months / year</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EDUCATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD of Agronomic and Ecological Sciences, specializing in plant development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">University of Toulouse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">M.Sc. Degree: Integrative plant biology: Gene, Plant, Agro-system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">6 collaborating universities & Agrocampus Ouest (France)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Major: Physiology/Metabolism and Eco-Physiology.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSc Degree: Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Montpellier 2 University (France)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TEACHING and MENTORING</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Abdou Rahmane Wade. Improved genome-based phenotypic predictions with a systems biology approach. (Co-doctoral advisor: Leopoldo Sanchez Rodriguez & Vincent Segura)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Alexandre Duplan. Improvement of pan-genomic knowledge and prediction of complex phenotypes by an integrative multi-omics approach. (Co-doctoral advisor: Leopoldo Sanchez Rodriguez & Stephane Maury)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-on going</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Thomas Wacquet. Machine learning and epigenotyping: a new lever for improving phenotype prediction in plants in an agroecological context. (Co-doctoral advisor: Mathieu Emily & Stephane Maury)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PostDoc:</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Xabi Cazenave</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Since 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Saclay University: Integrative study of omics data. Master 2</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Since 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Orléans University: Integrative biology within the framework of plant biology. Master 2</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 - 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:  Toulouse University, biostatistics and biophysics at BSc. Degree,</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics Data Integration in the Context of Plant Abiotic Stress Signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Abiotic Stress Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2642, Springer US, pp.295-318, 2023, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3044-0_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic regulation of mycorrhizal symbioses: from plastic responses to transgenerational legacies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Beltrán-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry J. de la Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Janoušková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 250 (3), pp.1438-1452. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought-Induced Epigenetic Memory in the cambium of Poplar Trees persists and primes future stress responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Qi Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenvaël Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao-Dong Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2025.10.14.681991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variation in chalcone isomerase defines a major locus controlling radial stem growth variation among Populus nigra populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e50. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic control of abiotic stress-related specialized metabolites in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.199. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-024-10104-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Organ-Specific Profiling of Douglas Fir (Pseudotsuga menziesii) Proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (9), pp.1400. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom13091400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunflower Hybrids and Inbred Lines Adopt Different Physiological Strategies and Proteome Responses to Cope with Water Deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Duhnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.1110. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom13071110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eQTLs are key players in the integration of genomic and transcriptomic data for phenotype prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Rahmane Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.476. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-022-08690-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene regulatory network inference methodology for genomic and transcriptomic data acquired in genetically related heterozygote individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (17), pp.4127-4134. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btac445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic data from leaves of twenty-four sunflower genotypes under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2020074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf metabolomic data of eight sunflower lines and their sixteen hybrids under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, 42 - 6 p. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2021029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A powerful framework for an integrative study with heterogeneous omics data: from univariate statistics to multi-block analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwann Selmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Briefings in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (3), pp.bbaa166. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bib/bbaa166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921927v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative Study Showing the Adaptation to Sub-Optimal Growth Conditions of Natural Populations of Arabidopsis thaliana: A Focus on Cell Wall Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (10), pp.2249. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells9102249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données transcriptomiques de feuilles de huit lignées de tournesol et de leurs 16 hybrides soumis à un stress hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.48. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2020044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA expression dataset of 384 sunflower hybrids in field condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Penouilh-Suzette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnafous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.36. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2020027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic and cell wall proteomic datasets of rosettes and floral stems from five Arabidopsis thaliana ecotypes grown at optimal or sub-optimal temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27, pp.104581. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.104581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping and cell wall polysaccharide composition dataset of five arabidopsis ecotypes grown at optimal or sub-optimal temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.104318. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.104318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic Trait Variation as a Response to Altitude-Related Constraints in Arabidopsis Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duchesse Lacour Mbadinga Mbadinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.430. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.00430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic characterization of sunflower leaf allows discriminating genotype groups or stress levels with a minimal set of metabolic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (4), pp.56. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-019-1515-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data describing the eco-physiological responses of twenty-four sunflower genotypes to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.1296-1301. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2018.10.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell wall proteome analysis of Arabidopsis thaliana mature stems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène San Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (8), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.201600449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proline hydroxylation in cell wall proteins: is it yet possible to define rules?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2017.01802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell wall modifications of two Arabidopsis thaliana ecotypes, Col and Sha, in response to sub-optimal growth conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 263, pp.183-193. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2017.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbivore-induced chemical and molecular responses of the kelps Laminaria digitata and Lessonia spicata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés A Ritter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine A Brillet-Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan A Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey A Cosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.e0173315. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0173315.s011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enlarged cell wall proteome of Arabidopsis thaliana rosettes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène San Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (24), pp.3183-3187. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.201600290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01421109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of epigenetics in local adaptation in sessile oak trees: a population epigenetic association study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur Kupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESEB 2025 - The Evolutionary Biology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics systems biology approach to reveal heterosis and drought response genomic processes in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des OMIQUES VEGETALES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les plateformes omiques végétales du plateau de Saclay, Jun 2024, Saclay, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de biologie des systèmes pour mieux comprendre le déterminisme génétique de la production et de la qualité du bois du peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Xylogénèse 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Travail Xylogenèse du GDR Sciences du Bois, Jun 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of omics data: example of analysis in a plant biology context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe Vigne de BAP et ses amis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of an integrative study to the understanding of plant adaptation to their environment: A focus on plant cell walls.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Wall Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate analyses of heterogeneous omics data highlights the emergence of novel molecular and physiological strategies of drought response in sunflower.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omics Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Ontology Semantics & tools for data annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2d Rencontres du réseau SPE (INRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunflower hybrids and inbred lines adopt different molecular and physiological strategies to respond to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Proteome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical learning on heterogeneous omics data highlights the molecular basis of heterosis of drought response in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome XXVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana as a model plant to study acclimation to sub-optimal growth conditions: An integrative study combining omics approaches reveals the importance of the cell wall.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INPPO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteome responses to water deficit in sunflower: genetic variability, heterosis and links with phenotypic traits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INPPO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell wall adaptation to sub-optimal growth conditions of natural population of Arabidopsis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11es Journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and integration of heterogeneous data from response to low temperature condition of two Arabidopsis thaliana ecotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST FA1306, Workgroup 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonizing trait classes in the crop ontology & aligning with plant and trait ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angelique Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteis Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Crop Ontology and Phenotyping Data Interoperability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la taille optimale d’une core collection appliquée au peuplier noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master 1 AETPF parcours BICG,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of epigenetics in local adaptation in oak trees: a population epigenetic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Duvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Epicatch meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic Variation in Tree Evolution: a case study in black poplar (Populus nigra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Mardoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Epigenetics (EPIPLANT/SEB 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Clermont-Ferrand, France. , Abstract book of EPIPLANT/SEB 2024, Session VI Chromatin in transcription, replication and repair (Poster #69), pp.131-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What epigenetics can bring to (plant) physiologists and ecologists in a climate change context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nouan-le-Fuzelier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des variations géographiques, génétiques et temporelles de la phénologie de floraison chez le peuplier noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabi Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées doctorales de la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Blois, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees short-time and inter-annual epigenetic somatic memories in response to drought-rewatering cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lejan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration du génome du peuplier noir : identification de variations structurales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. colloque INRAE Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Orléans, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eQTLs are key players in the integration of genomic and transcriptomic data for phenotype prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Rahmane Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">B4EST International Conference: Managing Forest Genetic Resources (FGR) for an Uncertain Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lisboa, Portugal. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short reads et trios, un duo gagnant pour l'identification de variations structurales chez le peuplier noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative systems biology approach to study the genetic variability and the molecular involved in sunflower heterosis responses to drought stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GisBV symposium inter-PIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems biology approach to study the genetic variability of proteome responses to water deficit in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Plant Systems Biology meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Roscoff, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic trait variation in genetically distincts Arabidopsis thaliana populations from the Pyrenees Mountains highlight acclimation to environmental constraints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duchesse Lacour Mbadinga Mbadinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Plant Science Retreat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Toulouse, France. , 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and integration of heterogeneous data from response to low temperature condition of two Arabidopsis thaliana ecotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Day of the Doctoral School SEVAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and treatment of heterogeneous omics data in order to study the cell wall plasticity in various Pyrenean altitudinal A. thaliana ecotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Chourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Day of the Doctoral School SEVAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantation participative de micro-bosquets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variation in chalcone isomerase defines a major locus controlling growth variation between Populus nigra populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic Variation in Tree Evolution: a case study in black poplar (Populus nigra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Mardoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eQTLs are key players in the integration of genomic and transcriptomic data for phenotype prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Rahmane Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic data from leaves of twenty-four sunflower genotypes under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et traitement de données omiques hétérogènes en vue de l'étude de la plasticité de la paroi chez des écotypes de la plante modèle Arabidopsis thaliana provenant d'altitudes contrastées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie végétale. Université Paul Sabatier - Toulouse III, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017TOU30219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02004363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId194"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.5873015873px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Harold Duruflé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research Scientist at INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">harold-durufle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6020-2822</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">233622861</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">216154981842367741808</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PROJECTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">On Going:</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026-2030 </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARBOOST</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (PEPR SVA AAP2025, €500k)Carbon Boost in Woody Perennials under Stress. Project Coordinator.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2027 </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIMe-ID Consortium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (INRAE DIGIT-BIO Metaprogram, €20k)Interdisciplinary Work on Methodologies for Integrating Temporal Data in Biology. Co-coordinator of the project.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2028 </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EpiMyc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ANR-24-CE20-5751)The Epigenetics of Mycorrhizae. Co-coordinator of WP2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Past:</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 INRAE CSR Incubator Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (€8k)MicroGroves: Creating, maintaining, and evaluating micro-groves. Project Coordinator.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2020 </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUNRISE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Project IA-11-BTBR-0005)Sunflower genetic resources for improving oil production stability under water stress. Task leader 4.2 & 6.2 (systems biology approach).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESEARCH EXPERIENCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Scientist: Integrative genomic prediction of complex phenotypes using system biology approach</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Integrated Biology for the Development of Tree and Forest Diversity Laboratory, UMR INRAE/ONF 0588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PostDoc position: Develop the systems biology approach within the </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUNRISE project</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ; 3 years</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Laboratory of Plant-Microbe Interactions, UMR 2594/441 CNRS/INRA, Toulouse, France- Team: Sunflower Genetics and Genomics (N. Langlade)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorate: “Production and treatment of heterogeneous Omics data in order to study the cell wall plasticity in </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A. thaliana</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ecotypes living at contrasted altitudinal level”; 3 years</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Plant Science Research Laboratory, UMR 5546 UPS/CNRS, Toulouse, France (Pr C. Dunand)- Toulouse Mathematics Institute, France (Pr P. Besse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop ontology curator. Bioversity International, Montpellier Office (France); 10 months</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Team: Crop Ontology project of the Generation Challenge Programme (E. Arnaud)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Internship:2013</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Station Biologique de Roscoff, Marine Plants and Biomolecules, UMR 7139 UPMC/CNRS; 6 months</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory “Ecosystems, Biodiversity, Evolution”, UMR 6553 Rennes 1 University/CNRS; 3 months</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory of Plants Ecophysiological Responses to Environmental Stress, INRA Montpellier; 6 months</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory “Ecology Systematic Evolution”, Paris-Sud 11 University; 4 months</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Team: Photosynthesis, environment and adaptation (P. Streb & G. Cornic)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004-2011</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joseph Fourier Alpine Station, Alpine Botanical garden of Lautaret; Internship 2 months / year</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EDUCATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD of Agronomic and Ecological Sciences, specializing in plant development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">University of Toulouse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">M.Sc. Degree: Integrative plant biology: Gene, Plant, Agro-system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">6 collaborating universities & Agrocampus Ouest (France)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Major: Physiology/Metabolism and Eco-Physiology.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSc Degree: Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Montpellier 2 University (France)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TEACHING and MENTORING</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Abdou Rahmane Wade. Improved genome-based phenotypic predictions with a systems biology approach. (Co-doctoral advisor: Leopoldo Sanchez Rodriguez & Vincent Segura)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Alexandre Duplan. Improvement of pan-genomic knowledge and prediction of complex phenotypes by an integrative multi-omics approach. (Co-doctoral advisor: Leopoldo Sanchez Rodriguez & Stephane Maury)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-on going</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Thomas Wacquet. Machine learning and epigenotyping: a new lever for improving phenotype prediction in plants in an agroecological context. (Co-doctoral advisor: Mathieu Emily & Stephane Maury)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PostDoc:</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Xabi Cazenave</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Since 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Saclay University: Integrative study of omics data. Master 2</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Since 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Orléans University: Integrative biology within the framework of plant biology. Master 2</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 - 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:  Toulouse University, biostatistics and biophysics at BSc. Degree,</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics Data Integration in the Context of Plant Abiotic Stress Signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Abiotic Stress Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2642, Springer US, pp.295-318, 2023, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3044-0_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic regulation of mycorrhizal symbioses: from plastic responses to transgenerational legacies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Beltrán-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry J. de la Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Janoušková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 250 (3), pp.1438-1452. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought-Induced Epigenetic Memory in the cambium of Poplar Trees persists and primes future stress responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Qi Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenvaël Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao-Dong Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2025.10.14.681991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variation in chalcone isomerase defines a major locus controlling radial stem growth variation among Populus nigra populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e50. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic control of abiotic stress-related specialized metabolites in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.199. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-024-10104-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Organ-Specific Profiling of Douglas Fir (Pseudotsuga menziesii) Proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (9), pp.1400. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom13091400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunflower Hybrids and Inbred Lines Adopt Different Physiological Strategies and Proteome Responses to Cope with Water Deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Duhnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.1110. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom13071110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eQTLs are key players in the integration of genomic and transcriptomic data for phenotype prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Rahmane Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.476. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-022-08690-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene regulatory network inference methodology for genomic and transcriptomic data acquired in genetically related heterozygote individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (17), pp.4127-4134. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btac445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf metabolomic data of eight sunflower lines and their sixteen hybrids under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, 42 - 6 p. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2021029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A powerful framework for an integrative study with heterogeneous omics data: from univariate statistics to multi-block analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwann Selmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Briefings in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (3), pp.bbaa166. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bib/bbaa166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921927v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic data from leaves of twenty-four sunflower genotypes under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2020074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative Study Showing the Adaptation to Sub-Optimal Growth Conditions of Natural Populations of Arabidopsis thaliana: A Focus on Cell Wall Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (10), pp.2249. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells9102249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données transcriptomiques de feuilles de huit lignées de tournesol et de leurs 16 hybrides soumis à un stress hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.48. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2020044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA expression dataset of 384 sunflower hybrids in field condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Penouilh-Suzette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonnafous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.36. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2020027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic and cell wall proteomic datasets of rosettes and floral stems from five Arabidopsis thaliana ecotypes grown at optimal or sub-optimal temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27, pp.104581. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.104581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping and cell wall polysaccharide composition dataset of five arabidopsis ecotypes grown at optimal or sub-optimal temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.104318. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.104318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic Trait Variation as a Response to Altitude-Related Constraints in Arabidopsis Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duchesse Lacour Mbadinga Mbadinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.430. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.00430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic characterization of sunflower leaf allows discriminating genotype groups or stress levels with a minimal set of metabolic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (4), pp.56. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-019-1515-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data describing the eco-physiological responses of twenty-four sunflower genotypes to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.1296-1301. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2018.10.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell wall proteome analysis of Arabidopsis thaliana mature stems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène San Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (8), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.201600449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proline hydroxylation in cell wall proteins: is it yet possible to define rules?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2017.01802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell wall modifications of two Arabidopsis thaliana ecotypes, Col and Sha, in response to sub-optimal growth conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 263, pp.183-193. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2017.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbivore-induced chemical and molecular responses of the kelps Laminaria digitata and Lessonia spicata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés A Ritter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine A Brillet-Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan A Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey A Cosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.e0173315. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0173315.s011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enlarged cell wall proteome of Arabidopsis thaliana rosettes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène San Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (24), pp.3183-3187. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.201600290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01421109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of epigenetics in local adaptation in sessile oak trees: a population epigenetic association study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur Kupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESEB 2025 - The Evolutionary Biology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics systems biology approach to reveal heterosis and drought response genomic processes in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des OMIQUES VEGETALES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les plateformes omiques végétales du plateau de Saclay, Jun 2024, Saclay, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de biologie des systèmes pour mieux comprendre le déterminisme génétique de la production et de la qualité du bois du peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Xylogénèse 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Travail Xylogenèse du GDR Sciences du Bois, Jun 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of omics data: example of analysis in a plant biology context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe Vigne de BAP et ses amis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of an integrative study to the understanding of plant adaptation to their environment: A focus on plant cell walls.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Wall Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate analyses of heterogeneous omics data highlights the emergence of novel molecular and physiological strategies of drought response in sunflower.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omics Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Ontology Semantics & tools for data annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2d Rencontres du réseau SPE (INRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunflower hybrids and inbred lines adopt different molecular and physiological strategies to respond to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Proteome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical learning on heterogeneous omics data highlights the molecular basis of heterosis of drought response in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome XXVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana as a model plant to study acclimation to sub-optimal growth conditions: An integrative study combining omics approaches reveals the importance of the cell wall.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INPPO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteome responses to water deficit in sunflower: genetic variability, heterosis and links with phenotypic traits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INPPO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell wall adaptation to sub-optimal growth conditions of natural population of Arabidopsis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11es Journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and integration of heterogeneous data from response to low temperature condition of two Arabidopsis thaliana ecotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST FA1306, Workgroup 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonizing trait classes in the crop ontology & aligning with plant and trait ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angelique Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteis Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Crop Ontology and Phenotyping Data Interoperability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la taille optimale d’une core collection appliquée au peuplier noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master 1 AETPF parcours BICG,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of epigenetics in local adaptation in oak trees: a population epigenetic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Duvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Epicatch meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic Variation in Tree Evolution: a case study in black poplar (Populus nigra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Mardoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Epigenetics (EPIPLANT/SEB 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Clermont-Ferrand, France. , Abstract book of EPIPLANT/SEB 2024, Session VI Chromatin in transcription, replication and repair (Poster #69), pp.131-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What epigenetics can bring to (plant) physiologists and ecologists in a climate change context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nouan-le-Fuzelier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des variations géographiques, génétiques et temporelles de la phénologie de floraison chez le peuplier noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabi Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées doctorales de la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Blois, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees short-time and inter-annual epigenetic somatic memories in response to drought-rewatering cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lejan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration du génome du peuplier noir : identification de variations structurales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. colloque INRAE Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Orléans, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eQTLs are key players in the integration of genomic and transcriptomic data for phenotype prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Rahmane Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">B4EST International Conference: Managing Forest Genetic Resources (FGR) for an Uncertain Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lisboa, Portugal. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short reads et trios, un duo gagnant pour l'identification de variations structurales chez le peuplier noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative systems biology approach to study the genetic variability and the molecular involved in sunflower heterosis responses to drought stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GisBV symposium inter-PIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems biology approach to study the genetic variability of proteome responses to water deficit in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Plant Systems Biology meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Roscoff, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic trait variation in genetically distincts Arabidopsis thaliana populations from the Pyrenees Mountains highlight acclimation to environmental constraints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duchesse Lacour Mbadinga Mbadinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Plant Science Retreat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Toulouse, France. , 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and integration of heterogeneous data from response to low temperature condition of two Arabidopsis thaliana ecotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Day of the Doctoral School SEVAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and treatment of heterogeneous omics data in order to study the cell wall plasticity in various Pyrenean altitudinal A. thaliana ecotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ranocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Chourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Day of the Doctoral School SEVAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantation participative de micro-bosquets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variation in chalcone isomerase defines a major locus controlling growth variation between Populus nigra populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic Variation in Tree Evolution: a case study in black poplar (Populus nigra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Mardoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eQTLs are key players in the integration of genomic and transcriptomic data for phenotype prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Rahmane Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic data from leaves of twenty-four sunflower genotypes under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et traitement de données omiques hétérogènes en vue de l'étude de la plasticité de la paroi chez des écotypes de la plante modèle Arabidopsis thaliana provenant d'altitudes contrastées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie végétale. Université Paul Sabatier - Toulouse III, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017TOU30219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02004363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId194"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C0CBB098"/>
+    <w:nsid w:val="7D3E8A38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/harold-durufle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6020-2822" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233622861" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216154981842367741808" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pepr-selection-vegetale.fr/les-projets-de-recherche/les-projets-issus-d-appels-a-projet/carboost" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://time-id.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epimyc.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/ProjetIA-11-BTBR-0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inrae.fr/sunrise/What-is-SUNRISE" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;jean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3044-0_16" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05500190v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Beltr&#225;n-Torres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry J. de la Cruz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Janou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70982" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322036v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duplan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Qi Feng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenva&#235;l Laskar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Dong Cai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.10.14.681991" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070106v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.559" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468891v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10104-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209576v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gautier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13091400" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161450v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chaubet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Duhnen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13071110" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Rahmane Wade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08690-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomi&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brouard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac445" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139476v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020074" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321074v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flandin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021029" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921927v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merwann Selmani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jamet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa166" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965604v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albenne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9102249" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974900v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gody" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020044" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912579v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Penouilh-Suzette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomies" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnafous" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020027" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938744v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104581" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121670v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104318" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115698v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse Lacour Mbadinga Mbadinga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00430" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487236v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1515-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625452v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.10.045" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606770v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201600449" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620851v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01802" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121655v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2017.07.015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01587420v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s A Ritter" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabioch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine A Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan A Corre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A Cosse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173315.s011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01421109v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201600290" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LR6R3ZX8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241621v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Brandt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628618v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628657v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300759v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509280v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509300v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511777v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509317v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391988v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaubet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509374v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509356v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509390v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509455v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509472v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Angelique Laporte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteis Lucas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Arnaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05586988v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Druart" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228453v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sow" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056784v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daviaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283904v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Jan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04071607v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabi Cazenave" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157492v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937688v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540839v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937654v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511754v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511745v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511709v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511731v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511721v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Chourr&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314922v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919866v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170410v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509327v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544815v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Langlade" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02004363v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30219" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/harold-durufle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6020-2822" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233622861" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216154981842367741808" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pepr-selection-vegetale.fr/les-projets-de-recherche/les-projets-issus-d-appels-a-projet/carboost" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://time-id.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epimyc.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/ProjetIA-11-BTBR-0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inrae.fr/sunrise/What-is-SUNRISE" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;jean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3044-0_16" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05500190v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Beltr&#225;n-Torres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry J. de la Cruz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Janou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70982" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322036v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duplan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Qi Feng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenva&#235;l Laskar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Dong Cai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.10.14.681991" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070106v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.559" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468891v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10104-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209576v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gautier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13091400" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161450v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chaubet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Duhnen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13071110" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Rahmane Wade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08690-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomi&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brouard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac445" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321074v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flandin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021029" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921927v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merwann Selmani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jamet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa166" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139476v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020074" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965604v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albenne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9102249" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974900v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gody" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020044" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912579v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Penouilh-Suzette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomies" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnafous" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020027" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938744v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104581" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121670v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104318" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115698v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse Lacour Mbadinga Mbadinga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00430" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487236v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1515-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625452v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.10.045" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606770v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201600449" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620851v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01802" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121655v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2017.07.015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01587420v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s A Ritter" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabioch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine A Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan A Corre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A Cosse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173315.s011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01421109v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201600290" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LR6R3ZX8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241621v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Brandt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628618v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628657v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300759v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509280v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509300v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511777v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509317v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391988v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaubet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509374v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509356v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509390v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509455v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509472v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Angelique Laporte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteis Lucas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Arnaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05586988v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Druart" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228453v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sow" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056784v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daviaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283904v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Jan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04071607v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabi Cazenave" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157492v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937688v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540839v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937654v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511754v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511745v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511709v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511731v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511721v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Chourr&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314922v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919866v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170410v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509327v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544815v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Langlade" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02004363v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30219" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>