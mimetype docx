--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1255,2166 +1255,2166 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Période d’essai déraisonnable au sens de la Convention n° 158 sur le licenciement : précision jurisprudentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers sociaux du Barreau de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 240, A 40, pp.122-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un syndicat ne peut se voir communiquer un document destiné normalement au CE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers Lamy du CSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 119, pp.25-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conditions de validité de l’agrément d’une association de consommateurs après modification postérieure de son objet statutaire et de sa dénomination sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 41, pp.7-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CDD : l’indemnité de précarité ne peut être réduite que s’il y a une offre de formation effective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Lamy du CSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 120, pp.26-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccination obligatoire en milieu de travail : sanction du refus non justifié du salarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisprudence Sociale Lamy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 329, pp.10-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 240, A 40, pp.122-123</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Période d’essai : mise en place, exécution et rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers Lamy du CSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 114, pp.26-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 119, pp.25-26</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harcèlement moral : la Cour de cassation apporte d’utiles précisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence Sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 327, pp.10-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 114, pp.26-29</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir de direction de l’employeur et respect du droit à la vie personnelle et familiale et au repos du salarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 - Doctr., 1159, pp.13-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Harcèlement moral : la Cour de cassation apporte d’utiles précisions</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation de sécurité pesant sur le salarié : ombre et lumière jurisprudentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 751 - Doctr., pp.114-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance du statut de gérant-salarié : conséquences pécuniaires, compensation et précisions sur la prescription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.392-399</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modification du contrat de travail par réduction des responsabilités et prérogatives du salarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7/8 - juillet-août, pp.803-807</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanction-modification : obligations de l’employeur et prescription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisprudence Sociale Lamy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 327, pp.10-15</w:t>
+              <w:t xml:space="preserve">, 2011, 301, pp.11-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 15 - Doctr., 1159, pp.13-18</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le forfait sans référence horaire d’un cadre dirigeant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1496, pp.8-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Obligation de sécurité pesant sur le salarié : ombre et lumière jurisprudentielles</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accidents de la circulation : notion de « voie propre » des chemins de fer et tramways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31, Jur., pp.2184-2188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportement « fautif » du salarié en réaction à son harcèlement moral : nullité du licenciement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence Sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 306, pp.20-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exception au principe des droits de la défense du salarié et nature du litige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 - Jur., pp.306-308</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action syndicale : intervention volontaire dans un procès prud’homal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 - Chron., pp.724-727</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renonciation par avance du salarié et de l’employeur aux règles d’ordre public de licenciement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 - Jur., pp.1580-1583</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statut particulier de gérant salarié : conditions d’application, renonciation et prescription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 - Jur., pp.1251-1255</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligations familiales impérieuses et mise en œuvre du contrat de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Jurisprudence Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 01/01/09 - Chron., pp.3-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit du salarié de pouvoir vérifier les modalités de calcul de sa rémunération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31, Jur., pp.2209-2212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réduction de l'indemnité de précarité et formation professionnelle du salarié sous CDD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36 - Jur., pp.2582-2587</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défense en justice d’un intérêt collectif : recevabilité de l’action civile d’un groupement non agréée fondée sur son préjudice direct et personnel en raison de son objet statutaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15, pp.13-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le syndrome anxio-dépressif à l’origine d’un accident du travail et faute inexcusable de l’employeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 - Jur., pp.1767-1771</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Requalification du mandat social d’un PGD en contrat de travail et sa responsabilité de chef d’entreprise, D. 2006, n° 12, Jur., p. 845-848, en collaboration avec Louisette D. Gaba, Docteur en droit privé, avocate au Barreau d’Evreux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Licenciement pour cause inhérente à la personne du salarié : le cas d’un risque de conflit d’intérêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42, Jur., pp.2901-2904</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’obligation de sécurité salariée : le retour à la lettre et à l’esprit de l’article L. 230-3 du code du travail ?, D. 2006, n° 14, Jur., p. 973-976.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le refus du salarié et ses vicissitudes : pour un droit commun et autonome de refus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Droit ouvrier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 751 - Doctr., pp.114-122</w:t>
+              <w:t xml:space="preserve">, 2005, 683 - Doctr., pp.242-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.392-399</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Licenciement pour perturbation du fonctionnement de l’entreprise nécessitant le remplacement définitif du salarié absent, D. 2005, n° 11, Jur., p. 765-768.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 7/8 - juillet-août, pp.803-807</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement des conditions de travail : règles de mise en œuvre et régime juridique du refus du salarié, D. 2005, n° 25, Jur., p. 1678-1682.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 301, pp.11-14</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La renonciation du salarié au délai de cinq jours institué par l’article L. 122-14 du code du travail, D. 2005, n° 38, Jur., p. 2662-2664.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...1172 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400350v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02400365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’obligation de sécurité salariée : le malaise jurisprudentiel demeure, D. 2005, n° 26, Jur., p. 1758-1762.</w:t>
               </w:r>
@@ -6075,51 +6075,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EFEADD39"/>
+    <w:nsid w:val="E691AE43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6306,51 +6306,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/harold-kobina-gaba" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3249-7723" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227364848" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/138153124369324492274" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417827v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Kobina Gaba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398967v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398965v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398962v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398959v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399120v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399121v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399035v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398961v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398972v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398975v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398974v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399136v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399139v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399131v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399133v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399137v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399132v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399135v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398981v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399008v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399149v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399146v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399147v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399143v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399141v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399150v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399011v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399152v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399154v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399156v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399159v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399158v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400341v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400331v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399013v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400350v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400375v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400365v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400359v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400381v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400389v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399014v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399015v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400400v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400393v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400405v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400419v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400415v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400429v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400437v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399017v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399025v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399021v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400442v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400450v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272676v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cayol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legitech.lu/en/shop/actecodrof-les-activites-economiques-a-l-aune-des-droits-fondamentaux-16307#attr=16768,16769,16767,17574" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939887v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bottini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pastorel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Raulin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942332v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6611-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448730v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Gaba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398977v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417863v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leseditionsducredij.org/index.php/produit/retour-sur-lhomme-et-la-terre-retrospectives-et-perspectives-liber-amicorum-en-lhonneur-de-guy-adjete-kouassigan/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272622v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803768v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582852v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469710v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legitech.lu/shop/product/le-consentement-11481#attr=13432,13433,13434" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legitech.lu/shop/product/nature-et-souverainete-11909#attr=7400,7403,12821" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955428v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398971v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_relations_entre_l_union_europeenne_les_pays_acp_et_les_ptom_la_fin_d_un_cycle_fabien_bottini_harold_gaba_jean_paul_pastorel_arnaud_de_raulin-9782343192536-65468.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414030v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399038v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053982" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02377910v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/harold-kobina-gaba" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3249-7723" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227364848" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/138153124369324492274" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417827v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Kobina Gaba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398967v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398965v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398962v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398959v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399120v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399121v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399035v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398961v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398972v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398975v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398974v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399136v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399137v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399132v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399139v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399131v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399133v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399135v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398981v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399008v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399149v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399146v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399147v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399143v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399141v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399150v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399011v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399152v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399154v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399156v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399159v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399158v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400341v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400331v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399013v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400375v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400365v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400359v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400381v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400389v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399014v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399015v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400400v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400393v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400405v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400419v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400415v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400429v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400437v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399017v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399025v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399021v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400442v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400450v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272676v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cayol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legitech.lu/en/shop/actecodrof-les-activites-economiques-a-l-aune-des-droits-fondamentaux-16307#attr=16768,16769,16767,17574" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939887v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bottini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pastorel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Raulin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942332v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6611-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448730v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Gaba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398977v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417863v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leseditionsducredij.org/index.php/produit/retour-sur-lhomme-et-la-terre-retrospectives-et-perspectives-liber-amicorum-en-lhonneur-de-guy-adjete-kouassigan/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272622v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803768v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582852v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469710v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legitech.lu/shop/product/le-consentement-11481#attr=13432,13433,13434" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legitech.lu/shop/product/nature-et-souverainete-11909#attr=7400,7403,12821" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955428v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398971v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_relations_entre_l_union_europeenne_les_pays_acp_et_les_ptom_la_fin_d_un_cycle_fabien_bottini_harold_gaba_jean_paul_pastorel_arnaud_de_raulin-9782343192536-65468.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414030v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399038v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053982" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02377910v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>