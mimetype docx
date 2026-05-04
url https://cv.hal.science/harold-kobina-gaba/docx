--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -634,3822 +634,3822 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The collective protection of consumers in European Union Law : The Need of a « class action (or Collective Action) Vs Political, Economic et Legal reasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary Political Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Special Issue « The limits of Regional cooperation », Center for Contemporary Political Research, Mongolia, 327 p. Actes de colloque, 3 - Winter (1), pp.46-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits de la défense du salarié : bonne foi et charge de la preuve du caractère strictement nécessaire des documents de l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence Sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 390, pp.18-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Droit du CHSCT à demander réparation du préjudice subi pour atteinte à ses prérogatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisprudence Sociale Lamy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 386-5, pp.19-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Droits de la défense du salarié : bonne foi et charge de la preuve du caractère strictement nécessaire des documents de l'entreprise</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection collective des consommateurs en droit européen : nécessité d’une action de groupe ou de recours collectifs et raisons politico-économiques et juridiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2014-3, pp.1473-1490</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réorganisation de l’entreprise et santé et sécurité au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 - Doctr. 1146, pp.7-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maladie du salarié assimilée à un handicap : régime juridique, pouvoir de l’employeur et office du juge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisprudence Sociale Lamy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 390, pp.18-22</w:t>
+              <w:t xml:space="preserve">, 2013, 347, pp.20-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Special Issue « The limits of Regional cooperation », Center for Contemporary Political Research, Mongolia, 327 p. Actes de colloque, 3 - Winter (1), pp.46-56</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de critères ou éléments objectifs ou raison ou situation objective : influence du droit européen sur le droit national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2012-4, pp.1613-1626</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2014-3, pp.1473-1490</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action syndicale : concurrence ou complémentarité avec les prérogatives des institutions représentatives du personnel et les droits individuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence Sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 327, pp.4-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Réorganisation de l’entreprise et santé et sécurité au travail</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Période d’essai : mise en place, exécution et rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers Lamy du CSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 114, pp.26-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Période d’essai déraisonnable au sens de la Convention n° 158 sur le licenciement : précision jurisprudentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers sociaux du Barreau de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 240, A 40, pp.122-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un syndicat ne peut se voir communiquer un document destiné normalement au CE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers Lamy du CSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 119, pp.25-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation de sécurité de résultat de l’employeur : possibilité d’une cause exonératoire de responsabilité et office du juge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence Sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 324, pp.18-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions de validité de l’agrément d’une association de consommateurs après modification postérieure de son objet statutaire et de sa dénomination sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41, pp.7-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CDD : l’indemnité de précarité ne peut être réduite que s’il y a une offre de formation effective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers Lamy du CSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 120, pp.26-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaccination obligatoire en milieu de travail : sanction du refus non justifié du salarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence Sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 329, pp.10-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harcèlement moral : la Cour de cassation apporte d’utiles précisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence Sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 327, pp.10-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir de direction de l’employeur et respect du droit à la vie personnelle et familiale et au repos du salarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 15 - Doctr. 1146, pp.7-11</w:t>
+              <w:t xml:space="preserve">, 2012, 15 - Doctr., 1159, pp.13-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La maladie du salarié assimilée à un handicap : régime juridique, pouvoir de l’employeur et office du juge</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation de sécurité pesant sur le salarié : ombre et lumière jurisprudentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 751 - Doctr., pp.114-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modification du contrat de travail par réduction des responsabilités et prérogatives du salarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7/8 - juillet-août, pp.803-807</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance du statut de gérant-salarié : conséquences pécuniaires, compensation et précisions sur la prescription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.392-399</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanction-modification : obligations de l’employeur et prescription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisprudence Sociale Lamy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 347, pp.20-24</w:t>
+              <w:t xml:space="preserve">, 2011, 301, pp.11-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2012-4, pp.1613-1626</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le forfait sans référence horaire d’un cadre dirigeant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1496, pp.8-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Action syndicale : concurrence ou complémentarité avec les prérogatives des institutions représentatives du personnel et les droits individuels</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accidents de la circulation : notion de « voie propre » des chemins de fer et tramways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31, Jur., pp.2184-2188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportement « fautif » du salarié en réaction à son harcèlement moral : nullité du licenciement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisprudence Sociale Lamy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 327, pp.4-9</w:t>
+              <w:t xml:space="preserve">, 2011, 306, pp.20-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 324, pp.18-21</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action syndicale : intervention volontaire dans un procès prud’homal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 - Chron., pp.724-727</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 240, A 40, pp.122-123</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exception au principe des droits de la défense du salarié et nature du litige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 - Jur., pp.306-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 119, pp.25-26</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renonciation par avance du salarié et de l’employeur aux règles d’ordre public de licenciement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 - Jur., pp.1580-1583</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conditions de validité de l’agrément d’une association de consommateurs après modification postérieure de son objet statutaire et de sa dénomination sociale</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statut particulier de gérant salarié : conditions d’application, renonciation et prescription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 - Jur., pp.1251-1255</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligations familiales impérieuses et mise en œuvre du contrat de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Jurisprudence Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 01/01/09 - Chron., pp.3-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit du salarié de pouvoir vérifier les modalités de calcul de sa rémunération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31, Jur., pp.2209-2212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réduction de l'indemnité de précarité et formation professionnelle du salarié sous CDD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36 - Jur., pp.2582-2587</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défense en justice d’un intérêt collectif : recevabilité de l’action civile d’un groupement non agréée fondée sur son préjudice direct et personnel en raison de son objet statutaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 41, pp.7-12</w:t>
+              <w:t xml:space="preserve">, 2007, 15, pp.13-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 120, pp.26-27</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le syndrome anxio-dépressif à l’origine d’un accident du travail et faute inexcusable de l’employeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 - Jur., pp.1767-1771</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 329, pp.10-13</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Requalification du mandat social d’un PGD en contrat de travail et sa responsabilité de chef d’entreprise, D. 2006, n° 12, Jur., p. 845-848, en collaboration avec Louisette D. Gaba, Docteur en droit privé, avocate au Barreau d’Evreux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 114, pp.26-29</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Licenciement pour cause inhérente à la personne du salarié : le cas d’un risque de conflit d’intérêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42, Jur., pp.2901-2904</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 327, pp.10-15</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’obligation de sécurité salariée : le retour à la lettre et à l’esprit de l’article L. 230-3 du code du travail ?, D. 2006, n° 14, Jur., p. 973-976.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 15 - Doctr., 1159, pp.13-18</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Licenciement pour perturbation du fonctionnement de l’entreprise nécessitant le remplacement définitif du salarié absent, D. 2005, n° 11, Jur., p. 765-768.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Obligation de sécurité pesant sur le salarié : ombre et lumière jurisprudentielles</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement des conditions de travail : règles de mise en œuvre et régime juridique du refus du salarié, D. 2005, n° 25, Jur., p. 1678-1682.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le refus du salarié et ses vicissitudes : pour un droit commun et autonome de refus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Droit ouvrier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 751 - Doctr., pp.114-122</w:t>
+              <w:t xml:space="preserve">, 2005, 683 - Doctr., pp.242-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.392-399</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La renonciation du salarié au délai de cinq jours institué par l’article L. 122-14 du code du travail, D. 2005, n° 38, Jur., p. 2662-2664.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 7/8 - juillet-août, pp.803-807</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’obligation de sécurité salariée : le malaise jurisprudentiel demeure, D. 2005, n° 26, Jur., p. 1758-1762.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 301, pp.11-14</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production en justice d’un document de l’entreprise par le salarié pour assurer sa défense, D. 2004, n° 32, Jur., p. 2326-2330.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1496, pp.8-9</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accident du travail : abandon du critère de la soudaineté et confirmation du critère de la subordination, D. 2003, n° 26, Jur., p. 1724-1726.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Accidents de la circulation : notion de « voie propre » des chemins de fer et tramways</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignorance, mépris ou respect circonstancié du droit applicable dans l’entreprise?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 31, Jur., pp.2184-2188</w:t>
+              <w:t xml:space="preserve">, 2003, Point de vue, 14, pp.915-917</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 306, pp.20-25</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La défense des intérêts de l’enfant victime de maltraitance commise par ses représentants légaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 4 - Chron., pp.9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Exception au principe des droits de la défense du salarié et nature du litige</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’obligation de sécurité salariée : conditions de sa mise en œuvre et de sa sanction, D. 2002, n° 26, J., p. 2079-2082.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 5 - Jur., pp.306-308</w:t>
+              <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Action syndicale : intervention volontaire dans un procès prud’homal</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ingestion mortelle d’alcool pendant une mission professionnelle à l’étranger peut être reconnue comme un accident de travail, D. 2002, n° 19, J., p. 1515-1517.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 12 - Chron., pp.724-727</w:t>
+              <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Renonciation par avance du salarié et de l’employeur aux règles d’ordre public de licenciement</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature de l’action juridictionnelle en suppression des clauses abusives d’un contrat, D. 2002, n° 42, J., p. 3200-3202.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 23 - Jur., pp.1580-1583</w:t>
+              <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Statut particulier de gérant salarié : conditions d’application, renonciation et prescription</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dénonciation par le salarié de faits délictueux dans l’entreprise ne constitue pas en soi une faute, D. 2001, n° 11, J., p. 894-897.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 18 - Jur., pp.1251-1255</w:t>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 01/01/09 - Chron., pp.3-10</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le licenciement pour absences répétées dues à une longue maladie, D. 2001, n° 29, Jur. p. 2339-2342.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le droit du salarié de pouvoir vérifier les modalités de calcul de sa rémunération</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’action en justice pour la défense d’un intérêt collectif : l’imbroglio politico-juridique et économique, Les Petites Affiches, 24 mars 2000, n° 60, p. 9-15.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’usage professionnel et l’existence de la période d’essai dans le contrat de travail : la protection du salarié par l’éviction du droit commun des contrats, D. 2000, n° 32, J., p. 682-684.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 31, Jur., pp.2209-2212</w:t>
+              <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 36 - Jur., pp.2582-2587</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de la responsabilité civile au regard de l'homosexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 21 et 22 juillet (203 - Doctr.), pp.5-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 15, pp.13-20</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multirécidive légale et opportunité des poursuites et de la sanction: la complexité du phénomène &amp;quot;trouble à l'ordre public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 4 / 1999 - Chron., pp.559-570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 25 - Jur., pp.1767-1771</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La requalification du contrat de franchise en contrat de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et protection sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 3 - Chron., pp.4-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...1448 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399025v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02399021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La licéité des moyens de preuve dans le contentieux prud’homal : le cas des documents de l’entreprise, D. 1999, n° 30, Jur. p. 431-434.</w:t>
               </w:r>
@@ -5076,827 +5076,827 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Notions de victime (droit d’accès à un tribunal) et de recours effectif au sens de la Convention EDH : prise en compte nécessaire des circonstances très particulières de l'espèce, spéc. p. 179-302</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amandine CAYOL et Harold Kobina GABA (sous la direction de), Les activités économiques à l’aune des droits fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legitech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 476 p., 2025, coll. Droit et Economie, 978-2-919826-40-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Confiscation et blanchiment confrontés au droit de propriété et aux droits de la défense : interactions et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre de Recherches et d’Études en Droit et Institutions Judiciaires (CREDIJ). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retour sur l’homme et la terre : rétrospective et perspectives, Liber amicorum en l’honneur de Guy Adjété Kouassigan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du CREDIJ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 656, spéc. p. 591-625, 2025, 978-99982-2-906-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions du CREDIJ</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp. 656, spéc. p. 591-625, 2025, 978-99982-2-906-8</w:t>
+                <w:t xml:space="preserve">hal-05417863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour de l’État : mimétisme étatique ou construction d’un Etat ? Le cas des Etats africains néocolonisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moctar Fall Mohamedou, (sous la direction de), Le retour de l'État : Puissance et libertés, collection Publications du Centre Mauritanien des Etudes et Recherche Juridiques, Economiques et Sociales (CMERJES), 1re édition, 2024.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, spéc. pp.103-143., 2024, 978-2-37700-415-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Amandine CAYOL et Harold Kobina GABA (sous la direction de), Les activités économiques à l’aune des droits fondamentaux</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailleurs détachés en UE : régime et portée juridiques des certificats E101/A1 au regard du travail dissimulé, de la santé et la sécurité des travailleurs, de la fraude sociale et de la concurrence déloyale (affaire Bouygues)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Bruno. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les défis actuels de l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Legitech, pp.183-218, 2022, Droit et Économie, 978-2-919814-32-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat de travail, subordination juridique et consentement du salarié : rétrospective et perspectives pour une horizontalité des pouvoirs dans l’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Roy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le consentement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legitech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 476 p., 2025, coll. Droit et Economie, 978-2-919826-40-7</w:t>
+              <w:t xml:space="preserve">, pp.117-182, 2021, Droit et Économie, 978-2-919814-13-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, spéc. pp.103-143., 2024, 978-2-37700-415-7</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'obsolescence programmée, calibrage, invendus, déchets …, corollaires du système capitaliste : enjeu de santé et environnemental national (souveraineté) ou planétaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Roy; Michel Bruno. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature et souveraineté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legitech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.146-184, 2021, Droit et Économie, 978-2-919782-74-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Legitech, pp.183-218, 2022, Droit et Économie, 978-2-919814-32-9</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluation des activités et de la qualité des pratiques professionnelles dans le cadre de l’action sociale et médico-sociale: enjeux, objet, acteurs, critères et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arezki Médini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défis du social : la reconquête de sens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.83-109, 2020, 978-2-343-20862-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Le consentement</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accords ACP-UE et protection des salariés et des consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Bottini; Harold Gaba; Jean-Paul Pastorel; Arnaud de Raulin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les relations entre l’Union européenne, les pays ACP et les PTOM. La fin d’un cycle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.117-182, 2021, Droit et Économie, 978-2-919814-13-8</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">© L'Harmattan, Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 59-77, 2020, Portes Océanes, 978-2-343-19253-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.146-184, 2021, Droit et Économie, 978-2-919782-74-1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution du droit européen du handicap sous l’influence de l’ONU : l’assimilation possible entre handicap et maladie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Bottini; Harold Kobina Gaba; Pierre Chabal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le régionalisme et ses limites. Regards croisés franco-kazakhs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.151-160, 2016, Cultures juridiques et politiques, 9782875743350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.83-109, 2020, 978-2-343-20862-6</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Bottini; Harold Kobina Gaba; Pierre Chabal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le régionalisme et ses limites, Regards croisés franco-kazahs / Actes de colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, Peter Lang, pp.179-182, 2016, Cultures juridiques et politiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...158 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414030v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-02399038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6075,51 +6075,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E691AE43"/>
+    <w:nsid w:val="F8D82341"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6306,51 +6306,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/harold-kobina-gaba" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3249-7723" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227364848" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/138153124369324492274" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417827v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Kobina Gaba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398967v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398965v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398962v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398959v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399120v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399121v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399035v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398961v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398972v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398975v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398974v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399136v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399137v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399132v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399139v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399131v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399133v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399135v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398981v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399008v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399149v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399146v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399147v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399143v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399141v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399150v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399011v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399152v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399154v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399156v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399159v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399158v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400341v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400331v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399013v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400375v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400365v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400359v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400381v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400389v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399014v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399015v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400400v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400393v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400405v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400419v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400415v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400429v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400437v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399017v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399025v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399021v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400442v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400450v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272676v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cayol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legitech.lu/en/shop/actecodrof-les-activites-economiques-a-l-aune-des-droits-fondamentaux-16307#attr=16768,16769,16767,17574" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939887v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bottini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pastorel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Raulin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942332v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6611-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448730v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Gaba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398977v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417863v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leseditionsducredij.org/index.php/produit/retour-sur-lhomme-et-la-terre-retrospectives-et-perspectives-liber-amicorum-en-lhonneur-de-guy-adjete-kouassigan/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272622v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803768v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582852v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469710v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legitech.lu/shop/product/le-consentement-11481#attr=13432,13433,13434" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legitech.lu/shop/product/nature-et-souverainete-11909#attr=7400,7403,12821" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955428v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398971v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_relations_entre_l_union_europeenne_les_pays_acp_et_les_ptom_la_fin_d_un_cycle_fabien_bottini_harold_gaba_jean_paul_pastorel_arnaud_de_raulin-9782343192536-65468.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414030v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399038v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053982" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02377910v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/harold-kobina-gaba" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3249-7723" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227364848" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/138153124369324492274" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417827v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Kobina Gaba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398967v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398965v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398962v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398959v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399120v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399035v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399121v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398961v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398972v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398975v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398974v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399137v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399132v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399136v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399139v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399131v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399133v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399135v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398981v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399008v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399145v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399149v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399146v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399147v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399143v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399141v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399011v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399150v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399152v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399154v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399156v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399159v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399158v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400341v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400331v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400375v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400365v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399013v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400359v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400381v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400389v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399014v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399015v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400400v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400405v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400393v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400419v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400415v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400437v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400429v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399017v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399021v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399025v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400442v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400450v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272676v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cayol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legitech.lu/en/shop/actecodrof-les-activites-economiques-a-l-aune-des-droits-fondamentaux-16307#attr=16768,16769,16767,17574" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939887v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bottini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pastorel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Raulin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942332v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6611-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448730v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Gaba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398977v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272622v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417863v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leseditionsducredij.org/index.php/produit/retour-sur-lhomme-et-la-terre-retrospectives-et-perspectives-liber-amicorum-en-lhonneur-de-guy-adjete-kouassigan/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803768v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582852v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469710v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legitech.lu/shop/product/le-consentement-11481#attr=13432,13433,13434" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legitech.lu/shop/product/nature-et-souverainete-11909#attr=7400,7403,12821" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955428v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398971v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_relations_entre_l_union_europeenne_les_pays_acp_et_les_ptom_la_fin_d_un_cycle_fabien_bottini_harold_gaba_jean_paul_pastorel_arnaud_de_raulin-9782343192536-65468.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399038v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053982" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414030v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02377910v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>