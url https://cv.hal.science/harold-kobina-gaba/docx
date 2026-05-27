--- v2 (2026-05-04)
+++ v3 (2026-05-27)
@@ -100,51 +100,51 @@
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-3249-7723</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">227364848</w:t>
+          <w:t xml:space="preserve">194157784</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">138153124369324492274</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
@@ -289,4218 +289,4218 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’évaluation des activités et de la qualité des pratiques professionnelles dans le cadre de l’action sociale et médico-sociale: enjeux, objet, acteurs, critères et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2019-2, pp.555-577</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les intérêts général, collectif et individuel : coexistence, opposition formelle, dynamique interne, interaction, interdépendance et complémentarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2019-3, pp.1055-1120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’évaluation des activités et de la qualité des pratiques professionnelles dans le cadre de l’action sociale et médico-sociale: enjeux, objet, acteurs, critères et limites</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation des litiges de consommation entre professionnels et consommateurs : de la généralisation à la qualité et à l’évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2019-2, pp.555-577</w:t>
+              <w:t xml:space="preserve">, 2019, 2019-1, pp.233-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La médiation des litiges de consommation entre professionnels et consommateurs : de la généralisation à la qualité et à l’évaluation</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’argent sale : quelques réflexions à propos de la fabrication de l’argent sale et des finalités et limites des luttes contre son blanchiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2019-1, pp.233-252</w:t>
+              <w:t xml:space="preserve">, 2019, 2018-4, pp.1641-1657</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L’argent sale : quelques réflexions à propos de la fabrication de l’argent sale et des finalités et limites des luttes contre son blanchiment</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflit parental : l'intérêt supérieur de l'enfant et son baptême</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, pp.13-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The collective protection of consumers in European Union Law : The Need of a « class action (or Collective Action) Vs Political, Economic et Legal reasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary Political Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Special Issue « The limits of Regional cooperation », Center for Contemporary Political Research, Mongolia, 327 p. Actes de colloque, 3 - Winter (1), pp.46-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit du CHSCT à demander réparation du préjudice subi pour atteinte à ses prérogatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence Sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 386-5, pp.19-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits de la défense du salarié : bonne foi et charge de la preuve du caractère strictement nécessaire des documents de l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence Sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 390, pp.18-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection collective des consommateurs en droit européen : nécessité d’une action de groupe ou de recours collectifs et raisons politico-économiques et juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2018-4, pp.1641-1657</w:t>
+              <w:t xml:space="preserve">, 2015, 2014-3, pp.1473-1490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conflit parental : l'intérêt supérieur de l'enfant et son baptême</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réorganisation de l’entreprise et santé et sécurité au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 - Doctr. 1146, pp.7-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maladie du salarié assimilée à un handicap : régime juridique, pouvoir de l’employeur et office du juge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence Sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 347, pp.20-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de critères ou éléments objectifs ou raison ou situation objective : influence du droit européen sur le droit national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2012-4, pp.1613-1626</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action syndicale : concurrence ou complémentarité avec les prérogatives des institutions représentatives du personnel et les droits individuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence Sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 327, pp.4-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Période d’essai : mise en place, exécution et rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers Lamy du CSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 114, pp.26-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions de validité de l’agrément d’une association de consommateurs après modification postérieure de son objet statutaire et de sa dénomination sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 11, pp.13-18</w:t>
+              <w:t xml:space="preserve">, 2012, 41, pp.7-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Special Issue « The limits of Regional cooperation », Center for Contemporary Political Research, Mongolia, 327 p. Actes de colloque, 3 - Winter (1), pp.46-56</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CDD : l’indemnité de précarité ne peut être réduite que s’il y a une offre de formation effective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers Lamy du CSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 120, pp.26-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droits de la défense du salarié : bonne foi et charge de la preuve du caractère strictement nécessaire des documents de l'entreprise</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaccination obligatoire en milieu de travail : sanction du refus non justifié du salarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisprudence Sociale Lamy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 390, pp.18-22</w:t>
+              <w:t xml:space="preserve">, 2012, 329, pp.10-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit du CHSCT à demander réparation du préjudice subi pour atteinte à ses prérogatives</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation de sécurité de résultat de l’employeur : possibilité d’une cause exonératoire de responsabilité et office du juge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisprudence Sociale Lamy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 386-5, pp.19-22</w:t>
+              <w:t xml:space="preserve">, 2012, 324, pp.18-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2014-3, pp.1473-1490</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Période d’essai déraisonnable au sens de la Convention n° 158 sur le licenciement : précision jurisprudentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers sociaux du Barreau de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 240, A 40, pp.122-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Réorganisation de l’entreprise et santé et sécurité au travail</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un syndicat ne peut se voir communiquer un document destiné normalement au CE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers Lamy du CSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 119, pp.25-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harcèlement moral : la Cour de cassation apporte d’utiles précisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence Sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 327, pp.10-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir de direction de l’employeur et respect du droit à la vie personnelle et familiale et au repos du salarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 15 - Doctr. 1146, pp.7-11</w:t>
+              <w:t xml:space="preserve">, 2012, 15 - Doctr., 1159, pp.13-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La maladie du salarié assimilée à un handicap : régime juridique, pouvoir de l’employeur et office du juge</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation de sécurité pesant sur le salarié : ombre et lumière jurisprudentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 751 - Doctr., pp.114-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance du statut de gérant-salarié : conséquences pécuniaires, compensation et précisions sur la prescription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.392-399</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modification du contrat de travail par réduction des responsabilités et prérogatives du salarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7/8 - juillet-août, pp.803-807</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanction-modification : obligations de l’employeur et prescription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisprudence Sociale Lamy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 347, pp.20-24</w:t>
+              <w:t xml:space="preserve">, 2011, 301, pp.11-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2012-4, pp.1613-1626</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportement « fautif » du salarié en réaction à son harcèlement moral : nullité du licenciement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence Sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 306, pp.20-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 327, pp.4-9</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accidents de la circulation : notion de « voie propre » des chemins de fer et tramways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31, Jur., pp.2184-2188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 114, pp.26-29</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le forfait sans référence horaire d’un cadre dirigeant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1496, pp.8-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 240, A 40, pp.122-123</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exception au principe des droits de la défense du salarié et nature du litige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 - Jur., pp.306-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 119, pp.25-26</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action syndicale : intervention volontaire dans un procès prud’homal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 - Chron., pp.724-727</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 324, pp.18-21</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renonciation par avance du salarié et de l’employeur aux règles d’ordre public de licenciement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 - Jur., pp.1580-1583</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conditions de validité de l’agrément d’une association de consommateurs après modification postérieure de son objet statutaire et de sa dénomination sociale</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statut particulier de gérant salarié : conditions d’application, renonciation et prescription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 - Jur., pp.1251-1255</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligations familiales impérieuses et mise en œuvre du contrat de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Jurisprudence Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 01/01/09 - Chron., pp.3-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit du salarié de pouvoir vérifier les modalités de calcul de sa rémunération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31, Jur., pp.2209-2212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réduction de l'indemnité de précarité et formation professionnelle du salarié sous CDD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36 - Jur., pp.2582-2587</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défense en justice d’un intérêt collectif : recevabilité de l’action civile d’un groupement non agréée fondée sur son préjudice direct et personnel en raison de son objet statutaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 41, pp.7-12</w:t>
+              <w:t xml:space="preserve">, 2007, 15, pp.13-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 120, pp.26-27</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le syndrome anxio-dépressif à l’origine d’un accident du travail et faute inexcusable de l’employeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 - Jur., pp.1767-1771</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 329, pp.10-13</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Requalification du mandat social d’un PGD en contrat de travail et sa responsabilité de chef d’entreprise, D. 2006, n° 12, Jur., p. 845-848, en collaboration avec Louisette D. Gaba, Docteur en droit privé, avocate au Barreau d’Evreux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12, pp.845</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 327, pp.10-15</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Licenciement pour cause inhérente à la personne du salarié : le cas d’un risque de conflit d’intérêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42, Jur., pp.2901-2904</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 15 - Doctr., 1159, pp.13-18</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’obligation de sécurité salariée : le retour à la lettre et à l’esprit de l’article L. 230-3 du code du travail ?, D. 2006, n° 14, Jur., p. 973-976.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14, pp.973</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Obligation de sécurité pesant sur le salarié : ombre et lumière jurisprudentielles</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La renonciation du salarié au délai de cinq jours institué par l’article L. 122-14 du code du travail, D. 2005, n° 38, Jur., p. 2662-2664.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le refus du salarié et ses vicissitudes : pour un droit commun et autonome de refus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Droit ouvrier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 751 - Doctr., pp.114-122</w:t>
+              <w:t xml:space="preserve">, 2005, 683 - Doctr., pp.242-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 7/8 - juillet-août, pp.803-807</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement des conditions de travail : règles de mise en œuvre et régime juridique du refus du salarié, D. 2005, n° 25, Jur., p. 1678-1682.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.392-399</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Licenciement pour perturbation du fonctionnement de l’entreprise nécessitant le remplacement définitif du salarié absent, D. 2005, n° 11, Jur., p. 765-768.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 301, pp.11-14</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’obligation de sécurité salariée : le malaise jurisprudentiel demeure, D. 2005, n° 26, Jur., p. 1758-1762.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1496, pp.8-9</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production en justice d’un document de l’entreprise par le salarié pour assurer sa défense, D. 2004, n° 32, Jur., p. 2326-2330.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32, pp.2326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Accidents de la circulation : notion de « voie propre » des chemins de fer et tramways</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accident du travail : abandon du critère de la soudaineté et confirmation du critère de la subordination, D. 2003, n° 26, Jur., p. 1724-1726.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 31, Jur., pp.2184-2188</w:t>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 306, pp.20-25</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignorance, mépris ou respect circonstancié du droit applicable dans l’entreprise?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Point de vue, 14, pp.915-917</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Action syndicale : intervention volontaire dans un procès prud’homal</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La défense des intérêts de l’enfant victime de maltraitance commise par ses représentants légaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 4 - Chron., pp.9-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’obligation de sécurité salariée : conditions de sa mise en œuvre et de sa sanction, D. 2002, n° 26, J., p. 2079-2082.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 12 - Chron., pp.724-727</w:t>
+              <w:t xml:space="preserve">, 2002, 26, pp.2079</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Exception au principe des droits de la défense du salarié et nature du litige</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ingestion mortelle d’alcool pendant une mission professionnelle à l’étranger peut être reconnue comme un accident de travail, D. 2002, n° 19, J., p. 1515-1517.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 5 - Jur., pp.306-308</w:t>
+              <w:t xml:space="preserve">, 2002, 19, pp.1515</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Renonciation par avance du salarié et de l’employeur aux règles d’ordre public de licenciement</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature de l’action juridictionnelle en suppression des clauses abusives d’un contrat, D. 2002, n° 42, J., p. 3200-3202.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 23 - Jur., pp.1580-1583</w:t>
+              <w:t xml:space="preserve">, 2002, 42, pp.3200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Statut particulier de gérant salarié : conditions d’application, renonciation et prescription</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dénonciation par le salarié de faits délictueux dans l’entreprise ne constitue pas en soi une faute, D. 2001, n° 11, J., p. 894-897.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 18 - Jur., pp.1251-1255</w:t>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 01/01/09 - Chron., pp.3-10</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le licenciement pour absences répétées dues à une longue maladie, D. 2001, n° 29, Jur. p. 2339-2342.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 29, pp.2339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le droit du salarié de pouvoir vérifier les modalités de calcul de sa rémunération</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’action en justice pour la défense d’un intérêt collectif : l’imbroglio politico-juridique et économique, Les Petites Affiches, 24 mars 2000, n° 60, p. 9-15.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’usage professionnel et l’existence de la période d’essai dans le contrat de travail : la protection du salarié par l’éviction du droit commun des contrats, D. 2000, n° 32, J., p. 682-684.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 31, Jur., pp.2209-2212</w:t>
+              <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Réduction de l'indemnité de précarité et formation professionnelle du salarié sous CDD</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de la responsabilité civile au regard de l'homosexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 21 et 22 juillet (203 - Doctr.), pp.5-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multirécidive légale et opportunité des poursuites et de la sanction: la complexité du phénomène &amp;quot;trouble à l'ordre public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 4 / 1999 - Chron., pp.559-570</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La requalification du contrat de franchise en contrat de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et protection sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 3 - Chron., pp.4-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La licéité des moyens de preuve dans le contentieux prud’homal : le cas des documents de l’entreprise, D. 1999, n° 30, Jur. p. 431-434.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 36 - Jur., pp.2582-2587</w:t>
-[...1724 lines deleted...]
-              <w:t xml:space="preserve">, 1999</w:t>
+              <w:t xml:space="preserve">, 1999, 30, pp.431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -4565,51 +4565,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (5)</w:t>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4630,63 +4630,63 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cayol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Legitech, 10, 476 p., 2025, (Droit et Écolomie), Fabien BOTTINI, 978-2-919826-40-7. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legitech</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.3917/legi.cayol.2025.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
@@ -4885,180 +4885,83 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le régionalisme et ses limites</w:t>
-[...55 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">À l’origine d’un droit régional. La notion de « critères » ou « éléments objectifs » ou « raison » ou « situation objective »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chabal, Pierre (dir.). Peter Lang, pp.281-296, 2015, Enjeux internationaux - Volume 33, 978-2-87574-277-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5068,946 +4971,946 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notions de victime (droit d’accès à un tribunal) et de recours effectif au sens de la Convention EDH : prise en compte nécessaire des circonstances très particulières de l'espèce, spéc. p. 179-302</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amandine CAYOL et Harold Kobina GABA (sous la direction de), Les activités économiques à l’aune des droits fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legitech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 476 p., 2025, coll. Droit et Economie, 978-2-919826-40-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notions de victime (droit d’accès à un tribunal) et de recours effectif au sens de la Convention EDH : prise en compte nécessaire des circonstances très particulières de l'espèce, spéc. p. 179-302</w:t>
-[...22 lines deleted...]
-              <w:t xml:space="preserve">Amandine CAYOL et Harold Kobina GABA (sous la direction de), Les activités économiques à l’aune des droits fondamentaux</w:t>
+                <w:t xml:space="preserve">Confiscation et blanchiment confrontés au droit de propriété et aux droits de la défense : interactions et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de Recherches et d’Études en Droit et Institutions Judiciaires (CREDIJ). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retour sur l’homme et la terre : rétrospective et perspectives, Liber amicorum en l’honneur de Guy Adjété Kouassigan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du CREDIJ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 656, spéc. p. 591-625, 2025, 978-99982-2-906-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour de l’État : mimétisme étatique ou construction d’un Etat ? Le cas des Etats africains néocolonisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moctar Fall Mohamedou, (sous la direction de), Le retour de l'État : Puissance et libertés, collection Publications du Centre Mauritanien des Etudes et Recherche Juridiques, Economiques et Sociales (CMERJES), 1re édition, 2024.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, spéc. pp.103-143., 2024, 978-2-37700-415-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailleurs détachés en UE : régime et portée juridiques des certificats E101/A1 au regard du travail dissimulé, de la santé et la sécurité des travailleurs, de la fraude sociale et de la concurrence déloyale (affaire Bouygues)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Bruno. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les défis actuels de l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Legitech, pp.183-218, 2022, Droit et Économie, 978-2-919814-32-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat de travail, subordination juridique et consentement du salarié : rétrospective et perspectives pour une horizontalité des pouvoirs dans l’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Roy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le consentement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legitech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 476 p., 2025, coll. Droit et Economie, 978-2-919826-40-7</w:t>
+              <w:t xml:space="preserve">, pp.117-182, 2021, Droit et Économie, 978-2-919814-13-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Retour sur l’homme et la terre : rétrospective et perspectives, Liber amicorum en l’honneur de Guy Adjété Kouassigan</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'obsolescence programmée, calibrage, invendus, déchets …, corollaires du système capitaliste : enjeu de santé et environnemental national (souveraineté) ou planétaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Roy; Michel Bruno. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature et souveraineté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp. 656, spéc. p. 591-625, 2025, 978-99982-2-906-8</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legitech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.146-184, 2021, Droit et Économie, 978-2-919782-74-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, spéc. pp.103-143., 2024, 978-2-37700-415-7</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluation des activités et de la qualité des pratiques professionnelles dans le cadre de l’action sociale et médico-sociale: enjeux, objet, acteurs, critères et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arezki Médini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défis du social : la reconquête de sens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.83-109, 2020, 978-2-343-20862-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Legitech, pp.183-218, 2022, Droit et Économie, 978-2-919814-32-9</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accords ACP-UE et protection des salariés et des consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Bottini; Harold Gaba; Jean-Paul Pastorel; Arnaud de Raulin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les relations entre l’Union européenne, les pays ACP et les PTOM. La fin d’un cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">© L'Harmattan, Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 59-77, 2020, Portes Océanes, 978-2-343-19253-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.117-182, 2021, Droit et Économie, 978-2-919814-13-8</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Bottini; Harold Kobina Gaba; Pierre Chabal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le régionalisme et ses limites, Regards croisés franco-kazahs / Actes de colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, Peter Lang, pp.179-182, 2016, Cultures juridiques et politiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.146-184, 2021, Droit et Économie, 978-2-919782-74-1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution du droit européen du handicap sous l’influence de l’ONU : l’assimilation possible entre handicap et maladie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Bottini; Harold Kobina Gaba; Pierre Chabal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le régionalisme et ses limites. Regards croisés franco-kazakhs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.151-160, 2016, Cultures juridiques et politiques, 9782875743350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...179 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...62 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399038v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02414030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'action civile collective (les exemples des syndicats de salariés, des associations familiales et de consommateurs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kobina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droit. Université de Lille 2, 1997. Français. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...28 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02377910v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId105"/>
+      <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6075,51 +5978,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8D82341"/>
+    <w:nsid w:val="51A5640B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6306,51 +6209,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/harold-kobina-gaba" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3249-7723" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227364848" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/138153124369324492274" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417827v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Kobina Gaba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398967v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398965v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398962v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398959v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399120v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399035v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399121v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398961v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398972v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398975v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398974v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399137v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399132v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399136v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399139v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399131v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399133v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399135v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398981v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399008v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399145v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399149v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399146v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399147v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399143v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399141v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399011v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399150v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399152v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399154v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399156v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399159v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399158v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400341v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400331v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400375v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400365v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399013v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400359v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400381v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400389v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399014v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399015v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400400v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400405v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400393v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400419v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400415v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400437v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400429v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399017v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399021v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399025v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400442v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400450v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272676v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cayol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legitech.lu/en/shop/actecodrof-les-activites-economiques-a-l-aune-des-droits-fondamentaux-16307#attr=16768,16769,16767,17574" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939887v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bottini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pastorel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Raulin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942332v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6611-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448730v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Gaba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398977v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272622v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417863v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leseditionsducredij.org/index.php/produit/retour-sur-lhomme-et-la-terre-retrospectives-et-perspectives-liber-amicorum-en-lhonneur-de-guy-adjete-kouassigan/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803768v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582852v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469710v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legitech.lu/shop/product/le-consentement-11481#attr=13432,13433,13434" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legitech.lu/shop/product/nature-et-souverainete-11909#attr=7400,7403,12821" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955428v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398971v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_relations_entre_l_union_europeenne_les_pays_acp_et_les_ptom_la_fin_d_un_cycle_fabien_bottini_harold_gaba_jean_paul_pastorel_arnaud_de_raulin-9782343192536-65468.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399038v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053982" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414030v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02377910v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/harold-kobina-gaba" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3249-7723" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194157784" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/138153124369324492274" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417827v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Kobina Gaba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398965v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398967v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398962v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398959v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399120v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399035v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399126v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399121v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398961v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398972v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398975v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398974v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399139v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399131v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399133v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399136v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399137v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399132v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399135v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398981v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399008v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399149v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399146v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399141v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399143v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399147v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399150v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399011v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399152v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399154v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399156v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399159v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399158v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400341v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400331v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399013v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400365v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400375v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400359v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400381v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400389v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399014v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399015v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400400v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400405v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400393v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400419v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400415v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400437v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400429v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399017v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399021v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399025v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400442v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400450v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272676v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cayol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/legi.cayol.2025.01" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939887v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bottini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pastorel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Raulin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942332v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6611-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398977v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272622v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legitech.lu/en/shop/actecodrof-les-activites-economiques-a-l-aune-des-droits-fondamentaux-16307#attr=16768,16769,16767,17574" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417863v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leseditionsducredij.org/index.php/produit/retour-sur-lhomme-et-la-terre-retrospectives-et-perspectives-liber-amicorum-en-lhonneur-de-guy-adjete-kouassigan/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803768v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582852v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469710v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legitech.lu/shop/product/le-consentement-11481#attr=13432,13433,13434" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962522v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legitech.lu/shop/product/nature-et-souverainete-11909#attr=7400,7403,12821" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955428v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398971v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_relations_entre_l_union_europeenne_les_pays_acp_et_les_ptom_la_fin_d_un_cycle_fabien_bottini_harold_gaba_jean_paul_pastorel_arnaud_de_raulin-9782343192536-65468.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414030v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399038v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053982" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02377910v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>