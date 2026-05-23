--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -112,50 +112,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">124893929</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">xs1QJW8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -179,2949 +200,2949 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-level multi-robot coordination in a shared workspace for pick-and-place operations using MILP optimization and heuristic for conflict resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes El Ghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, pp.105465. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.robot.2026.105465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local and Global Graph Modeling with Edge-weighted Graph Attention Network for Handwritten Mathematical Expression Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yejing Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Zanibbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 178, pp.113410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patcog.2026.113410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05154190v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey on Handwritten Mathematical Expression Recognition: The Rise of Encoder-Decoder and GNN Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Nghia Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuong Tuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Zanibbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masaki Nakagawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patcog.2024.110531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of training and expertise on deep neural network attention and human attention during a medical image classification task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bourreille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (4), pp.6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1167/jov.24.4.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P445 Wireless capsule endoscopy reading support for Crohn’s disease patients using deep neural networks with an active learning method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Rouveyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Subileau-Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bourreille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 18 (Supplement_1), pp.i908-i908. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjad212.0575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing and evaluating saliency maps for image classification: a tutorial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Model-based inexact graph matching on top of DNNs for semantic scene understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dahyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 235, pp.103744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2023.103744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.32.2.020801⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04082936v1</w:t>
+                <w:t xml:space="preserve">hal-04264704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based inexact graph matching on top of DNNs for semantic scene understanding</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Computing and evaluating saliency maps for image classification: a tutorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (02), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.32.2.020801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2023.103744⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04264704v1</w:t>
+                <w:t xml:space="preserve">hal-04082936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A time-lapse embryo dataset for morphokinetic parameter prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Feyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Boulant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.108258. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond deep learning: automatic morpho-kinetic parameter extraction using spatial attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 37 (Supplement_1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/humrep/deac107.161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03918968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BR-NPA : a non-parametric high-resolution attention model to improve the interpretability of attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suiyi Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 132, pp.108927. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patcog.2022.108927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of artificial intelligence and machine learning for the hip and knee surgeon: current state and implications for the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Crenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Orthopaedics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00264-022-05346-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-expert annotation of Crohn’s disease images of the small bowel for automatic detection using a convolutional recurrent attention neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid de Maissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathurin Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fondain-Bossiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endoscopy International Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 09 (07), pp.E1136 - E1144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/a-1468-3964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general framework for the recognition of online handwritten graphics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Julca-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina S. T. Hirata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10032-019-00349-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tree-BLSTM-based recognition system for online handwritten mathematical expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ting Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Computing and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00521-018-3817-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online flowchart understanding by combining max-margin Markov random field with grammatical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengcheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20 (2), pp.123-136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10032-017-0284-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Speech and Handwriting Modalities for Mathematical Expression Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Medjkoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Petitrenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Human-Machine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 47 (2), pp.259-272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/THMS.2017.2647850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing the state of the art for handwritten math recognition: the CROHME competitions, 2011–2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Zanibbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utpal Garain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 19 (2), pp.173--189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10032-016-0263-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01319786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using BLSTM for interpretation of 2-D languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ting Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, De l’analyse du manuscrit à la recherche d’information dans les réseaux sociaux, 19 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/DN.19.2-3.135-157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches multimodales pour la reconnaissance d'expressions mathématiques. Collaboration des modalités audio et écriture manuscrite en-ligne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Medjkoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Petitrenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (3), pp.97-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An annotation assistance system using an unsupervised codebook composed of handwritten graphical multi-stroke symbols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinpeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35 (1), pp. 46-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patrec.2012.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global learning approach for an online handwritten mathematical expression recognition system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad-Montaser Awal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35 (1), pp.68-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patrec.2012.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00756637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches multimodales pour la reconnaissance d’expressions mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Medjkoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Petitrenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17 (3), pp.97-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic Time Warping Algorithm for Recognition of Multi-Stroke On-Line Handwriten Characters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinpeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxin Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Science Edition, Journal of South China University of Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 41 (7), pp.107-113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3969/j.issn.1000-565X.2013.07.000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage incrémental avec peu de données pour la reconnaissance de caractères manuscrits en-ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdullah Almousa Almaksour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00491329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Writer Style Adaptation in On-line Handwriting Recognizers by a Fuzzy Mechanism Approach : The ADAPT Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 21 (1), pp.99-116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218001407005326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00463225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3131,612 +3152,612 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement Learning and Sequential QAP-Based Graph Matching for Semantic Segmentation of Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Chopin</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Harold Mouchère</w:t>
+                <w:t xml:space="preserve">Rozenn Dahyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Topics in Pattern Recognition and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 09, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">World Scientific</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.259-294, 2024, Series on Language Processing, Pattern Recognition, and Intelligent Systems, 978-981-12-8913-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789811289125_0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology to compare XAI explanations on natural language processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Jouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picarougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hardouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jenny Benois-Pineau; Romain Bourqui; Dragutin Petkovic; Georges Quénot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Explainable Deep Learning AI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.191-216, 2023, 978-0-323-96098-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-32-396098-4.00016-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principe de fonctionnement et application de l'IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coron E; Vanbiervliet G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligence artificielle et maladies digestives.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Grand Métier, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handwritten Mathematical Expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Zanibbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utpal Garain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Volker Märgner; Umapada Pal ; Apostolos Antonacopoulos </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document Analysis and Text Recognition, Benchmarking State-of-the-Art Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 82, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">World Scientific</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Series in Machine Perception and Artificial Intelligence, 978-981-3229-26-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of syntactic knowledge for on-line flowchart recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camillerapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Couasnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Young-Bin Kwon and Jean-Marc Ogier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphics Recognition New Trends and Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7423, Springer, pp.89-98, 2013, LNCS, 978-3-642-36823-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-36824-0_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3746,11542 +3767,11542 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faster 4D Flow MRI Scan with 3D Arbitrary-Scale Super-Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Serfaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2026 IEEE 23rd International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weighted Mean Frequencies: a handcraft Fourier feature for 4D Flow MRI segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huajun Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Serfaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Workshop on Machine Learning in Medical Imaging, MLMI 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-09513-8_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TST: Tree Structured Transformer for Handwritten Mathematical Expression Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yejing Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Document Analysis and Recognition - ICDAR 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Wuhan, China. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-04630-7_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05154311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting Handwritten Mathematical Expression Recognition through Contextual Reasoning with Vision Large Language Models (vLLMs)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Coupled vs. Decoupled Motion Planning for Four-Robotic Arm Manipulation in a Shared Workspace: An Empirical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes El Ghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Subrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDAR 2025 Workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-09368-4_19⟩</w:t>
+              <w:t xml:space="preserve">2025 7th International Conference on Control and Robotics (ICCR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Kyoto, Japan. pp.13-19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCR67607.2025.11372088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252349v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-Resolution and Segmentation of 4D Flow MRI Using Deep Learning and Weighted Mean Frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Serfaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention – MICCAI 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea. pp.552-561, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-04965-0_52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05270427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled vs. Decoupled Motion Planning for Four-Robotic Arm Manipulation in a Shared Workspace: An Empirical Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Boosting Handwritten Mathematical Expression Recognition through Contextual Reasoning with Vision Large Language Models (vLLMs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merouane Zouaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yejing Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 7th International Conference on Control and Robotics (ICCR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCR67607.2025.11372088⟩</w:t>
+              <w:t xml:space="preserve">ICDAR 2025 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Wuhan, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-09368-4_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05509445v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des CNN pour la super-résolution de l’IRM de flux 4D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Serfaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GRETSI (Groupe de Recherche et d'Etudes de Traitement du Signal et des Images)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocation et coordination des mouvements de robots en espace partagé : une approche par la recherche opérationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes El Ghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stroke-Level Graph Labeling with Edge-weighted Graph Attention Network for Handwritten Mathematical Expression Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yejing Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Athenes, Grece, Greece. pp.38-55, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70549-6_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NeuroPapyri: A Deep Attention Embedding Network for Handwritten Papyri Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe de Gregorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Marthot-Santaniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Computational Paleography (WCP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Athenes, Grece, Greece. pp.71-86, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-70642-4_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point to segment distance DTW for online handwriting signals matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmokhtar Mohamed Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lelore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPRAM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Lisbonne, Portugal. pp.850-855, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0011672600003411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handwritten Text Recognition from Crowdsourced Annotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Tarride</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Faine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Boillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Kermorvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HIP '23: 7th International Workshop on Historical Document Imaging and Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, San Jose CA USA, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3604951.3605517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homer restored: Virtual reconstruction of Papyrus Bodmer 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Cudilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yejing Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Marthot-Santaniello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HIP '23: 7th International Workshop on Historical Document Imaging and Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, San Jose, France. pp.37-42, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3604951.3605518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task allocation and motion planning strategies for multi-robot cooperation.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">ICDAR 2023 CROHME: Competition on Recognition of Handwritten Mathematical Expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yejing Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foteini Simistira Liwicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumit Rakesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajkumar Saini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference Document Analysis and Recognition - ICDAR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, San josé, CA,, United States. pp.553-565, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-41679-8_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-53445-4_32⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04307983v1</w:t>
+                <w:t xml:space="preserve">hal-04264727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICDAR 2023 CROHME: Competition on Recognition of Handwritten Mathematical Expressions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yejing Xie</w:t>
+                <w:t xml:space="preserve">Task allocation and motion planning strategies for multi-robot cooperation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes El Ghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sébastien Levilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference Document Analysis and Recognition - ICDAR 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Annecy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-53445-4_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-41679-8_33⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04264727v1</w:t>
+                <w:t xml:space="preserve">hal-04307983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SET, SORT! A Novel Sub-Stroke Level Transformers for Offline Handwriting to Online Conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmokhtar Mohamed Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lelore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 17th International Conference on Document Analysis and Recognition (ICDAR 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, San José, CA, United States. pp.81-97, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-41676-7_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving semantic segmentation with graph-based structural knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Chopin</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Harold Mouchère</w:t>
+                <w:t xml:space="preserve">Rozenn Dahyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPRAI 2022 - Third International Conference on Pattern Recognition and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France. pp.173-184, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-09037-0_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03633029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Knowledge Graphs and Human-Centric Artificial Intelligence for Reconfigurable Supply Chains: A Research Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Mebarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Reggelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIM 2022: 10th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.1693-1698, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrics for saliency map evaluation of deep learning explanation methods</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Contrastive Self-Supervised Learning on Crohn's Disease Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition and Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 6th International Workshop on Deep Learning in Bioinformatics, Biomedicine, and Healthcare Informatics (DLB2H 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Las Vegas, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-09037-0_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03633006v1</w:t>
+                <w:t xml:space="preserve">hal-03918931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrastive Self-Supervised Learning on Crohn's Disease Detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Metrics for saliency map evaluation of deep learning explanation methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Workshop on Deep Learning in Bioinformatics, Biomedicine, and Healthcare Informatics (DLB2H 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-09037-0_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03918931v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Oracle Bone Characters Recognition via A CycleGAN-based Data Augmentation Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ting Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinxin Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinguo Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Neural Information Processing (ICONIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QAP Optimisation with Reinforcement Learning for Faster Graph Matching in Sequential Semantic Image Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Chopin</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Harold Mouchère</w:t>
+                <w:t xml:space="preserve">Rozenn Dahyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France. pp.47-58, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-09037-0_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03633036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of attention models and post-hoc explanation methods for embryo stage identification: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XAI Workshop (ICPR 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Montréal, Canada. pp.216-230, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-37731-0_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying End-to-end Trainable Approach on Stroke Extraction in Handwritten Math Expressions Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmokhtar Mohamed Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lelore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDAR 2021 : 16th International Conference on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Lausanne, Switzerland. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86334-0_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03236506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of expertise on human and machine visual attention in a medical image classification task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Visual Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, online, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/03010066211059887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anchors vs Attention: Comparing XAI on a Real-Life Use Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Jouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picarougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hardouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPR 2021: Pattern Recognition. ICPR International Workshops and Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Virtual, France. pp.219-227, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-68796-0_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03210595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancres vs Attention : comparaison de méthodes d’explicabilité des réseaux profonds sur un cas d’usage réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Jouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picarougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hardouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes Journées Francophones Extraction et Gestion des Connaissances (EGC) - Atelier "DL for NLP : Deep Learning pour le traitement automatique des langues"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CrohnIPI: An endoscopic image database for the evaluation of automatic Crohn's disease lesions recognition algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid de Maissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bourreille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Houston, France. pp.61, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2543584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage profond appliqué à la classification d’images microscopiques embryonnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Feyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres des Jeunes Chercheur·ses en Intelligence Artificielle (RJCIA 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d’analyse sémantique d’images combinant apprentissage profond et relations structurelles par appariement de graphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Chopin</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Mouchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dahyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres des Jeunes Chercheur·ses en Intelligence Artificielle (RJCIA 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic image segmentation based on spatial relationships and inexact graph matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Chopin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IPTA50016.2020.9286611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tour d’horizon autour de l’explicabilité des modèles profonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Jouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picarougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hardouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres des Jeunes Chercheur·ses en Intelligence Artificielle (RJCIA 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICDAR 2019 CROHME + TFD: Competition on Recognition of Handwritten Mathematical Expressions and Typeset Formula Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahshad Mahdavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Zanibbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utpal Garain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IAPR International Conference on Document Analysis and Recognition (ICDAR 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On The Fly Generated Data for Industrial Part Orientation Estimation with Deep Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifteenth International Conference on Quality Control by Artificial Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Mulhouse, France. pp.80, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2521753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau de neurones récurrent à attention pour la détection de lésions intestinales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A de Maissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Boureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate small bowel lesions detection in wireless capsule endoscopy images using deep recurrent attention neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 21st International Workshop on Multimedia Signal Processing (MMSP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Kuala Lumpur, Malaysia. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/mmsp.2019.8901788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer Learning for Handwriting Recognition on Historical Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solen Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Pattern Recognition Applications and Methods (ICPRAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Madeira, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0006598804320439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer Learning for a Letter-Ngrams to Word Decoder in the Context of Historical Handwriting Recognition with Scarce Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solen Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Conference on Computational Linguistics (COLING)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Santa Fe, NM, United States. pp.1474-1484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01868743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décodeur neuronal pour la transcription de documents manuscrits anciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solen Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01868747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdsourcing-based Annotation of the Accounting Registers of the Italian Comedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Roman Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Hachicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Language Resources and Evaluation (LREC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Orientation Estimation of Industrial Parts from 2D Images using Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Madeira, Portugal. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006597604090416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer Learning for Structures Spotting in Unlabeled Handwritten Documents using Randomly Generated Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Madeira, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0006598204170425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer aided detection of Crohn’s disease small bowel lesions in wireless capsule endoscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid de Maissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Crohn's and Colitis Organisation - ECCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Vienna, Austria. pp.S178-S179, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjx180.288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separating Optical and Language Models through Encoder-Decoder Strategy for Transferable Handwriting Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solen Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Niagara Falls, Canada. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icfhr-2018.2018.00061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree-based BLSTM for mathematical expression recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ting Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International Conference on Document Analysis and Recognition (ICDAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Recognition of Handwritten Gestures based on Multi-classifier Reject Option</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IAPR International Conference on Document Analysis and Recognition (ICDAR2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude préliminaire de reconnaissance d'écriture sur des documents historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solen Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Rencontre des Jeunes Chercheurs en Recherche d'Information (RJCRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICFHR 2016 CROHME: Competition on Recognition of Online Handwritten Mathematical Expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Zanibbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utpal Garain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MUMTDB dataset for evaluating simultaneous composition of structured documents in a multi-user and multi-touch environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SpottingNet: Learning the Similarity of Word Images with Convolutional Neural Network for Word Spotting in Handwritten Historical Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoyao Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Weishen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Lianwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Shenzhen, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICFHR.2016.58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Segmentation and Recognition of Online Handwritten Diagrams with High Order Markov Random Field</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Subexpression and Dominant Symbol Histograms for Spatial Relation Classiﬁcation in Mathematical Expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Julca-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina S. T. Hirata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lianwen Jin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Shenzhen, China</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374389v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subexpression and Dominant Symbol Histograms for Spatial Relation Classiﬁcation in Mathematical Expressions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank Julca-Aguilar</w:t>
+                <w:t xml:space="preserve">Online Handwritten Mathematical Expressions Recognition by Merging Multiple 1D Interpretations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Pattern Recognition (ICPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374383v1</w:t>
+                <w:t xml:space="preserve">hal-01374392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Handwritten Mathematical Expressions Recognition by Merging Multiple 1D Interpretations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Combined Segmentation and Recognition of Online Handwritten Diagrams with High Order Markov Random Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengcheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianwen Jin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374392v1</w:t>
+                <w:t xml:space="preserve">hal-01374389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MUMTDB dataset for evaluating simultaneous composition of structured documents in a multi-user and multi-touch environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Frontiers in Handwriting Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using BLSTM for Interpretation of 2D Languages - Case of Handwritten Mathematical Expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ting Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Francophone sur l’Écrit et le Document 2016 (CIFED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognize multi-touch gestures by graph modeling and matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Biennial Conference of the International Graphonomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Graphonomics Society (IGS); Université des Antilles (UA), Jun 2015, Pointe-à-Pitre, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line Handwritten Isolated Symbol Recognition using Bidirectional Long Short-term Memory (BLSTM) Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ting Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third Sino-French Workshop on Education and Research collaborations in Information and Communication Technologies SIFWICT 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognize multi-touch gestures by graph modeling and matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Biennial Conference of the International Graphonomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Pointe-à-Pitre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Top-Down Online Handwritten Mathematical Expression Parsing with Graph Grammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Julca-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina S. T. Hirata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Iberoamerican Congress, CIARP 2015, Montevideo, Uruguay, November 9-12, 2015, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Montevideo, Uruguay. pp.444-451, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25751-8_53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text Alignment from Bimodal Mathematical Expression Sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Integration of Shape Context and Neural Networks for Symbol Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Julca-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Mouchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Medjkoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Simon Petitrenaud</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina S. T. Hirata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Frontiers in Handwriting Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque International Francophone sur l’Écrit et le Document 2014 (CIFED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICFHR.2014.42⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01096510v1</w:t>
+                <w:t xml:space="preserve">hal-01150830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Shape Context and Neural Networks for Symbol Recognition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">A graph modeling strategy for multi-touch gesture recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Mouchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nina S. T. Hirata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Francophone sur l’Écrit et le Document 2014 (CIFED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Frontiers in Handwriting Recognition (ICFHR-2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Crete island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150830v1</w:t>
+                <w:t xml:space="preserve">hal-01088774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A graph modeling strategy for multi-touch gesture recognition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">ICFHR 2014 Competition on Recognition of On-line Handwritten Mathematical Expressions (CROHME 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Zanibbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utpal Garain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Frontiers in Handwriting Recognition (ICFHR-2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Crete island, Greece</w:t>
+              <w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Crete, Greece. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01088774v1</w:t>
+                <w:t xml:space="preserve">hal-01070712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICFHR 2014 Competition on Recognition of On-line Handwritten Mathematical Expressions (CROHME 2014)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Text Alignment from Bimodal Mathematical Expression Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Medjkoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Utpal Garain</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Petitrenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Frontiers in Handwriting Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Crete, Greece. pp.205--209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICFHR.2014.42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070712v1</w:t>
+                <w:t xml:space="preserve">hal-01096510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l’Alignement des Signaux Écrit et Sonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Medjkoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Petitrenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Francophone sur l’Écrit et le Document 2014 (CIFED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Nancy, France. pp.341-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical symbol hypothesis recognition with rejection option</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Julca-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina S. T. Hirata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina S. T. Hirata</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Medjkoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Frontiers in Handwriting Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Crete, Greece. pp.500 -- 504, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICFHR.2014.90⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICDAR 2013 CROHME: Third International Competition on Recognition of Online Handwritten Mathematical Expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Zanibbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utpal Garain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dae Hwan Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Structural Pattern Recognition for Handwritten Math via Primitive Label Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Zanibbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document Recognition and Retrieval XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Burlingame, United States. pp.865817-865817-11, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2008409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Online Handwriting and Audio Streams for Mathematical Expressions Recognition: a Bimodal Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Medjkoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Petitrenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document Recognition and Retrieval XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Burlingame, United States. pp.865810-865810-11, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39330-3_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Mathematical Expressions Recognition: Case of Speech and Handwriting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Medjkoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Petitrenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Las Vegas, United States. pp.77-86, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-39330-3_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion d'Informations Bi-modales pour la Reconnaissance d'Expressions Mathématiques : Cas des modalités audio et écriture manuscrite en ligne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Une distance entre deux ensembles de séquences avec la contrainte de continuité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinpeng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document (CIFED2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672003v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une distance entre deux ensembles de séquences avec la contrainte de continuité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fusion d'Informations Bi-modales pour la Reconnaissance d'Expressions Mathématiques : Cas des modalités audio et écriture manuscrite en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Medjkoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Petitrenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document (CIFED2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671998v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying spatial relations to discover handwritten graphical symbols</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Using Speech for Handwritten Mathematical Expression Recognition Disambiguation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Medjkoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Petitrenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document Recognition and Retrieval XIX, Part of the IS&amp;T/SPIE 24th Annual Symposium on Electronic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">2012 International Conference on Frontiers in Handwriting Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bari, Italy. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672002v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Speech for Handwritten Mathematical Expression Recognition Disambiguation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quantifying spatial relations to discover handwritten graphical symbols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinpeng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 International Conference on Frontiers in Handwriting Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Bari, Italy. pp.1-6</w:t>
+              <w:t xml:space="preserve">Document Recognition and Retrieval XIX, Part of the IS&amp;T/SPIE 24th Annual Symposium on Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717855v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing AnnotationWorkload Using a Codebook Mapping and its Evaluation in On-Line Handwriting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinpeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 International Conference on Frontiers in Handwriting Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Bari, Italy. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICFHR 2012 - Competition on Recognition of On-line Mathematical Expressions (CROHME 2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dae Hwan Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Hyung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utpal Garain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICFHR 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Bari, Italy. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CROHME2011: Competition on Recognition of Online Handwritten Mathematical Expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utpal Garain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dae Hwan Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Hyung Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Document Analysis and Recognition, ICDAR 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Beijing, China. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00615216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handwritten and Audio Information Fusion for Mathematical Symbol Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Medjkoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Petitrenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Document Analysis and Recognition, ICDAR 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00615206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNSUPERVISED HANDWRITTEN GRAPHICAL SYMBOL LEARNING Using Minimum Description Length Principle on Relational Graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinpeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Knowledge Discovery and Information Retrieval, KDIR 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00615217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stroke-Based Performance Metrics for Handwritten Mathematical Expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Zanibbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Pillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothea Blostein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Document Analysis and Recognition, ICDAR 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00615215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of Syntactic Knowledge for On-line Flowchart Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camillerapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Coüasnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphics Recognition, GREC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, North Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00635457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbol Knowledge Extraction from a Simple Graphical Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinpeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Document Analysis and Recognition, ICDAR 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00615208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Experiments on a new Online Handwritten Flowchart Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad-Montaser Awal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guihuan Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document Recognition and Retrieval XVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, San Fransisco, United States. pp.7874 - 78740A, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.876624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HAMEX - a Handwritten and Audio Dataset of Mathematical Expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solen Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Mouchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Peña Saldarriaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Document Analysis and Recognition, ICDAR 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00615210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Classifier for Handwritten Mathematical Expression Recognition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The Problem of Handwritten Mathematical Expression Recognition Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad-Montaser Awal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Imaging: Document Recognition and Retrieval XVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, San José, United States. pp.753410-753410, </w:t>
+              <w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Calcutta, India. pp.646 - 651, </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.840023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICFHR.2010.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00466874v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Problem of Handwritten Mathematical Expression Recognition Evaluation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Hybrid Classifier for Handwritten Mathematical Expression Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad-Montaser A.M. Awal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICFHR.2010.106⟩</w:t>
+              <w:t xml:space="preserve">Electronic Imaging: Document Recognition and Retrieval XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, San José, United States. pp.753410-753410, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.840023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00518454v1</w:t>
+                <w:t xml:space="preserve">hal-00466874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de relations spatiales pour la reconnaissance d'expressions mathématiques manuscrites en-ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad-Montaser A.M. Awal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document (CIFED2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving online handwritten mathematical expressions recognition with contextual modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad-Montaser Awal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, India. pp.427 - 432, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICFHR.2010.73⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCUT-COUCH2009-TL: An Unconstrained Online Handwritten Chinese Text Lines Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanyu Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lianwen Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un classifieur hybride pour la reconnaissance d'expressions mathématiques manuscrites en-ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad-Montaser A.M. Awal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès Reconnaissance des Formes et Intelligence Artificielle (RFIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Caen, France. pp.487-494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00470592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une approche générique pour la reconnaissance de formes manuscrites structurées : Application aux équations mathématiques et aux caractères chinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document (CIFED2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00491000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Handwritten Mathematical Expressions Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad-Montaser A.M. Awal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viard-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Document Analysis and Recognition, ICDAR 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Barcelone, Spain. pp.1046-1050, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2009.71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00463115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage incrémental et synthèse de données pour la reconnaissance de caractères manuscrits en-ligne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fast Online Incremental Learning with Few Examples For Online Handwritten Character Recognition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Almousa Almaksour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, France. pp.55-60</w:t>
+              <w:t xml:space="preserve">Eleventh International Conference on Frontiers in Handwriting Recognition (ICFHR'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Canada. pp.623-628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00335040v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Online Incremental Learning with Few Examples For Online Handwritten Character Recognition.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Apprentissage incrémental et synthèse de données pour la reconnaissance de caractères manuscrits en-ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Almaksour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh International Conference on Frontiers in Handwriting Recognition (ICFHR'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Canada. pp.623-628</w:t>
+              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, France. pp.55-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491338v1</w:t>
+                <w:t xml:space="preserve">hal-00335040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Online Incremental Learning with Few Examples For Online Handwritten Character Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Almaksour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Eleventh International Conference on Frontiers in Handwriting Recognition (ICFHR'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Montréal, Canada. pp.623-628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00463233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern Rejection Strategies for the Design of Self-Paced EEG-based Brain-Computer Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Tampa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00310878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning a classifier with very few examples: knowledg based and analogy generation of new exemples for character recognition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Bayoudh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouch?e</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Miclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Warsaw, Poland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-74958-5_49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00300717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic On-line Handwriting Generation by Distortions and Analogy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Bayoudh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Miclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in 13th Conference of the International Graphonomics Society (IGS2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Melbourne, Australia. pp.10-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00300700v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Unified Strategy to Deal with Different Natures of Reject</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Hong-Kong, Hong Kong SAR China. pp.792-795, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2006.193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00300186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalization Capacity of Handwritten Outlier Symbols Rejection with Neural Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth International Workshop on Frontiers in Handwriting Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rennes 1, Oct 2006, La Baule (France)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00104310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de caractères manuscrits en-ligne pour la reconnaissance de l'écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Francophone sur l'Ecrit et le Document</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Fribourg, Suisse. pp.187-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00113590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et gestion des types de rejet pour l'optimisation de classifieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15eme congrès francophone Reconnaissance des Formes et Intelligence Artificielle (RFIA 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00463427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line writer adaptation for handwriting recognition using fuzzy inference systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Document Analysis and Recognition - ICDAR'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Seoul/Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00001246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Writer Style Adaptation of On-line Handwriting Recognizers: A Fuzzy Mechanism Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Graphonomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Salerno, Italy. pp.193-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00300474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des mécanismes d'adaptation pour l'optimisation de classifieurs flous dans le cadre de la reconnaissance d'écriture manuscrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes rencontres francophones sur la Logique Floue et ses Applications (LFA'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Nantes, France. pp.93-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15291,100 +15312,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des mécanismes d'adaptation et de rejet pour l'optimisation de classifieurs : Application à la reconnaissance de l'écriture manuscrite en-ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. INSA de Rennes, 2007. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00379228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15394,91 +15415,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance de documents manuscrits structurés : Des équations manuscrites aux documents anciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement des images [eess.IV]. Ecole Doctorale STIM (503); Université de Nantes (UNAM), 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01968310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15488,134 +15509,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Document Analysis and Recognition – ICDAR 2024 Workshops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14935-14936, Springer Nature Switzerland, 2024, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-70645-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId338"/>
+      <w:footerReference w:type="default" r:id="rId339"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15683,51 +15704,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1266F1F1"/>
+    <w:nsid w:val="3318EB72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15914,51 +15935,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/harold-mouchere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6220-7216" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124893929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577004v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes El Ghazi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Subrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levilly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2026.105465" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154190v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yejing Xie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Zanibbi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2026.113410" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nghia Truong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Tuan Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Nakagawa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2024.110531" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540057v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vall&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gomez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourreille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.24.4.6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Rouveyre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Subileau-Langlois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjad212.0575" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082936v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.32.2.020801" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264704v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Chopin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fasquel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dahyot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2023.103744" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667158v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Feyeux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boulant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108258" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918968v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gomez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fr&#233;our" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deac107.161" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773655v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suiyi Ling" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fr&#233;our" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2022.108927" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579115v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Behr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crenn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-022-05346-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268826v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Maissin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Vall&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Flamant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fondain-Bossiere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Berre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1468-3964" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474242v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Julca-Aguilar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viard-Gaudin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina S. T. Hirata" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-019-00349-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900412v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-018-3817-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01503366v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Wang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaitre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-017-0284-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01667672v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Medjkoune" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitrenaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2017.2647850" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319786v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utpal Garain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-016-0263-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576302v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.19.2-3.135-157" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433196v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766693v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinpeng Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2012.11.018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXT925DK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756637v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad-Montaser Awal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2012.10.024" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FB73FSMB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150818v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933679v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxin Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3969/j.issn.1000-565X.2013.07.000" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491329v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Almousa Almaksour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anquetil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463225v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001407005326" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754163v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldscientific.com/doi/abs/10.1142/9789811289125_0011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811289125_0011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139744v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jouis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hardouin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-396098-4.00016-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694576v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689109v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.worldscientific.com/worldscibooks/10.1142/10689" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854450v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camillerapp" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Couasnon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36824-0_9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465945v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perrin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Serfaty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412936v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huajun Sun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09513-8_38" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154311v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04630-7_14" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252349v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Zouaid" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09368-4_19" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270427v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04965-0_52" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509445v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCR67607.2025.11372088" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297519v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642906v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694726v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70549-6_3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694697v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe de Gregorio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pena" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marthot-Santaniello" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70642-4_5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914726v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmokhtar Mohamed Moussa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lelore" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011672600003411" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264668v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tarride" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Faine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Boillet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kermorvant" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604951.3605517" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264768v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Cudilla" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604951.3605518" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307983v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_32" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264727v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Simistira Liwicki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Rakesh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajkumar Saini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41679-8_33" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182547v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41676-7_5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633029v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09037-0_15" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982239v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Mebarki" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Reggelin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.641" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633006v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09037-0_8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918931v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xing" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919404v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Jin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinguo Yu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633036v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09037-0_5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690574v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37731-0_17" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236506v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86334-0_29" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379161v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coutrot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03010066211059887" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210595v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68796-0_16" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211939v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518263v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2543584" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882052v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882043v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916165v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dayot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286611" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882049v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296268v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahshad Mahdavi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342703v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langlois" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2521753" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283753v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Maissin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boureille" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296282v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp.2019.8901788" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681126v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Granet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Quiniou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006598804320439" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868743v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868747v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819079v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hervy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman Jimenez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Hachicha" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681124v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006597604090416" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681114v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman-Jimenez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006598204170425" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024643v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjx180.288" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821598v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icfhr-2018.2018.00061" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576305v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.154" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653154v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.43" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758573v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374346v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01374376v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374401v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoyao Zhong" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Weishen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Lianwen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2016.58" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374389v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianwen Jin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374383v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374392v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398762v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576308v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01165768v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576309v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243992v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272155v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25751-8_53" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096510v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2014.42" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150830v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088774v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070712v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151106v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096531v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2014.90" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865627v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae Hwan Kim" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852866v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2008409" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852860v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39330-3_9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852846v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672003v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671998v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672002v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717855v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717851v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717850v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hyung Kim" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615216v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615206v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615217v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615215v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Pillay" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Blostein" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635457v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Co&#252;asnon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615208v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518451v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guihuan Feng" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.876624" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615210v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pe&#241;a Saldarriaga" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466874v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad-Montaser A.M. Awal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840023" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518454v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2010.106" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490999v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518458v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2010.73" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580597v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanyu Yan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470592v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491000v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delaye" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463115v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.71" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335040v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Almaksour" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491338v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463233v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00310878v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300717v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Bayoudh" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch?e" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74958-5_49" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00300700v2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300186v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2006.193" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104310v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113590v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463427v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001246v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300474v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191732v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00379228v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01968310v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694606v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zhu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70645-5" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/harold-mouchere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6220-7216" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124893929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=xs1QJW8AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577004v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes El Ghazi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laurent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Subrin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levilly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2026.105465" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154190v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yejing Xie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Zanibbi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2026.113410" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560379v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nghia Truong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Tuan Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Nakagawa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2024.110531" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vall&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gomez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourreille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.24.4.6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540640v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Rouveyre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Subileau-Langlois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjad212.0575" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264704v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Chopin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fasquel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dahyot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2023.103744" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082936v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.32.2.020801" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667158v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Feyeux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boulant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108258" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918968v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gomez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fr&#233;our" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deac107.161" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773655v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suiyi Ling" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fr&#233;our" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2022.108927" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579115v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nich" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Behr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crenn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-022-05346-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268826v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Maissin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Vall&#233;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Flamant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fondain-Bossiere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Berre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1468-3964" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474242v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Julca-Aguilar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viard-Gaudin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina S. T. Hirata" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-019-00349-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900412v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-018-3817-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01503366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaitre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-017-0284-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01667672v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Medjkoune" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitrenaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2017.2647850" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319786v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utpal Garain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-016-0263-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576302v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.19.2-3.135-157" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433196v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766693v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinpeng Li" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2012.11.018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXT925DK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756637v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad-Montaser Awal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2012.10.024" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FB73FSMB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150818v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933679v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxin Chen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3969/j.issn.1000-565X.2013.07.000" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491329v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Almousa Almaksour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anquetil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463225v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001407005326" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754163v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldscientific.com/doi/abs/10.1142/9789811289125_0011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811289125_0011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139744v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jouis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hardouin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-396098-4.00016-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694576v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689109v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.worldscientific.com/worldscibooks/10.1142/10689" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854450v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camillerapp" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Couasnon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36824-0_9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465945v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perrin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Serfaty" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412936v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huajun Sun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09513-8_38" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154311v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04630-7_14" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509445v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCR67607.2025.11372088" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270427v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04965-0_52" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252349v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Zouaid" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09368-4_19" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297519v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642906v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694726v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70549-6_3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694697v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe de Gregorio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pena" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marthot-Santaniello" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70642-4_5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914726v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmokhtar Mohamed Moussa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lelore" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011672600003411" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264668v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tarride" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Faine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Boillet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kermorvant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604951.3605517" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264768v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Cudilla" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604951.3605518" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264727v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Simistira Liwicki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Rakesh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajkumar Saini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41679-8_33" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307983v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_32" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182547v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41676-7_5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633029v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09037-0_15" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982239v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Mebarki" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Reggelin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.641" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918931v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xing" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633006v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09037-0_8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919404v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Jin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinguo Yu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633036v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09037-0_5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690574v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37731-0_17" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236506v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86334-0_29" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379161v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coutrot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03010066211059887" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210595v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68796-0_16" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211939v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518263v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2543584" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882052v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882043v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916165v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dayot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286611" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882049v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296268v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahshad Mahdavi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342703v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langlois" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2521753" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283753v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Maissin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boureille" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296282v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp.2019.8901788" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681126v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Granet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Quiniou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006598804320439" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868743v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868747v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819079v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hervy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman Jimenez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Hachicha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681124v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006597604090416" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681114v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman-Jimenez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006598204170425" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024643v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjx180.288" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821598v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icfhr-2018.2018.00061" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576305v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.154" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653154v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.43" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758573v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374346v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01374376v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374401v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoyao Zhong" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Weishen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Lianwen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2016.58" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374383v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374392v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374389v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianwen Jin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398762v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576308v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01165768v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576309v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243992v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272155v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25751-8_53" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150830v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088774v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070712v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096510v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2014.42" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151106v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096531v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2014.90" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865627v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae Hwan Kim" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852866v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2008409" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852860v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39330-3_9" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852846v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671998v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672003v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717855v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672002v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717851v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717850v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hyung Kim" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615216v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615206v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615217v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615215v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Pillay" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Blostein" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635457v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Co&#252;asnon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615208v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518451v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guihuan Feng" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.876624" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615210v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pe&#241;a Saldarriaga" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518454v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2010.106" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466874v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad-Montaser A.M. Awal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840023" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490999v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518458v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2010.73" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580597v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanyu Yan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470592v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491000v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delaye" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463115v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.71" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491338v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335040v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Almaksour" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463233v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00310878v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300717v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Bayoudh" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch?e" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74958-5_49" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00300700v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300186v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2006.193" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104310v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113590v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463427v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001246v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300474v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191732v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00379228v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01968310v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694606v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zhu" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70645-5" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>