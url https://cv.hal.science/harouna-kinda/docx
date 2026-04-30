--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -197,663 +197,663 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does EITI prevent the natural resource curse in financial development?</w:t>
+                <w:t xml:space="preserve">Natural resource revenues and double taxation treaties in developing countries: insights from a network centrality approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harouna Kinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Mien</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+                <w:t xml:space="preserve">Abrams Tagem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Tax and Public Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (4), pp.1253-1287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10797-024-09870-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746325v2</w:t>
+                <w:t xml:space="preserve">hal-04783961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does EITI help protect forest cover?</w:t>
+                <w:t xml:space="preserve">Driving fiscal growth: the impact of EITI membership on tax revenue mobilization in resource-rich developing countries.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harouna Kinda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04523439v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oxford Development Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (1), pp.66-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13600818.2024.2439550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208955v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does transparency pay? Natural resources, financial development and the extractive industries transparency initiative (EITI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harouna Kinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Mien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 179, pp.106603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.worlddev.2024.106603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does transparency matter? Evaluating the Impacts of the Extractive Industries Transparency Initiative (EITI) on Deforestation in Resource-rich Developing Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harouna Kinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Thiombiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 173 (106431), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.worlddev.2023.106431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effects of extractive industries rent on deforestation in developing countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harouna Kinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Thiombiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Resources Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural resource revenues and double taxation treaties in developing countries: insights from a network centrality approach</w:t>
+                <w:t xml:space="preserve">Does EITI prevent the natural resource curse in financial development?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harouna Kinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...47 lines deleted...]
-                <w:t xml:space="preserve">hal-04783961v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Mien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746325v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving fiscal growth: the impact of EITI membership on tax revenue mobilization in resource-rich developing countries.</w:t>
+                <w:t xml:space="preserve">Does EITI help protect forest cover?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harouna Kinda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...258 lines deleted...]
-            </w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noel Thiombiano</w:t>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">hal-03344196v1</w:t>
+                <w:t xml:space="preserve">hal-04523439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -884,51 +884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double Taxation Treaties (DTTs) and Resource Revenue Mobilization in Developing Countries: A Neural Network Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harouna Kinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abrams Tagem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSAE Conference 2024: Economic Development in Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University, Mar 2024, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1035,51 +1035,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Transparency Matter? Natural Resources, Financial Development and the Extractive Industries Transparency Initiative (EITI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harouna Kinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Mien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Africa Meeting of the Econometric Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Econometric Society, Jun 2023, Nairobi, Kenya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1273,51 +1273,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04517936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gourdon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Kinda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lapeyronie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746325v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Mien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04523439v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04783961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrams Tagem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10797-024-09870-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03208955v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13600818.2024.2439550" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04517850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2024.106603" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04245123v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Thiombiano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2023.106431" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03344196v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Thiombiano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04783633v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04783887v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154406v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04517936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gourdon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Kinda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lapeyronie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04783961v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrams Tagem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10797-024-09870-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03208955v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13600818.2024.2439550" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04517850v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Mien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2024.106603" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04245123v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Thiombiano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2023.106431" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03344196v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Thiombiano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746325v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04523439v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04783633v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04783887v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154406v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>