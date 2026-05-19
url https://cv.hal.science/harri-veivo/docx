--- v0 (2026-04-05)
+++ v1 (2026-05-19)
@@ -1806,252 +1806,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jazzing Up Modernism: Jazz, Popular Culture, and Dada in Henry Parland and Gunnar Björling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harri Veivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modernism/modernity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (4), pp.667-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/mod.2015.0064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmopolite en crise. Décentrements de modernité et fractures de subjectivité dans les récits de voyage d’Olavi Paavolainen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harri Veivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les Littératures du Nord de l'Europe, 2 (354), pp.187-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rlc.354.0187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D’un coup d’un seul, tout n’était que forêt&amp;quot; : la nature et les relations sociales dans le roman Doppler d’Erlend Loe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harri Veivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nordiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Les Vikings : quel héritage ?, 29, pp.127-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154922v1</w:t>
-              </w:r>
-[...154 lines deleted...]
-                <w:t xml:space="preserve">hal-02426662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The city as a mediating device and as a symbol in Finnish poetry of the 1960s</w:t>
               </w:r>
@@ -2656,246 +2656,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03920817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quest and Investigation / dir. David Ayers, Françoise Nicol, Jean-Pierre Montier, Harri Veivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Montier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ayers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harri Veivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Beyond Given Knowledge : Investigation, Quest and Exploration in Modernism and the Avant-Gardes / Harri Veivo, Jean-Pierre Montier, Françoise Nicol, David Ayers, Benedikt Hjartarson, Sascha Bru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ayers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Bru,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Hjartarson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ayers</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Montier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedikt Hjartarson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Françoise Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Gruyter, 2017, 978-3-11-056924-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Montier</w:t>
-[...41 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01778001v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-01614520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2989,173 +2989,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Postmodern Avant-Garde in Theory and in Poetry in Finland at the End of the Twentieth Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harri Veivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benedikt Hjartarson; Camilla Skovbjerg Paldam; Laura Luise Schultz; Tania Orum. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Cultural History of the Avant-Garde in the Nordic Countries Since 1975</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 41, Brill, pp.797-814, 2022, (Avant-Garde Critical Studies), 978-90-04-44456-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cosmopolitanism, Nationalism, and the Reconfigurations of the Map of Europe in the Discourse of Modernity in Finland in the 1920s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harri Veivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lidia Gluchowska; Vojtech Lahoda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nationalism and Cosmopolitanism in the Avant-Garde and Modernism. The Impact of the First World War</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karolinum Publishing House; Artefactum Publishing House, pp.266-288, 2022, 978-80-88283-69-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061906v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05061908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les langues et les voix dans le Kalevala et la tradition kalévalaenne</w:t>
               </w:r>
@@ -3290,343 +3290,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">In Kainuu as in Colorado. Receptions and Appropriations on Beat Literature in Finland inthe 1960s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harri Veivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beat Literature in a Divided Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill Rodopi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-62, 2019, (Avant-Garde Critical Studies), 978-90-04-36411-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004364127_004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Trajectories, Circulations and Geographical Configurations of the Avant-Garde and Modernism in Finland, 1922-1939</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harri Veivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Cultural History of the Avant-Garde in the Nordic Countries, 1925-1950</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 36, Brill, pp.459-476, 2019, (Avant-Garde Critical Studies), 978-90-04-36679-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004388291_026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">In Kainuu as in Colorado. Receptions and Appropriations on Beat Literature in Finland inthe 1960s</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparing in Finland : A Method in a Moving Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harri Veivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative literature in Europe: challenges and perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.81-93, 2019, 978-1-5275-2226-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harri Veivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Walczak-Delanois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beat Literature in a Divided Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...184 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brill Rodopi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-18, 2019, (Avant-Garde Critical Studies), 978-90-04-36411-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004364127_002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3723,183 +3723,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Everyday High and Low. Finnish Avant-Garde Poetry of the 1960s: Navigations in a Rapidly Changing Society</w:t>
+                <w:t xml:space="preserve">Christian Dotremont’s Logogrammes and Logoneiges – European Avant-Garde Inspired by Lapland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harri Veivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Cultural History of the Avant-Garde in the Nordic Countries 1950-1975</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 32, Brill/Rodopi, pp.772-781, 2016, (Avant garde critical studies), 978-90-04-31049-0. </w:t>
+              <w:t xml:space="preserve">, 32, Brill/Rodopi, pp.231-238, 2016, (Avant garde critical studies), 978-90-04-31049-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/9789004310506_081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/9789004310506_024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158099v1</w:t>
+                <w:t xml:space="preserve">hal-03158116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Dotremont’s Logogrammes and Logoneiges – European Avant-Garde Inspired by Lapland</w:t>
+                <w:t xml:space="preserve">Everyday High and Low. Finnish Avant-Garde Poetry of the 1960s: Navigations in a Rapidly Changing Society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harri Veivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Cultural History of the Avant-Garde in the Nordic Countries 1950-1975</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 32, Brill/Rodopi, pp.231-238, 2016, (Avant garde critical studies), 978-90-04-31049-0. </w:t>
+              <w:t xml:space="preserve">, 32, Brill/Rodopi, pp.772-781, 2016, (Avant garde critical studies), 978-90-04-31049-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/9789004310506_024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/9789004310506_081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158116v1</w:t>
+                <w:t xml:space="preserve">hal-03158099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4161,51 +4161,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri Veivo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152126v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158094v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426623v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/bad.j" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154925v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330476v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12Y5u" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061417v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/ISBN.978-2-406-14567-7.P.0295" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926532v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pantet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Harry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Aucante" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Kesa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.7894" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061418v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdr.070.0086" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061420v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.8325" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061419v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154880v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229656v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Escach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.733" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.570" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154885v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229657v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.347" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154900v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154902v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422974v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30667/hls.66705" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154907v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330523v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154922v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154919v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/mod.2015.0064" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426662v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.354.0187" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154935v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12697/SSS.2012.3-4.13" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154940v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154946v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/efo.148" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926515v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.7430" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02270083v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Jarl Ireman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056057v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920817v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Peltola" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01778001v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ayers" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Bru," TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Hjartarson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Montier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nicol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01614520v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061907v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/128ax" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061908v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061697v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061696v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.16941" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158069v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004388291_026" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158078v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/edcoll/9789004364127/BP000003.xml" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004364127_004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158027v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158083v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra James" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Walczak-Delanois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/edcoll/9789004364127/BP000001.xml" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004364127_002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158088v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315210278-18" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158099v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004310506_081" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158116v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004310506_024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01326775v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Challulau," TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri Veivo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152126v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158094v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426623v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/bad.j" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154925v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330476v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12Y5u" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061417v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/ISBN.978-2-406-14567-7.P.0295" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926532v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pantet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Harry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Aucante" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Kesa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.7894" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061418v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdr.070.0086" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061420v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.8325" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061419v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154880v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229656v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Escach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.733" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.570" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154885v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229657v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.347" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154900v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154902v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422974v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30667/hls.66705" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154907v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330523v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154919v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/mod.2015.0064" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426662v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.354.0187" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154922v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154935v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12697/SSS.2012.3-4.13" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154940v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154946v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/efo.148" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926515v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.7430" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02270083v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Jarl Ireman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056057v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920817v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Peltola" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01614520v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Montier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ayers" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nicol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01778001v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Bru," TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Hjartarson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061907v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/128ax" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061908v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061906v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061697v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061696v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.16941" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158078v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/edcoll/9789004364127/BP000003.xml" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004364127_004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158069v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004388291_026" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158027v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158083v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra James" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Walczak-Delanois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/edcoll/9789004364127/BP000001.xml" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004364127_002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158088v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315210278-18" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158116v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004310506_024" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158099v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004310506_081" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01326775v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Challulau," TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>